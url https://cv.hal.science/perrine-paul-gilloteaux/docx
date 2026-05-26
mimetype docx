--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -216,329 +216,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIFA: Metadata, Incentives, Formats and Accessibility guidelines to improve the reuse of AI datasets for bioimage analysis</w:t>
+                <w:t xml:space="preserve">Multiplexing for a better understanding of the tissue environment: presentation of some methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Zulueta-Coarasa</w:t>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jug</w:t>
+                <w:t xml:space="preserve">Aurélie Domene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aastha Mathur</w:t>
+                <w:t xml:space="preserve">Philippe Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josh Moore</w:t>
+                <w:t xml:space="preserve">Aurélie Joussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrate Muñoz-Barrutia</w:t>
+                <w:t xml:space="preserve">Steven Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.65-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41592-025-02835-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2025.37.1.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05307369v1</w:t>
+                <w:t xml:space="preserve">hal-05219781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-BIAS: Towards a distributed national core facility for bioimage analysis</w:t>
+                <w:t xml:space="preserve">Single cell profiling of circulating autoreactive CD4 T cells from patients with autoimmune liver diseases suggests tissue imprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Ambroset</w:t>
+                <w:t xml:space="preserve">Anaïs Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Anselmet</w:t>
+                <w:t xml:space="preserve">Thomas Guinebretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Benedetti</w:t>
+                <w:t xml:space="preserve">Chuang Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Meslin</w:t>
+                <w:t xml:space="preserve">Laurine Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Maillot</w:t>
+                <w:t xml:space="preserve">Sakina Ado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1013058. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-56363-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165608v1</w:t>
+                <w:t xml:space="preserve">hal-04926864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learn2Reg 2024: New Benchmark Datasets Driving Progress on New Challenges</w:t>
               </w:r>
@@ -652,697 +652,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single cell profiling of circulating autoreactive CD4 T cells from patients with autoimmune liver diseases suggests tissue imprinting</w:t>
+                <w:t xml:space="preserve">F-BIAS: Towards a distributed national core facility for bioimage analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Cardon</w:t>
+                <w:t xml:space="preserve">Mélodie Ambroset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guinebretière</w:t>
+                <w:t xml:space="preserve">Marie Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuang Dong</w:t>
+                <w:t xml:space="preserve">Clément Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Gil</w:t>
+                <w:t xml:space="preserve">Arthur Meslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Ado</w:t>
+                <w:t xml:space="preserve">Aurélien Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1161. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (6), pp.e1013058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-56363-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926864v1</w:t>
+                <w:t xml:space="preserve">hal-05165608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexing for a better understanding of the tissue environment: presentation of some methods</w:t>
+                <w:t xml:space="preserve">The bacterial type three secretion system induces mechanoporation of vacuolar membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
+                <w:t xml:space="preserve">Léa Swistak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Domene</w:t>
+                <w:t xml:space="preserve">Marvin Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hulin</w:t>
+                <w:t xml:space="preserve">Camila Valenzuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joussaume</w:t>
+                <w:t xml:space="preserve">Elif Begüm Gökerküçük</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Nedellec</w:t>
+                <w:t xml:space="preserve">Matthijn Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (1), pp.65-93. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (5), pp.e3003135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2025.37.1.65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05219781v1</w:t>
+                <w:t xml:space="preserve">hal-05056483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bacterial type three secretion system induces mechanoporation of vacuolar membranes</w:t>
+                <w:t xml:space="preserve">MIFA: Metadata, Incentives, Formats and Accessibility guidelines to improve the reuse of AI datasets for bioimage analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Swistak</w:t>
+                <w:t xml:space="preserve">Teresa Zulueta-Coarasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Albert</w:t>
+                <w:t xml:space="preserve">Florian Jug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Valenzuela</w:t>
+                <w:t xml:space="preserve">Aastha Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elif Begüm Gökerküçük</w:t>
+                <w:t xml:space="preserve">Josh Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthijn Vos</w:t>
+                <w:t xml:space="preserve">Arrate Muñoz-Barrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (5), pp.e3003135. </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41592-025-02835-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05056483v1</w:t>
+                <w:t xml:space="preserve">hal-05307369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crucial role of bioimage analysts in scientific research and publication</w:t>
+                <w:t xml:space="preserve">Deep Learning‐Based Blood Abnormalities Detection as a Tool for VEXAS Syndrome Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beth Cimini</w:t>
+                <w:t xml:space="preserve">Cédric de Almeida Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Bankhead</w:t>
+                <w:t xml:space="preserve">Maxence Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocco d'Antuono</w:t>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elnaz Fazeli</w:t>
+                <w:t xml:space="preserve">Maël Heiblig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Fernandez-Rodriguez</w:t>
+                <w:t xml:space="preserve">Maxime Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137 (20), </w:t>
+              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.262322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijlh.14368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765111v1</w:t>
+                <w:t xml:space="preserve">hal-04778186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning‐Based Blood Abnormalities Detection as a Tool for VEXAS Syndrome Screening</w:t>
+                <w:t xml:space="preserve">The crucial role of bioimage analysts in scientific research and publication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric de Almeida Braga</w:t>
+                <w:t xml:space="preserve">Beth Cimini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Bauvais</w:t>
+                <w:t xml:space="preserve">Peter Bankhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+                <w:t xml:space="preserve">Rocco d'Antuono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Heiblig</w:t>
+                <w:t xml:space="preserve">Elnaz Fazeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jullien</w:t>
+                <w:t xml:space="preserve">Julia Fernandez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Laboratory Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijlh.14368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.262322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778186v1</w:t>
+                <w:t xml:space="preserve">hal-04765111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated multimodal imaging in life sciences: lessons learnt</w:t>
               </w:r>
@@ -1354,51 +1354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavitra Sokke Rudraiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Fernandez-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dror Fixler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1460,1649 +1460,1649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioimage informatics: Investing in software usability is essential</w:t>
+                <w:t xml:space="preserve">Deep Learning Based Blood Abnormalities Detection As a Tool for Vexas Syndrome Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cedric de Almeida Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sujobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Heiblig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002213⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142 (Supplement 1), pp.3648-3648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2023-186874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175990v1</w:t>
+                <w:t xml:space="preserve">hal-04456433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing enteric nervous system activity through dye-free dynamic full-field optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michalina Gora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Laboudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (1), pp.236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-023-04593-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based Blood Abnormalities Detection As a Tool for Vexas Syndrome Screening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Jullien</w:t>
+                <w:t xml:space="preserve">Multimodality imaging and transcriptomics to phenotype mitral valve dystrophy in a unique knock-in Filamin-A rat model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Delwarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Kayvanjoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Foucal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2023-186874⟩</w:t>
+              <w:t xml:space="preserve">Cardiovascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 119 (3), pp.759-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cvr/cvac136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456433v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodality imaging and transcriptomics to phenotype mitral valve dystrophy in a unique knock-in Filamin-A rat model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioimage informatics: Investing in software usability is essential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 119 (3), pp.759-771. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (7), pp.e3002213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cvr/cvac136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765601v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample preparation and image registration for correlative cryo-FM and cryo-FIB-SEM of plunge-frozen mammalian cells</w:t>
+                <w:t xml:space="preserve">A time-lapse embryo dataset for morphokinetic parameter prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadav Scher</w:t>
+                <w:t xml:space="preserve">Tristan Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katya Rechav</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+                <w:t xml:space="preserve">Magalie Feyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ori Avinoam</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Boulant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2022.101142⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.108258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745072v1</w:t>
+                <w:t xml:space="preserve">hal-03667158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-lapse embryo dataset for morphokinetic parameter prediction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A flexible open-source processing workflow for multiplexed fluorescence imaging based on cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Boulant</w:t>
+                <w:t xml:space="preserve">Guillaume Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Normand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Doméné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108258⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.124990.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667158v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible open-source processing workflow for multiplexed fluorescence imaging based on cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sample preparation and image registration for correlative cryo-FM and cryo-FIB-SEM of plunge-frozen mammalian cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Potier</w:t>
+                <w:t xml:space="preserve">Katya Rechav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Doméné</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+                <w:t xml:space="preserve">Ori Avinoam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.1121. </w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.101142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/f1000research.124990.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2022.101142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791824v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlights from the 2016-2020 NEUBIAS training schools for Bioimage Analysts: a success story and key asset for analysts and life scientists</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ fiducial markers for 3D correlative cryo-fluorescence and FIB-SEM imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadav Scher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katya Rechav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ori Avinoam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.25485.1⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (7), pp.102714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214896v1</w:t>
+                <w:t xml:space="preserve">hal-03278159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUAREP‐LiMi: A community‐driven initiative to establish guidelines for quality assessment and reproducibility for instruments and images in light microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johanna Bischof</w:t>
+                <w:t xml:space="preserve">Bioimage analysis workflows: community resources to navigate through a complex ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Karim Hériché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.13041⟩</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.52569.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03745112v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioimage analysis workflows: community resources to navigate through a complex ecosystem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Ménager</w:t>
+                <w:t xml:space="preserve">Highlights from the 2016-2020 NEUBIAS training schools for Bioimage Analysts: a success story and key asset for analysts and life scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Colombelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocco D’antuono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofra Golani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10, pp.320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.52569.1⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10, pp.334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.25485.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208600v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ fiducial markers for 3D correlative cryo-fluorescence and FIB-SEM imaging</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">QUAREP‐LiMi: A community‐driven initiative to establish guidelines for quality assessment and reproducibility for instruments and images in light microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn Nelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Boehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bagley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bajcsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Bischof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (7), pp.102714. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 284 (1), pp.56-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.13041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278159v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03745112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LDV based method to quantify the error of PC-MRI derived Wall Shear Stress measurement</w:t>
+                <w:t xml:space="preserve">Protocol for image registration of correlative soft X-ray tomography and super-resolution structured illumination microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Castagna</w:t>
+                <w:t xml:space="preserve">Nina Vyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Levilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+                <w:t xml:space="preserve">Stephan Kunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
+                <w:t xml:space="preserve">Thomas Fish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
+                <w:t xml:space="preserve">Ian Dobbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Harkiolaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-83633-y⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.100529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149044v1</w:t>
+                <w:t xml:space="preserve">hal-03223460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for image registration of correlative soft X-ray tomography and super-resolution structured illumination microscopy images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An LDV based method to quantify the error of PC-MRI derived Wall Shear Stress measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Kunne</w:t>
+                <w:t xml:space="preserve">Marco Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Fish</w:t>
+                <w:t xml:space="preserve">Sébastien Levilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Dobbie</w:t>
+                <w:t xml:space="preserve">Saïd Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Harkiolaki</w:t>
+                <w:t xml:space="preserve">Jean-Marc Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (2), pp.100529. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.4112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2021.100529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-83633-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223460v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REMBI: Recommended Metadata for Biological Images—enabling reuse of microscopy data in biology</w:t>
               </w:r>
@@ -3216,1618 +3216,1618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NEUBIAS Gateway: a hub for bioimage analysis methods and materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of Plasmodium midgut invasion in Anopheles mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Nørrelykke</w:t>
+                <w:t xml:space="preserve">Gloria Volohonsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Louveaux</w:t>
+                <w:t xml:space="preserve">Jitka Štáfková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataša Sladoje</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+                <w:t xml:space="preserve">Julien Soichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Salamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research.24759.1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02903660v1</w:t>
+                <w:t xml:space="preserve">hal-03093938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlated Multimodal Imaging in Life Sciences: Expanding the Biomedical Horizon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imagerie tri-dimensionnelle d’échantillons par une technique de serial block face imaging amovible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Plochberger</w:t>
+                <w:t xml:space="preserve">Marine Malloci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludek Sefc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Verkade</w:t>
+                <w:t xml:space="preserve">Paul Dorval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2020.00047⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (1), pp.187-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2020.32.187.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539357v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Quantitative Evaluation of Wall Shear Stress from 4D Flow Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mri.2020.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Plasmodium midgut invasion in Anopheles mosquitoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlated Multimodal Imaging in Life Sciences: Expanding the Biomedical Horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Volohonsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+                <w:t xml:space="preserve">Birgit Plochberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jitka Štáfková</w:t>
+                <w:t xml:space="preserve">Ludek Sefc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Soichot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Salamero</w:t>
+                <w:t xml:space="preserve">Paul Verkade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1008739⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2020.00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093938v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie tri-dimensionnelle d’échantillons par une technique de serial block face imaging amovible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of automated annotation software for human embryo morphokinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Malloci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Hulin</w:t>
+                <w:t xml:space="preserve">Arnaud Reignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dorval</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Nedellec</w:t>
+                <w:t xml:space="preserve">M. Mocaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Lammers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Meistermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25830/afh.rfh.2020.32.187.197⟩</w:t>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (3), pp.557-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaa001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03196150v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of automated annotation software for human embryo morphokinetics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BIAFLOWS: A Collaborative Framework to Reproducibly Deploy and Benchmark Bioimage Analysis Workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mocaer</w:t>
+                <w:t xml:space="preserve">Ulysse Rubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Lammers</w:t>
+                <w:t xml:space="preserve">Romain Mormont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Meistermann</w:t>
+                <w:t xml:space="preserve">Lassi Paavolainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Bäcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/humrep/deaa001⟩</w:t>
+              <w:t xml:space="preserve">Patterns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.100040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patter.2020.100040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509917v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIAFLOWS: A Collaborative Framework to Reproducibly Deploy and Benchmark Bioimage Analysis Workflows</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Correlative Cryo-Structured Illumination Fluorescence and Soft X-ray Microscopy Elucidates Reovirus Intracellular Release Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lassi Paavolainen</w:t>
+                <w:t xml:space="preserve">Ilias Kounatidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Bäcker</w:t>
+                <w:t xml:space="preserve">Megan Stanifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pavie</w:t>
+                <w:t xml:space="preserve">Michael Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patter.2020.100040⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.05.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799349v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Correlative Cryo-Structured Illumination Fluorescence and Soft X-ray Microscopy Elucidates Reovirus Intracellular Release Pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilias Kounatidis</w:t>
+                <w:t xml:space="preserve">The NEUBIAS Gateway: a hub for bioimage analysis methods and materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beth Cimini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Stanifer</w:t>
+                <w:t xml:space="preserve">Simon Nørrelykke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Phillips</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Marion Louveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Sladoje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2020.05.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/f1000research.24759.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886173v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vitro validation of 4D flow MRI measurements with an experimental pulsatile flow model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Registration of Correlative Microscopies with Error Assessment and Applications for the Optimization of Multimodal Acquisitions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. David</w:t>
+                <w:t xml:space="preserve">Romain Capoulade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Le Touzé</w:t>
+                <w:t xml:space="preserve">Jean Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+                <w:t xml:space="preserve">Frédéric Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.012⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (S2), pp.1020-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S143192761900583X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267542v1</w:t>
+                <w:t xml:space="preserve">hal-02267554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Registration of Correlative Microscopies with Error Assessment and Applications for the Optimization of Multimodal Acquisitions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Potier</w:t>
+                <w:t xml:space="preserve">In-vitro validation of 4D flow MRI measurements with an experimental pulsatile flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Capoulade</w:t>
+                <w:t xml:space="preserve">Thierry Le Tourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Merot</w:t>
+                <w:t xml:space="preserve">P. Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lavancier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (S2), pp.1020-1021. </w:t>
+              <w:t xml:space="preserve">Diagnostic and Interventional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.17-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S143192761900583X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diii.2018.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267554v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eC-CLEM: A multidimension, multimodel software to correlate intermodal images with a focus on light and electron microscopy.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">EP-1998: In silico modelling of the impact of the fractionation for hypofractionated prostate treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Clément-Colmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Potiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2017.03.014⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127 (S2), pp.S1086-S1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-8140(18)32307-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712180v1</w:t>
+                <w:t xml:space="preserve">hal-02736053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EP-1998: In silico modelling of the impact of the fractionation for hypofractionated prostate treatments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">eC-CLEM: A multidimension, multimodel software to correlate intermodal images with a focus on light and electron microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Potiron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graça Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Salamero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 127 (S2), pp.S1086-S1087. </w:t>
+              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.335-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0167-8140(18)32307-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2017.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736053v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Motor Thalamus Reconstructed in 3D from Continuous Sagittal Sections with Identified Subcortical Afferent Territories</w:t>
               </w:r>
@@ -4839,51 +4839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ilinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Horn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gressens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5081,51 +5081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing radiotherapy protocols using computer automata to model tumour cell death as a function of oxygen diffusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Potiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5215,103 +5215,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eC-CLEM: Flexible Multidimensional Registration Software for Correlative Microscopies with Refined Accuracy Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graca Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Salamero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (S1), pp.360-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5479,64 +5479,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eC-CLEM: flexible multidimensional registration software for correlative microscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Belle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5607,4096 +5607,3828 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin-3 stimulates cell adhesion and cooperates with β1-integrins during enteric nervous system ontogenesis</w:t>
+                <w:t xml:space="preserve">Direct interaction between exocyst and Wave complexes promotes cell protrusions and motility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Gazquez</w:t>
+                <w:t xml:space="preserve">Marco Biondini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuli Watanabe</w:t>
+                <w:t xml:space="preserve">Amel Sadou-Dubourgnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Broders-Bondon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+                <w:t xml:space="preserve">Giulia Zago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Heysch</w:t>
+                <w:t xml:space="preserve">Melis D Arslanhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.37877. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (20), pp.3756-3769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep37877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jcs.187336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426076v1</w:t>
+                <w:t xml:space="preserve">hal-01452011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the collective migration of enteric neural crest cells by the Complement anaphylatoxin C3a and N-cadherin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Broders-Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Heysch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 414 (1), pp.85 - 99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ydbio.2016.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct interaction between exocyst and Wave complexes promotes cell protrusions and motility.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Endothelin-3 stimulates cell adhesion and cooperates with β1-integrins during enteric nervous system ontogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuli Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Broders-Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melis D Arslanhan</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Heysch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 129 (20), pp.3756-3769. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.37877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jcs.187336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep37877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452011v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the collective migration of enteric neural crest cells by the Complement anaphylatoxin C3a and N-cadherin</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of flagellar proteins in Drosophila sperm tails.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bondon Bondon Broders</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Teresa Mendes Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Basto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2016.03.022⟩</w:t>
+              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.263-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043888v1</w:t>
+                <w:t xml:space="preserve">hal-01712207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endothelin-3 stimulates cell adhesion and cooperates with β1-integrins during enteric nervous system ontogenesis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Myosin 1b functions as an effector of EphB signaling to control cell repulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Prospéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Dingli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep37877⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 210 (2), pp.347 - 361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201501018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043883v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of flagellar proteins in Drosophila sperm tails.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Septin6 and Septin7 GTP Binding Proteins Regulate AP-3- and ESCRT-Dependent Multivesicular Body Biogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Traikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wassmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Salamero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.mcb.2015.01.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e109372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0109372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712207v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myosin 1b functions as an effector of EphB signaling to control cell repulsion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Martin</w:t>
+                <w:t xml:space="preserve">Concomitant Notch activation and p53 deletion trigger epithelial-to-mesenchymal transition and metastasis in mouse gut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Chanrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Kuperstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Marjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201501018⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1), pp.5005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712201v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CryoCapsule: Simplifying Correlative Light to Electron Microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Bardin</w:t>
+                <w:t xml:space="preserve">Objective comparison of particle tracking methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chenouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Smal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice de Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Maska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo F. Sbalzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tra.12164⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (3), pp.281-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.2808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712232v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of MT1-MMP transport by atypical PKC during breast-cancer progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Rossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Lodillinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fuhrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Nourieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (18), pp.E1872 - E1879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1400749111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objective comparison of particle tracking methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ivo F. Sbalzarini</w:t>
+                <w:t xml:space="preserve">Fast high-resolution 3D total internal reflection fluorescence microscopy by incidence angle scanning and azimuthal averaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gueudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (48), pp.17164-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932869v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Septin6 and Septin7 GTP Binding Proteins Regulate AP-3- and ESCRT-Dependent Multivesicular Body Biogenesis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Recycling Endosome Tubule Morphogenesis from Sorting Endosomes Requires the Kinesin Motor KIF13A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Miserey-Lenkei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Gilles-Marsens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Salamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0109372⟩</w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (3), pp.445-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712221v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant Notch activation and p53 deletion trigger epithelial-to-mesenchymal transition and metastasis in mouse gut</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Barrière</w:t>
+                <w:t xml:space="preserve">The CryoCapsule: Simplifying Correlative Light to Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Heiligenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima El Marjou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Cédric Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Hurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms6005⟩</w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.700 - 716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tra.12164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712223v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast high-resolution 3D total internal reflection fluorescence microscopy by incidence angle scanning and azimuthal averaging.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+                <w:t xml:space="preserve">Endosomal WASH and exocyst complexes control exocytosis of MT1-MMP at invadopodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Rossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Castro-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Irondelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 203 (6), pp.1063 - 1079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201306162⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133826v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling Endosome Tubule Morphogenesis from Sorting Endosomes Requires the Kinesin Motor KIF13A</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Sox10 and Itgb1 interaction in enteric neural crest cell migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuli Watanabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Broders-Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Baral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Pingault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.01.002⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 379 (1), pp.92 - 106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2013.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735329v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrosome amplification causes microcephaly</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">The first World Cell Race (vol 22, pg R673, 2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maiuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothee Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcnally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb2746⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2012.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453019v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosomal WASH and exocyst complexes control exocytosis of MT1-MMP at invadopodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Lagoutte</w:t>
+                <w:t xml:space="preserve">Centrosome amplification causes microcephaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marthiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rujano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1083/jcb.201306162⟩</w:t>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.731 - 740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb2746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712237v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sox10 and Itgb1 interaction in enteric neural crest cell migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bondon Bondon Broders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuli Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Broders-Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Baral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Veronique Pingault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 379 (1), pp.92 - 106. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+              <w:t xml:space="preserve">, 2013, 379 (1), pp.92-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ydbio.2013.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712242v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first World Cell Race (vol 22, pg R673, 2012)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centrosome amplification causes microcephaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marthiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rujano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Maiuri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Sarah Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krista Mcnally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.731-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncb2746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2012.12.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03304887v1</w:t>
+                <w:t xml:space="preserve">hal-03453019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrosome amplification causes microcephaly</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Complete Lateral and Angular Diffusion and Protein-Protein Interaction Description of a Membrane Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Casuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Duneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Husain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncb2746⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (3), pp.413a-414a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.11.2261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712239v1</w:t>
+                <w:t xml:space="preserve">hal-02735811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sox10 and Itgb1 interaction in enteric neural crest cell migration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">The first World Cell Race.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Maiuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Mcnally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2013.04.013⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (17), pp.R673-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2012.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043892v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATAT1/MEC-17 acetyltransferase and HDAC6 deacetylase control a balance of acetylation of alpha-tubulin and cortactin and regulate MT1-MMP trafficking and breast tumor cell invasion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Software for drift compensation, particle tracking and particle analysis of high-speed atomic force microscopy image series †</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Husain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chavrier</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Casuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Scheuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2012.07.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 ((5)), pp.292-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmr.2187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712252v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01363229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-cadherin and β1-integrins cooperate during the development of the enteric nervous system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bondon Bondon Broders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Broders-Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Radice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 364 (2), pp.178 - 191. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
+              <w:t xml:space="preserve">, 2012, 364 (2), pp.178-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ydbio.2012.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712255v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-cadherin and β1-integrins cooperate during the development of the enteric nervous system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Characterization of the motion of membrane proteins using high-speed atomic force microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Casuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Khao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Glenn Radice</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Husain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2012.02.001⟩</w:t>
+              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.525-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nnano.2012.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043897v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01363192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first World Cell Race.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">N-cadherin and β1-integrins cooperate during the development of the enteric nervous system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Broders-Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Radice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2012.07.052⟩</w:t>
+              <w:t xml:space="preserve">Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 364 (2), pp.178 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ydbio.2012.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744751v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software for drift compensation, particle tracking and particle analysis of high-speed atomic force microscopy image series †</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">ATAT1/MEC-17 acetyltransferase and HDAC6 deacetylase control a balance of acetylation of alpha-tubulin and cortactin and regulate MT1-MMP trafficking and breast tumor cell invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Castro-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Janke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Scheuring</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chavrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmr.2187⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (11-12), pp.950 - 960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcb.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01363229v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Lateral and Angular Diffusion and Protein-Protein Interaction Description of a Membrane Protein</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic noise quantification for confocal fluorescence microscopy images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Duessmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tytus Bernas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kalamatianos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2011.11.2261⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (6), pp.426-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735811v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the motion of membrane proteins using high-speed atomic force microscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Husain</w:t>
+                <w:t xml:space="preserve">ALISSA: an automated live-cell imaging system for signal transduction analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Wenus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Dussmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Kalamatianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nnano.2012.109⟩</w:t>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (6), pp.1033-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2144/000113247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01363192v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic noise quantification for confocal fluorescence microscopy images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">A surface registration method for quantification of intraoperative brain deformations in image-guided neurosurgery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dimitrios Kalamatianos</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2010.04.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Technology in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (6), pp.976-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITB.2009.2025373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02735528v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00546498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surface registration method for quantification of intraoperative brain deformations in image-guided neurosurgery.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Augmented virtuality based on stereoscopic reconstruction in multimodal image-guided neurosurgery: methods and performance evaluation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...89 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver J. Fleig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (11), pp.1500-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TMI.2005.857029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00136469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9706,5912 +9438,5912 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FBI DATA : une gestion FAIR et libre des données de bio-imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Barnouin</w:t>
+                <w:t xml:space="preserve">Perrine Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Faure</w:t>
+                <w:t xml:space="preserve">Jean-François Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mongy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRES 2024 - Journées réseaux de l'enseignement et de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to describe bioimage data? Toward a community consensus, or how to create a metadata standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée "Cycle de vie / Gestion des données de la biologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Brau, Apr 2024, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image analysis tools and applications for correlative microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Linking and analyzing correlative datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Institut de Génétique &amp; Développement de Rennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">ALL-HANDS NODES MEETINg&amp;MORE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iNext DISCOVERY, Apr 2023, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217158v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of correlation software for Correlative cryo light Soft X-Ray Tomography : example of 3d correlative cryo-structured illumination fluorescence and soft x-ray microscopy to ellucidate reovirus intracellular release pathway</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Correlative microscopies : comulisglobe and news from ec-clem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSTRUCT Soft X-ray Tomography workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Didcot, United Kingdom</w:t>
+              <w:t xml:space="preserve">France BioImaging CLEM day: What's new in multimodal imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217085v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative microscopies : comulisglobe and news from ec-clem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Image analysis tools and applications for correlative microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France BioImaging CLEM day: What's new in multimodal imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Institut de Génétique &amp; Développement de Rennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217188v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking and analyzing correlative datasets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Development of correlation software for Correlative cryo light Soft X-Ray Tomography : example of 3d correlative cryo-structured illumination fluorescence and soft x-ray microscopy to ellucidate reovirus intracellular release pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALL-HANDS NODES MEETINg&amp;MORE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, iNext DISCOVERY, Apr 2023, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">INSTRUCT Soft X-ray Tomography workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Didcot, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217201v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Bio Imaging : setting up image data management solutions at the national level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioImaging and the European Open Science Cloud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EOSC-Life, Apr 2023, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative microscopies : image registration for clem and for deep learning What can bring error estimation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituts 3IA MIAI, 3IA Cote d'Azur et PRAIRIE, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image processing and analysis in clem : methods and pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on recent developments in cellular electron microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AVIESAN ITMO MOLECULAR AND STRUCTURAL BASIS OF LIFE SCIENCES, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tomographie par cohérence optique plein champ : un nouvel outil de microscopie optique dynamique pour l'analyse du système nerveux entérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Laboudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Durand</w:t>
+                <w:t xml:space="preserve">Isabelle Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Naveilhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFHOD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative microscopies: image registration for CLEM and for Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crick BioImage Analysis Symposium (CBIAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Londres (London), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FULL 3D CORRELATIVE IMAGING WORKFLOW: CHALLENGES IN COMPUTER VISION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">High resolution correlative 3D imaging of the intracellular world under physiological conditions using the synergies of laser light and X-ray microscopes at cryogenic temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidinma Okolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Kounatidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Dobbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Harkiolaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ISBI 2021 (VIRTUAL).</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscience Microscopy Congress 2021 incorporating EMAG 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22443/rms.mmc2021.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258718v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Registration Error Estimation Framework for Correlative Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">EcClemv2: A new version of a flexible software for correlative workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lavancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMULIS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Gothenburg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327500v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EcClemv2: A new version of a flexible software for correlative workflows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A Registration Error Estimation Framework for Correlative Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lavancier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lavancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMULIS Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Anchorage, United States. pp.131-135, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP42928.2021.9506474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219791v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution correlative 3D imaging of the intracellular world under physiological conditions using the synergies of laser light and X-ray microscopes at cryogenic temperatures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Méthodes et écueils du traitement des images issues de microscopie corrélative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Harkiolaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscience Microscopy Congress 2021 incorporating EMAG 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6eme rencontre des microscopistes clermontois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Igred et Inrae, Oct 2021, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219754v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et écueils du traitement des images issues de microscopie corrélative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Correlative microscopies: quantitatively fusing information from 3D+ to 6D+ images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6eme rencontre des microscopistes clermontois</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscience Microscopy Congress 2021 incorporating EMAG 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22443/rms.mmc2021.69⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214182v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlative microscopies: quantitatively fusing information from 3D+ to 6D+ images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A FULL 3D CORRELATIVE IMAGING WORKFLOW: CHALLENGES IN COMPUTER VISION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Vyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscience Microscopy Congress 2021 incorporating EMAG 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ISBI 2021 (VIRTUAL).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219749v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dorica castra des images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Quantification: extracting quantitative information from correlated multimodal dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuit Blanche des Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">IMAGE PROCESSING FOR CORRELATED AND MULTIMODAL IMAGING TECHNIQUES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VIB Training, Oct 2020, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509532v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-modal registration using point clouds and graph-matching in the context of correlative microscopies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Leveraging Molecular and Cellular Fiducial Markers for Correlative Bio-Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chidinma Okolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Kounatidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Dobbie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iTWIST : international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">Quantitative BioImaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039114v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification: extracting quantitative information from correlated multimodal dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">French gastronomy and bio image analysis workflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMAGE PROCESSING FOR CORRELATED AND MULTIMODAL IMAGING TECHNIQUES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VIB Training, Oct 2020, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Virtual Analytical and Quantitative Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Woods Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214173v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Molecular and Cellular Fiducial Markers for Correlative Bio-Imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Le dorica castra des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative BioImaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Nuit Blanche des Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219534v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French gastronomy and bio image analysis workflows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Cross-modal registration using point clouds and graph-matching in the context of correlative microscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Kunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Analytical and Quantitative Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Woods Hole, United States</w:t>
+              <w:t xml:space="preserve">iTWIST : international Traveling Workshop on Interactions between low-complexity data models and Sensing Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736886v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Correlation Software in CLEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Les bases de données images: limitations et aspirations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Correlated Multimodal Imaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journée partenaire industriel GDR IMABIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744299v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEUBIAS: BIOIMAGE ANALYSTS NETWORK TO SUPPORT LIFE SCIENTISTS THROUGH TRAINING, ONLINE TOOLS REPOSITORIES AND BENCHMARKING DEPLOYMENT FOR BIOIMAGE ANALYSIS WORKFLOWS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interdisciplinarity in a (still short) carreer: living and contributing to the creation of a new research field in biomedical image informatics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Opening conference of Angers Summer schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746229v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in Vitro and in Silico Validation Study for PC MRI and Derived Bio‐markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Society for Magnetic Resonance Angiography conference (SMRA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinarity in a (still short) carreer: living and contributing to the creation of a new research field in biomedical image informatics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Introduction to Correlation Software in CLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opening conference of Angers Summer schools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Correlated Multimodal Imaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745462v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données images: limitations et aspirations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">NEUBIAS: BIOIMAGE ANALYSTS NETWORK TO SUPPORT LIFE SCIENTISTS THROUGH TRAINING, ONLINE TOOLS REPOSITORIES AND BENCHMARKING DEPLOYMENT FOR BIOIMAGE ANALYSIS WORKFLOWS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kota Miura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Munck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Levet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cordelières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée partenaire industriel GDR IMABIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745126v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to transformations and registrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schorb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Accuracy CLEM: Applications at Room Temperature and in cryo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical &amp; Quantitative Light Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Woods Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECALAGE EN MICROSCOPIES CORRÉLATIVES POUR LA CARACTÉRISATION PHYSIOPATHOLOGIQUE DE LA VALVULOPATHIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16eme colloque de la société Française des Microscopies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Registration of Correlative Microscopies with Error Assessment and Applications for the Optimization of Multimodal Acquisitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCANDEM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking cell scales: methods and software for correlative imaging workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La microscopie électronique pour les sciences du vivant. Journées Scientifiques de l'Université de Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-Imagerie: mathématiques et informatique pour la compréhension du vivant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Computer vision methods for multidimensional correlative microscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Immersion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Ile Tudy, France</w:t>
+              <w:t xml:space="preserve">Journées communes des GdR MIA et ImaBio "Microscopie et traitement d'image"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736939v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic registration for multidimensional correlative microscopies with error assessment and detections of deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer vision methods for multidimensional correlative microscopies: optimizing acquisitions using maths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloqium: Future Microscopy and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing workflows in Bio Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical &amp; Quantitative Light Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Woods Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer vision methods for multidimensional correlative microscopies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Bio-Imagerie: mathématiques et informatique pour la compréhension du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées communes des GdR MIA et ImaBio "Microscopie et traitement d'image"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Immersion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Ile Tudy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736491v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-image DATA in Life Sciences Research Infrastructures. From SCRATCH to intelligent integrated solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Storage Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMULIS, a new network to bridge (pre) clinical imaging and correlative Light Electron microscopy. Focus on multidimensional registration software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASCB-EMBO 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins en bio-informatique liés àl’activité de l’infrastructure nationale France Bio Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale de l'INBS Institut Français de Bioinformatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recalage d'image sous ICY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique conjointe sur le repositionnement et la relocalisation/recalage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in image correlation for CLEM (and partial solutions)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crick Electron Microscopy Opening Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage spatio-temporel en IRM de flux sanguin 4D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème colloque GRETSI sur le Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to transformations and registrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schorb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Accuracy CLEM: Applications at Room Temperature and in cryo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et analyse d’images à moyen débit : exemple en microscopie confocale et sur lames virtuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand la bio-imagerie rencontre la bio-informatique : vers une intégration des données hétérogènes. Journée d'animation Biogenouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible multidimensional registration software for correlative microscopies with refined accuracy mapping: eC-CLEM easy Cell Correlative Light to Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium and Workshop on correlative light, electron, and X-ray microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Harwell, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ec-CLEM: an open source plugin for CLEM image and volume registration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Cycle de vie des images en microscopie : de l’acquisition au partage des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBL Workshop: From 3D Light to 3D Electron Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">La diversité tumorale à travers les plateformes technologiques franciliennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746474v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale and multidimensional Image registration for CLEM : techniques and pitfalls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Ec-CLEM: an open source plugin for CLEM image and volume registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High-Accuracy Correlated Light and Electron Microscopy: Applications at Room Temperature and in Cryo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Heildelberg, Germany</w:t>
+              <w:t xml:space="preserve">EMBL Workshop: From 3D Light to 3D Electron Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746687v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycle de vie des images en microscopie : de l’acquisition au partage des données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Multiscale and multidimensional Image registration for CLEM : techniques and pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La diversité tumorale à travers les plateformes technologiques franciliennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">High-Accuracy Correlated Light and Electron Microscopy: Applications at Room Temperature and in Cryo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Heildelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746957v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique dans les biotechnologies: exemple de la bio imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TechnoConférence Pole Image et Réseau #17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodes de traitement et analyse d’images comme aide à la quantification des biomarqueurs en imagerie: de l’in vitro à la clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers du DHU2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion du cycle de vie des images en microscopie pour la biologie: Extraction de connaissances à partir d’une base de données images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'INRA OPEN DATA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et déploiement d’une base de données image commune : bilan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Laplace-Builhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie et cancers : optique et imagerie multiphotonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust parametric stabilization of moving cells with intensity correction in light microscopy image sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation of patch-based estimations for illumination-invariant optical flow in live cell imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouthemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kervrann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, San-Francisco, United States. pp.468-471, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556513⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2013, San-Francisco, United States. pp.660-663, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931371v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation and variational approaches for motion and diffusion estimation in fluorescence imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fortun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Waharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Salamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2013 - European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of patch-based estimations for illumination-invariant optical flow in live cell imaging</w:t>
+                <w:t xml:space="preserve">Robust parametric stabilization of moving cells with intensity correction in light microscopy image sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fortun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
+                <w:t xml:space="preserve">Solene Ozere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouthemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Spindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Kervrann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI - IEEE International Symposium on Biomedical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, San-Francisco, United States. pp.660-663, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556561⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2013, San-Francisco, United States. pp.468-471, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2013.6556513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931377v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational modeling of the consequences of embryonic neurogenesis disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Correlation and variational approaches for motion and diffusion estimation in fluorescence imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fortun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Waharte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Salamero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology of The Cell. ASCB</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Light Microscopy Initiative (ELMI'13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Arcachon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908946v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation and variational approaches for motion and diffusion estimation in fluorescence imaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Computational modeling of the consequences of embryonic neurogenesis disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Basto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Marthiens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Light Microscopy Initiative (ELMI'13)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology of The Cell. ASCB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nouvelle-Orleans, United States. pp.3775-3775, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1091/mbc.E13-10-0584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931593v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developpement des methodes de correlation d images pour l analyse de la mobilite moleculaire dans un systeme biologique complexe spatialement et temporellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Paul-Gilloteaux</w:t>
+                <w:t xml:space="preserve">J. Salamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Waharte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPTDIAG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Data Base on a microscopy facility: Presentation and use for remote collaborations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the 3D repartition of vesicles normalized by the distance to the cell periphery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Padovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire L Hivroz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Konstanz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic quality assessment for fluorescence microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kalamatianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Duessmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Huber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 8th IEEE International Conference on Bioinformatics and BioEngineering (BIBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Athens, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/BIBE.2008.4696665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Guidance in neurosurgical procedures, the &amp;quot;VISAGES&amp;quot; point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Barillot</w:t>
+                <w:t xml:space="preserve">Bernard Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Coupé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Hellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE International Symposium on Biomedical Imaging: From Nano to Macro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Arlington, United States. pp.1056-1059, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2007.357037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00152147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surface registration approach for video-based analysis of intraoperative brain surface deformations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">Knowledge modeling in image guided neurosurgery: application in understanding intra-operative brain shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cohen-Adad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Medical Imaging 2006: Visualization, Image-Guided Procedures and Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.655752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00109455v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00147527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge modeling in image guided neurosurgery: application in understanding intra-operative brain shift</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
+                <w:t xml:space="preserve">A surface registration approach for video-based analysis of intraoperative brain surface deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Quere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oct 2006, pp.0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00147527v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00109455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualité augmentée en neurochirurgie guidée par l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver J. Fleig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00138138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of a Stereoscopic Based 3D Surface Localiser for Image-Guided Neurosurgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver J. Fleig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICCAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Saint-Malo, France. pp.510-517, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-30136-3_63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15621,1030 +15353,1030 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ELIXIR research software ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Ioan Ienasescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Capella-Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Ioan Ienasescu</w:t>
+                <w:t xml:space="preserve">Frederik Coppens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador Capella-Gutierrez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">José Mª Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual Bioinformatics Open Source Conference (BOSC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1119595.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDAM-bioimaging : The ontology of bioimage informatics operations, topics, data, and formats (update 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matúš Kalaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Sladoje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matúš Kalaš</w:t>
+                <w:t xml:space="preserve">Joakim Lindblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Alexander Kirschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd NEUBIAS Bioimage Analysis Community Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDAM-bioimaging : The ontology of bioimage informatics operations, topics, data, and formats (update 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matúš Kalaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Sladoje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matúš Kalaš</w:t>
+                <w:t xml:space="preserve">Joakim Lindblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Alexander Kirschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ELIXIR All Hands 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Virtual, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDAM-bioimaging : The ontology of bioimage informatics operations, topics, data, and formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matúš Kalaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataša Sladoje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matúš Kalaš</w:t>
+                <w:t xml:space="preserve">Joakim Lindblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moritz Alexander Kirschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEUBIAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Luxembourg, Luxembourg. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1115257.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d’un échantillon en 3 dimensions par une technique de Serial Block Face Imaging amovible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Malloci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alix Dancer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFH 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall Shear Stress Quantification in the context of 4D Flow MRI Simulation on Carotids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levilly Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Magnetic Resonance Angiography conference, 31st Annual International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Registration and error estimation in correlated multimodal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Kunne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lavancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correlated Multimodal Imaging Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal filtering of blood flow in 4D Phase-Contrast MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Magnetic Resonance Angiography, 29th Annual International Conference (SMRA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Stellenbosch, South Africa. 61, pp.3163 - 3178, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16654,975 +16386,975 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer-assisted analysis of multimodal image data—perspectives and conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Sladoje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Lindblad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaging Modalities for Biological and Preclinical Research: A Compendium, Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOP Publishing, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/978-0-7503-3747-2ch30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the Process of Clathrin Mediated Endocytosis Using Correlative Light and Electron Microscopy (CLEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schorb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kota Miura; Nataša Sladoje. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioimage Data Analysis Workflows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.143-166, 2020, Learning Materials in Biosciences, 978-3-030-22385-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22386-1_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workflows and Components of Bioimage Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kota Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colombelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioimage Data Analysis Workflows. Learning Materials in Biosciences. Springer, Cham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-7, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22386-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating Data from Imaging Modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schorb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Correlative Imaging: Focusing on the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119086420.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biologist-Friendly Method to Analyze Cross-Correlation Between Protrusion Dynamics and Membrane Recruitment of Actin Regulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Waharte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manish Kumar Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carla Parrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods Mol Biol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-289, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Evaluation of Multicellular Movements in Drosophila Embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kota Miura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioimage Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH, 2016, 978-3-527-80092-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioimage Analysis Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kota Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Möhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kota Miura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioimage Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-VCH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-3-527-80092-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell Polarity: Focal Adhesion and Actin Dynamics in Migrating Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Möhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kota Miura. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioimage Data Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley-VCH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.198-218, 2016, 978-3-527-80092-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative analysis of flagellar proteins in Drosophila sperm tails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Mendes Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Basto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Cilia &amp; Flagella</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 127, Elsevier, pp.263-278, 2015, Methods in Cell Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mcb.2015.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17632,147 +17364,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopy control system and method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heinrich Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heiko Dussmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakub Wenus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Kalamatianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 2010/0251438 A1. 2010, https://patentimages.storage.googleapis.com/bb/3d/c1/00174666d137a7/US20100251438A1.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17782,371 +17514,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEUBIAS WEBTOOL biii.eu A unique database of image processing, analysis tools and workflows for and by the bioimaging community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F1000Research NEUBIAS gateway</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7490/f1000research.1117948.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization and Teaching EMBL Course Bio Image Data ANalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kota Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization and Teaching EMBL Course Bio Image Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kota Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization and Teaching EMBL Course Bio Image Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kota Miura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tosi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18156,855 +17888,855 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tripartite ER-Mitochondria-Lipid Droplets contact sites control adipocyte metabolic flexibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Palard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Palard</w:t>
+                <w:t xml:space="preserve">Maxime Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilliane Chadeuf</w:t>
+                <w:t xml:space="preserve">Samuel Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Carpentier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mikael Croyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-Image Informatics Index BIII: A unique database of image analysis tools and workflows for and by the bioimaging community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matus Kalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Levet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Delestro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Label-free imaging of large samples: 3D rendering and morphological analysis within histological workflows using serial block face imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Malloci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine de Villemagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Feyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAREP‐LiMi: A community‐driven initiative to establish guidelines for quality assessment and reproducibility for instruments and images in light microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glyn Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Boehm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Bagley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bajcsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Bischof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Plasmodium midgut invasion in Anopheles mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Volohonsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitka Štáfková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Salamero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlative cryo-structured illumination fluorescence microscopy and soft X-ray tomography elucidates reovirus intracellular release pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Kounatidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan L Stanifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A Phililips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Heiligenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIAFLOWS: A collaborative framework to benchmark bioimage analysis workflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Rubens°</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mormont°</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Rubens°</w:t>
+                <w:t xml:space="preserve">Volker Baecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mormont°</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gino Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassi Paavolainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19014,117 +18746,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euro BioImaging Preparatory Phase II Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Swedlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Rustici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Euro-Bioimaging. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19134,100 +18866,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neurochirurgie guidée par l'image : visualisation mixte et quantification des déformations cérébrales peropératoires à l'aide de reconstructions stéréoscopiques de la surface corticale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Universite de Rennes 1, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02908473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19237,174 +18969,174 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiview contrastive learning for myelodysplastic syndrome screening : adding deep image representation to blood parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric de Almeida Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Benhouhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Peterlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Aided Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, San Diego, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13407, SPIE, pp.109, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3047178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19414,118 +19146,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythme'n'Sciences #2 : Intelligence Artificielle et Pop Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandrou Droupix Koumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Paul-Gilloteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, https://youtu.be/FmxKvzjR8hM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId588"/>
+      <w:footerReference w:type="default" r:id="rId586"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19593,51 +19325,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="732384B0"/>
+    <w:nsid w:val="1A8B1BE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19824,51 +19556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/perrine-paul-gilloteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4822-165X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236865714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/paulgilloteaux_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-8287-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307369v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Zulueta-Coarasa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jug" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aastha Mathur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Moore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrate Mu&#241;oz-Barrutia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-025-02835-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165608v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ambroset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benedetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Meslin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Hansen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Heyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gro&#223;br&#246;hmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Madesta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Sentker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2025-gc8c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Dong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Ado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56363-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219781v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Domene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joussaume" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nedellec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.65" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Swistak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Albert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Valenzuela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Beg&#252;m G&#246;kerk&#252;&#231;&#252;k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijn Vos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04765111v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Cimini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bankhead" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco d'Antuono" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Fazeli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262322" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04778186v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bauvais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Heiblig" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.14368" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavitra Sokke Rudraiah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Camacho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Fixler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grimm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbiom.2024.1338115" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175990v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002213" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04013867v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalina Gora" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Laboudie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04593-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Almeida Braga" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186874" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delwarde" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aumond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Kayvanjoo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Foucal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac136" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745072v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Scher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katya Rechav" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Avinoam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2022.101142" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667158v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gomez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Feyeux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boulant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108258" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03791824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dom&#233;n&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.124990.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03214896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colombelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco D&#8217;antuono" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Golani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.25485.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Nelson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Boehm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bagley" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bajcsy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bischof" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03208600v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tosi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.52569.1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102714" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149044v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83633-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03223460v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vyas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kunne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fish" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Dobbie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Harkiolaki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100529" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03232628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugis Sarkans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wah Chiu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Collinson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Darrow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ellenberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-021-01166-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903660v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N&#248;rrelykke" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louveaux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Sladoje" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.24759.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Plochberger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Sefc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verkade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00047" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564861v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.08.017" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093938v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Volohonsky" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka &#352;t&#225;fkov&#225;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salamero" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008739" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03196150v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malloci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2020.32.187.197" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509917v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feyeux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reignier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mocaer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Lammers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Rubens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mormont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassi Paavolainen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker B&#228;cker" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pavie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patter.2020.100040" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kounatidis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Stanifer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Phillips" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.051" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267542v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.012" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267554v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Capoulade" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761900583X" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712180v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2017.03.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N'Guessan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cl&#233;ment-Colmou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potiron" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(18)32307-7" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ilinsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Horn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gressens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verney" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0060-18.2018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267545v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Infante" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Castagnino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ferrari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monteiro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ag&#252;era-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04865-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550008v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01757-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735782v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Belle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graca Raposo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617002483" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanhaecke" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grohard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hulin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13069" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Domart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banafshe Larijani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4170" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426076v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gazquez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Watanabe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broders-Bondon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Heysch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37877" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712198v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.03.022" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452011v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biondini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Sadou-Dubourgnoux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zago" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis D Arslanhan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.187336" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043888v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bondon Bondon Broders" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043883v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712207v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mendes Maia" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Basto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.01.003" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Prosp&#233;ri" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla L&#233;pine" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201501018" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712232v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Heiligenstein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delevoye" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hurbain" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bardin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12164" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712228v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ross&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Lodillinsky" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fuhrmann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nourieh" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400749111" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932869v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenouard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Smal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maska" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo F. Sbalzarini" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2808" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712221v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Traikov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Stange" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wassmer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109372" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712223v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Chanrion" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Kuperstein" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barri&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Marjou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6005" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133826v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boulanger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gueudry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#252;nch" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735329v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Miserey-Lenkei" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnac" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gilles-Marsens" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.002" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453019v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marthiens" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rujano" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pennetier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tessier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2746" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712237v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro-Castro" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Irondelle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagoutte" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201306162" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712242v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Baral" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pingault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.04.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304887v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maiuri" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Vignaud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcnally" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.12.015" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712239v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043892v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712252v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Janke" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2012.07.001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LSCNCLK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712255v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carlier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Radice" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.02.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043897v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744751v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vignaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.07.052" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363229v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Husain" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2187" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9596210B9A16025FA734F28C8BBAB33337B87A88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735811v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Duneau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chami" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.2261" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363192v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Khao" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2012.109" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735528v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Duessmann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tytus Bernas" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Huber" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kalamatianos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2010.04.001" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8CKLHGL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00546498v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morandi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2009.2025373" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735355v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wenus" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Dussmann" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rehm" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000113247" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136469v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Fleig" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2005.857029" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893882v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barnouin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gilloteaux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mongy" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04555129v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217158v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217085v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217188v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217201v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217222v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217245v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217262v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03548856v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Durand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laboudie" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Neveu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveilhan" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217278v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03258718v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Fish" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03327500v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lavancier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506474" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219791v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219754v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Okolo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22443/rms.mmc2021.71" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214182v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219749v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22443/rms.mmc2021.69" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509532v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039114v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214173v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219534v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736886v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02744299v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746229v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Miura" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Munck" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130185v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745462v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745126v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746707v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schorb" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736802v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745967v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736339v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745260v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736939v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736564v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736454v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736843v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736491v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737009v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736408v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747035v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746899v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747126v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720339v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746508v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745560v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747152v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746474v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746687v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746957v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746143v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908867v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908891v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746819v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931371v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Ozere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556513" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931408v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fortun" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Waharte" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931377v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556561" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908946v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marthiens" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E13-10-0584" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931593v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746408v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vignaud" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salamero" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waharte" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746303v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746059v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Padovan" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Hivroz" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735370v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2008.4696665" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00152147v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2007.357037" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00109455v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quere" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147527v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.655752" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00138138v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735433v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tranchant" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30136-3_63" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206335v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ioan Ienasescu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#170; Fernandez" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119595.1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910949v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Kala&#353;" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plantard" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Lindblad" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Alexander Kirschmann" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910948v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267597v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1115257.1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267585v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alix Dancer" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466557v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levilly S&#233;bastien" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02744368v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720378v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03232548v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3747-2ch30" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735825v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22386-1_6" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735486v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22386-1_1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735744v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119086420.ch11" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267604v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar Singh" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Parrini" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910999v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910986v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#246;hl" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Zhang" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalscience.wiley.com/do/10.1002/was.00050003" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910995v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453032v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735674v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02744892v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1117948.1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746591v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746656v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746618v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376862v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Palard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frey" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453549v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matus Kalas" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Delestro" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745095v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Villemagne" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120748v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509933v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509948v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L Stanifer" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Phililips" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267577v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Rubens&#176;" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mormont&#176;" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Michiels" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085833v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Swedlow" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Rustici" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02908473v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070292v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benhouhou" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3047178" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737062v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrou Droupix Koumar" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/perrine-paul-gilloteaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4822-165X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236865714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/paulgilloteaux_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-8287-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Blandin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Domene" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joussaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Nedellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2025.37.1.65" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Dong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Ado" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56363-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447071v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasse Hansen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebke Heyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Gro&#223;br&#246;hmer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Madesta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Sentker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59275/j.melba.2025-gc8c" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165608v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Ambroset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anselmet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Benedetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Meslin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Maillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013058" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056483v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Swistak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Albert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Valenzuela" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Beg&#252;m G&#246;kerk&#252;&#231;&#252;k" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijn Vos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003135" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307369v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Zulueta-Coarasa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jug" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aastha Mathur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Moore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrate Mu&#241;oz-Barrutia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-025-02835-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04778186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Almeida Braga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Bauvais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sujobert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Heiblig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijlh.14368" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04765111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Cimini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bankhead" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco d'Antuono" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Fazeli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Fernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.262322" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavitra Sokke Rudraiah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Camacho" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dror Fixler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Grimm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbiom.2024.1338115" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456433v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric de Almeida Braga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Heiblig" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2023-186874" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04013867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michalina Gora" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Laboudie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04593-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765601v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delwarde" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aumond" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Kayvanjoo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Foucal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cvr/cvac136" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175990v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002213" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Gomez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Feyeux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Boulant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108258" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03791824v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dom&#233;n&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.124990.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745072v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadav Scher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katya Rechav" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ori Avinoam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2022.101142" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03278159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102714" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03208600v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tosi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Karim H&#233;rich&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Gaignard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; M&#233;nager" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.52569.1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03214896v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Martins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cordeli&#232;res" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colombelli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco D&#8217;antuono" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Golani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.25485.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Nelson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Boehm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bagley" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bajcsy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bischof" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13041" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03223460v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Vyas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Kunne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fish" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Dobbie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Harkiolaki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2021.100529" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149044v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Castagna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levilly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rousset" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83633-y" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03232628v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugis Sarkans" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wah Chiu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Collinson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Darrow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ellenberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-021-01166-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Volohonsky" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka &#352;t&#225;fkov&#225;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salamero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008739" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03196150v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malloci" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorval" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2020.32.187.197" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Bonnefoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2020.08.017" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539357v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Walter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Plochberger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludek Sefc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verkade" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2020.00047" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509917v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feyeux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Reignier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mocaer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Lammers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Meistermann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa001" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02799349v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Rubens" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mormont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassi Paavolainen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker B&#228;cker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pavie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patter.2020.100040" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886173v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Kounatidis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Stanifer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Phillips" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heiligenstein" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.05.051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903660v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon N&#248;rrelykke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louveaux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Sladoje" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.24759.1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267554v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Capoulade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lavancier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S143192761900583X" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267542v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Tourneau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paul-Gilloteaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diii.2018.08.012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736053v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N'Guessan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cl&#233;ment-Colmou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Potiron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(18)32307-7" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712180v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gra&#231;a Raposo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2017.03.014" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267562v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ilinsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Horn" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gressens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Verney" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0060-18.2018" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267545v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Infante" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Castagnino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Ferrari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Monteiro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ag&#252;era-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04865-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01550008v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Potiron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Delpon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chiavassa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-01757-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735782v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Belle" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graca Raposo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927617002483" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanhaecke" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grohard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hulin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nmo.13069" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712184v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Domart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banafshe Larijani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.4170" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452011v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biondini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Sadou-Dubourgnoux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Zago" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melis D Arslanhan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.187336" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712198v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Broders-Bondon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gazquez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Heysch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Piel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.03.022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426076v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Watanabe" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37877" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712207v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Mendes Maia" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Basto" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2015.01.003" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712201v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Prosp&#233;ri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla L&#233;pine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dingli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Martin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201501018" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712221v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Traikov" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Stange" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wassmer" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109372" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712223v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Chanrion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Kuperstein" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Barri&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Marjou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932869v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chenouard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Smal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Maska" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo F. Sbalzarini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.2808" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712228v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ross&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Lodillinsky" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fuhrmann" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Nourieh" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400749111" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133826v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boulanger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gueudry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#252;nch" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735329v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delevoye" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Miserey-Lenkei" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montagnac" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Gilles-Marsens" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.01.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712232v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Heiligenstein" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Hurbain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bardin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tra.12164" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712237v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Castro-Castro" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Irondelle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lagoutte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201306162" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712242v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Baral" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Pingault" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.04.013" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304887v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maiuri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terriac" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Vignaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Mcnally" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.12.015" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712239v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marthiens" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rujano" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pennetier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tessier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2746" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043892v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bondon Bondon Broders" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453019v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735811v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Casuso" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Duneau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chami" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Husain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2011.11.2261" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744751v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vignaud" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2012.07.052" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363229v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boudier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Scheuring" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmr.2187" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9596210B9A16025FA734F28C8BBAB33337B87A88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043897v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carlier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Radice" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2012.02.001" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01363192v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Khao" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2012.109" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712255v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dufour" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712252v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Janke" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chavrier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcb.2012.07.001" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LSCNCLK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735528v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Paul" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Duessmann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tytus Bernas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Huber" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kalamatianos" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2010.04.001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8CKLHGL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735355v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wenus" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Dussmann" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rehm" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2144/000113247" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00546498v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morandi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITB.2009.2025373" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00136469v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver J. Fleig" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2005.857029" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893882v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Barnouin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Faure" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Gilloteaux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillaume" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mongy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04555129v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217201v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217188v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217158v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217085v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217222v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217245v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217262v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03548856v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Durand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laboudie" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Neveu" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Naveilhan" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217278v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219754v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Okolo" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22443/rms.mmc2021.71" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219791v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03327500v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lavancier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP42928.2021.9506474" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214182v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219749v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22443/rms.mmc2021.69" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03258718v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Fish" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214173v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219534v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736886v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509532v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039114v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745126v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745462v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130185v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02744299v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746229v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Miura" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Munck" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746707v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schorb" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736802v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745967v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736339v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745260v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736491v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736564v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736454v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736843v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736939v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737009v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736408v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747035v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746899v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747126v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720339v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746508v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02745560v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02747152v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746957v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746474v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746687v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746143v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908867v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908891v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746819v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laplace-Builh&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931377v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fortun" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556561" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931408v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Chen" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Waharte" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931371v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Ozere" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Spindler" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2013.6556513" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931593v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908946v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Marthiens" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E13-10-0584" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746408v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vignaud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salamero" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Waharte" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746303v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746059v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Padovan" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Hivroz" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735370v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBE.2008.4696665" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00152147v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2007.357037" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00147527v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cohen-Adad" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.655752" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00109455v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quere" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00138138v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735433v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Tranchant" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-30136-3_63" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206335v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Ioan Ienasescu" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Capella-Gutierrez" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Coppens" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M&#170; Fernandez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119595.1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910949v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Kala&#353;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Plantard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Lindblad" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Alexander Kirschmann" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910948v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267597v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1115257.1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267585v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alix Dancer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466557v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levilly S&#233;bastien" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02744368v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720378v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03232548v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/978-0-7503-3747-2ch30" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735825v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22386-1_6" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735486v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22386-1_1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735744v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119086420.ch11" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267604v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar Singh" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carla Parrini" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910999v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910986v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#246;hl" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Zhang" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://analyticalscience.wiley.com/do/10.1002/was.00050003" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910995v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453032v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735674v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02744892v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1117948.1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746591v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746656v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746618v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376862v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Palard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilliane Chadeuf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Frey" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Croyal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453549v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matus Kalas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Delestro" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745095v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine de Villemagne" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120748v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509933v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509948v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L Stanifer" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Phililips" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267577v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Rubens&#176;" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mormont&#176;" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Michiels" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085833v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Swedlow" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Rustici" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02908473v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070292v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Benhouhou" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Garnier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peterlin" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3047178" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02737062v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrou Droupix Koumar" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>