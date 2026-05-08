--- v0 (2026-03-16)
+++ v1 (2026-05-08)
@@ -234,347 +234,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neuroergonomics approach to driver’s cooperation with Lane Departure Warning Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The challenge of controlling an auditory BCI in the case of severe motor disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Schnebelen</w:t>
+                <w:t xml:space="preserve">Emmanuel Maby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+                <w:t xml:space="preserve">Mélodie Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Claude Ouimet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Perrine Séguin</w:t>
+                <w:t xml:space="preserve">Anatole Otman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Navarro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Luauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 456, pp.114699. </w:t>
+              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Assistive Technology and Brain Machine Interface, 21 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2023.114699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12984-023-01289-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748324v1</w:t>
+                <w:t xml:space="preserve">hal-04402628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of controlling an auditory BCI in the case of severe motor disability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A neuroergonomics approach to driver’s cooperation with Lane Departure Warning Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Ouimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Séguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Luauté</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordan Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Assistive Technology and Brain Machine Interface, 21 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 456, pp.114699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12984-023-01289-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2023.114699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402628v1</w:t>
+                <w:t xml:space="preserve">hal-04748324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cortical thickness of the area PF of the left inferior parietal cortex mediates technical-reasoning skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Federico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuelle Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lesourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesly Fornoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mattout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59, pp.e151-e152. </w:t>
@@ -1081,51 +1081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can BCI help patients with disorders of consciousness ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Séguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mattout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1189,51 +1189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Rose Rose Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mattout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THE 3RD INTERNATIONAL CONFERENCE ON EMBODIED INTELLIGENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Cambridge, Mar 2023, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1303,51 +1303,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is missing for physicians to prescribe a BCI ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Rose Rose Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Mattout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1398,77 +1398,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional markers during auditory BCI: healthy subjects and patients with locked-in syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Rose Rose Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Otman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1802,51 +1802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is controlling a brain-computer interface just a matter of presence of mind? The limits of cognitive-motor dissociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2072,51 +2072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Descollonges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feppon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine S&#233;guin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12090960" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Ouimet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114699" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04402628v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Fouillen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Otman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-023-01289-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Federico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gaujoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15587-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bertrand Paul Wagner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mignardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Goff-Mignardot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Demesmaeker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Komi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0649-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.2053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesly Fornoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Rose Rose Seguin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morlet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;guin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mattout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-682-6-48" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04680492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Seguin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349567v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Descollonges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feppon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Abdoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine S&#233;guin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12090960" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04402628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Fouillen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Otman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaut&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-023-01289-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schnebelen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Reynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Ouimet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Navarro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2023.114699" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878257v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Federico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lesourd" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Gaujoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15587-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bertrand Paul Wagner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mignardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Goff-Mignardot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Demesmaeker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Komi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0649-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Biseul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Scott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpp.2053" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434321v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesly Fornoni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mattout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2016.07.337" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986157v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095591v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Rose Rose Seguin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095592v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morlet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984409v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;guin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maby" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mattout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-682-6-48" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-04680492v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gobert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Merida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maby" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jung" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225664v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Seguin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Farn&#232;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>