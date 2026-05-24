--- v0 (2026-03-14)
+++ v1 (2026-05-24)
@@ -100,285 +100,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between Missed Opportunities and Unexpected Success: Film Relationships Between France and the GDR in the 1970s</w:t>
+                <w:t xml:space="preserve">(De)constructing the Figure of the Architect in the Italian and French Post-War Non-Fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Val</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Francesco Pitassio, Stefano Pisu, Maurizio Zinni. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie Česálková, Johannes Praetorius-Rhein, Perrine Val, Paolo Villa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinematic Cold War</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berghahn Books, In press</w:t>
+              <w:t xml:space="preserve">Non-fiction Cinema in Postwar Europe. Visual Culture and the Reconstruction of Public Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amsterdam University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842177v1</w:t>
+                <w:t xml:space="preserve">hal-04842163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Images of an Enemy to Images of a Friend, or “How France Learned to Stop Worrying and to Like Germany”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Česálková, Johannes Praetorius-Rhein, Perrine Val, Paolo Villa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-fiction Cinema in Postwar Europe. Visual Culture and the Reconstruction of Public Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(De)constructing the Figure of the Architect in the Italian and French Post-War Non-Fiction</w:t>
+                <w:t xml:space="preserve">Between Missed Opportunities and Unexpected Success: Film Relationships Between France and the GDR in the 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Val</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Lucie Česálková, Johannes Praetorius-Rhein, Perrine Val, Paolo Villa. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Pitassio, Stefano Pisu, Maurizio Zinni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-fiction Cinema in Postwar Europe. Visual Culture and the Reconstruction of Public Space</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cinematic Cold War</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berghahn Books, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amsterdam University Press</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04842163v1</w:t>
+                <w:t xml:space="preserve">hal-04842177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre romantisme exotique et paternalisme socialiste : l’Afrique et le monde arabe vus par le cinéma est-allemand</w:t>
               </w:r>
@@ -656,51 +656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Von Ost nach West. DEFA-Filme in Frankreich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -813,51 +813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Praetorius-Rhein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amsterdam University Press. , 2024, 9789463725583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -969,51 +969,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacifier l’image de l’ennemi héréditaire allemand dans le cinéma documentaire français d’après-guerre ou ‘’Comment la France a appris à ne plus s’en faire et à aimer l’Allemagne (de l’Ouest)’’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Steinle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1495,183 +1495,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne et Kurt Stern, des traducteurs en pleine guerre froide</w:t>
+                <w:t xml:space="preserve">Simone Signoret, une passeuse entre la France et la RDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 240, pp.93-104. </w:t>
+              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/traduire.1722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/trajectoires.3355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842084v1</w:t>
+                <w:t xml:space="preserve">hal-04842094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Signoret, une passeuse entre la France et la RDA</w:t>
+                <w:t xml:space="preserve">Jeanne et Kurt Stern, des traducteurs en pleine guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Val</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, </w:t>
+              <w:t xml:space="preserve">Traduire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 240, pp.93-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/trajectoires.3355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/traduire.1722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842094v1</w:t>
+                <w:t xml:space="preserve">hal-04842084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’année 1956, quel tournant dans les relations artistiques entre l’Est et l’Ouest ?</w:t>
               </w:r>
@@ -2260,51 +2260,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Val" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842169v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842163v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Villa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463725583/non-fiction-cinema-in-postwar-europe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842134v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie &#268;es&#225;lkov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Praetorius-Rhein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1314y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58193/ilu.1716" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2021.40.07" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.051.0049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.1722" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.3355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1447" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842163v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Val" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Villa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aup.nl/en/book/9789463725583/non-fiction-cinema-in-postwar-europe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842169v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Steinle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842186v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842134v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842126v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie &#268;es&#225;lkov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Praetorius-Rhein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1314y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842068v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842056v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58193/ilu.1716" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24193/cechinox.2021.40.07" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.051.0049" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842081v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.3355" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842084v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.1722" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842100v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842104v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1447" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>