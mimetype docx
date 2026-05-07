--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -3054,234 +3054,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition agroécologique en pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards agroecology territory: the challenge of enrolling multiple stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Participatory Action Research (P.A.R.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089024v1</w:t>
+                <w:t xml:space="preserve">hal-02089029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards agroecology territory: the challenge of enrolling multiple stakeholders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La transition agroécologique en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Heinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participatory Action Research (P.A.R.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">11èmes journées de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089029v1</w:t>
+                <w:t xml:space="preserve">hal-02089024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance territoriale de la transition agroécologique. Illustration à partir du cas du Pilat</w:t>
               </w:r>
@@ -3451,148 +3451,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jardins associatifs urbains à Lyon et à Marseille, regards croisés sur des dynamiques spatiales différenciées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le jardin potager, lieu d’hybridation entre le rural et l’urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Asaad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+                <w:t xml:space="preserve">Manon Gallien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème colloque ASRDLF</w:t>
+              <w:t xml:space="preserve">52e colloque de l’Association de science régionale de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088065v1</w:t>
+                <w:t xml:space="preserve">hal-02082776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion “d’agriculture du milieu” est-elle un cadre pertinent pour renouveler l’analyse de l’agriculture de Rhône-Alpes ?</w:t>
               </w:r>
@@ -3680,122 +3654,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le jardin potager, lieu d’hybridation entre le rural et l’urbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jardins associatifs urbains à Lyon et à Marseille, regards croisés sur des dynamiques spatiales différenciées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Asaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manon Gallien</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52e colloque de l’Association de science régionale de langue française</w:t>
+              <w:t xml:space="preserve">52ème colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082776v1</w:t>
+                <w:t xml:space="preserve">hal-02088065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicisation des espaces agricoles, mise en culture des espaces publics : un équilibre délicat entre arrangements informels et régulation publique</w:t>
               </w:r>
@@ -4058,550 +4058,645 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se nourrir en territoire difficile : dans les franges urbaines et rurales de l’hexagone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’accessibilité alimentaire dans des projets alimentaires territoriaux en milieu rural : Réunir les acteurs et mailler les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Déméter 2022. Alimentation : les nouvelles frontières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRIS éditions, pp.157-164, 2022</w:t>
+              <w:t xml:space="preserve">Les chemins des Projets alimentaires territoriaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.303-315, 2026, 9791041305032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878414v1</w:t>
+                <w:t xml:space="preserve">hal-05608275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire comme catalyseur de la transition agroécologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Se nourrir en territoire difficile : dans les franges urbaines et rurales de l’hexagone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Brand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Bosc Christel; Arrignon Mehdi. </w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Vonthron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abis, Sébastien; Brun, Matthieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les transitions agroécologiques en France: Enjeux, conditions et modalités du changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Presses Universitaires Blaise-Pascal, p. 113-130, 2020, Territoires, 2845166400</w:t>
+              <w:t xml:space="preserve">Le Déméter 2022. Alimentation : les nouvelles frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIS éditions, pp.157-164, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128715v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publicisation des espaces agricoles, mise en culture des espaces publics : des objets spatiaux illustrant l’équilibre délicat entre arrangements informels et régulation publique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le territoire comme catalyseur de la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Guillaume Schmitt, Nicolas Rouget (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Heinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bosc Christel; Arrignon Mehdi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures des Villes, Natures des Champs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 12, Presses universitaires de Valenciennes, pp.121-142, 2018, Pratiques et Représentations, 2364240557</w:t>
+              <w:t xml:space="preserve">Les transitions agroécologiques en France: Enjeux, conditions et modalités du changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Presses Universitaires Blaise-Pascal, p. 113-130, 2020, Territoires, 2845166400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089000v1</w:t>
+                <w:t xml:space="preserve">hal-03128715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D'une exploitation sectorielle à une exploitation territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publicisation des espaces agricoles, mise en culture des espaces publics : des objets spatiaux illustrant l’équilibre délicat entre arrangements informels et régulation publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pierre Gasselin, Jean-Philippe Choisis, Sandrine Petit, François Purseigle, Sylvie Zasser. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Schmitt, Nicolas Rouget (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'agriculture en famille : travailler, réinventer, transmettre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDP Sciences, pp.223-239, 2014, 2759811921</w:t>
+              <w:t xml:space="preserve">Natures des Villes, Natures des Champs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, Presses universitaires de Valenciennes, pp.121-142, 2018, Pratiques et Représentations, 2364240557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088987v1</w:t>
+                <w:t xml:space="preserve">hal-02089000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D'une exploitation sectorielle à une exploitation territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Gasselin, Jean-Philippe Choisis, Sandrine Petit, François Purseigle, Sylvie Zasser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'agriculture en famille : travailler, réinventer, transmettre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDP Sciences, pp.223-239, 2014, 2759811921</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le maintien d'une élite agricole au cœur de la définition des orientations territoriales dans les Monts du Lyonnais (1970-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Sarrazin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élites agricoles et rurales : concurrences et complémentarités des projets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.195-201, 2014, 978-2-7535-3266-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4611,51 +4706,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.4 Agroecology Territories as targets of agroecological transformation in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4677,173 +4772,173 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Buckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISARA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux écologiques en Rhône-Alpes, traductions dans les projets d'aménagement et mises à l'épreuve dans l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4853,114 +4948,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de l'unité de production agricole : d'une exploitation sectorielle à une exploitation agricole territoriale. Exploitations agricoles, agriculteurs et territoires dans les Monts du Lyonnais et en Flandre intérieure de 1970 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Lumière - Lyon II, 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00841572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5107,51 +5202,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05354375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Cirani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marie Nicolaysen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103852" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05056229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lina Bader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Isabella Moeller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F&#233;ret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2489416" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03946546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Viricel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10824" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0367" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03697681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives-Beaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16546" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5903" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cordier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21487" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canavese" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dacheux-Auziere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhot Laure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11575" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mundler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Melin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pouvesle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9399" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3BCT8PLH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9848" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.212.0107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Feher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Courret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buckner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dauber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089024v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guirimand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jabrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088065v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Asaad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082776v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gallien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;my" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089017v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05043579v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05354375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Cirani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marie Nicolaysen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103852" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05056229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lina Bader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Isabella Moeller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F&#233;ret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2489416" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03946546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Viricel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10824" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0367" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03697681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives-Beaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16546" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5903" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cordier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21487" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canavese" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dacheux-Auziere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhot Laure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11575" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mundler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Melin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pouvesle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9399" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3BCT8PLH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9848" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.212.0107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Feher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Courret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buckner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dauber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guirimand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jabrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gallien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Asaad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;my" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05608275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089000v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05043579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>