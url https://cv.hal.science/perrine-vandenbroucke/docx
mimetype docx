--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -226,51 +226,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -511,1712 +511,1846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dis-moi pourquoi tu jardines... et je te dirai qui tu es. Une longue enquête de terrain sur le renouveau jardinier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jardins nourriciers en rural : une diversité de profils de jardiniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue l'Alpe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 251-252 (1-2), pp.269-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.251.0269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019776v1</w:t>
+                <w:t xml:space="preserve">hal-05626575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins dans les espaces ruraux de moyenne montagne en Auvergne Rhône-Alpes : les révélateurs d’un rapport à l’alimentaire en recomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dis-moi pourquoi tu jardines... et je te dirai qui tu es. Une longue enquête de terrain sur le renouveau jardinier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Munar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue l'Alpe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.10824⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03946546v1</w:t>
+                <w:t xml:space="preserve">hal-05019776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les ingénieurs agronomes à l’accompagnement des dynamiques territoriales. Trajectoire d’une spécialisation &amp;quot;développement territorial&amp;quot; à l’Isara</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les jardins dans les espaces ruraux de moyenne montagne en Auvergne Rhône-Alpes : les révélateurs d’un rapport à l’alimentaire en recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philomène Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Munar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.240.0367⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.10824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552931v1</w:t>
+                <w:t xml:space="preserve">hal-03946546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de filières locales est-il gage d’une écologisation des pratiques agricoles ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Former les ingénieurs agronomes à l’accompagnement des dynamiques territoriales. Trajectoire d’une spécialisation &amp;quot;développement territorial&amp;quot; à l’Isara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16546⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 240-241 (2021/2-3), pp.367-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.240.0367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697681v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions alimentaires en rural : pratiques et représentations habitantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le développement de filières locales est-il gage d’une écologisation des pratiques agricoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives-Beaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Heinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Désolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.5903⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.16546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128680v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des documents de planification et d’urbanisme aux politiques publiques dédiées : la prise en compte des jardins collectifs dans sept agglomérations françaises</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transitions alimentaires en rural : pratiques et représentations habitantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.21487⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96 (n°4), pp.585-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.5903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087614v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derrière l'utopie du jardin collectif, la complexité d'un projet social, technique et politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
+                <w:t xml:space="preserve">Des documents de planification et d’urbanisme aux politiques publiques dédiées : la prise en compte des jardins collectifs dans sept agglomérations françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noël Consalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Canavese</w:t>
+                <w:t xml:space="preserve">Anne Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Dacheux-Auziere</w:t>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Grenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouhot Laure</w:t>
+                <w:t xml:space="preserve">Geoffroy Séré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.21487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792760v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La notion d’“agriculture du milieu” est-elle opérante pour l’analyse de l’agriculture de Rhône-Alpes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derrière l'utopie du jardin collectif, la complexité d'un projet social, technique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Brives</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Chazoule</w:t>
+                <w:t xml:space="preserve">Marine Canavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brice Dacheux-Auziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Grenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhot Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087546v1</w:t>
+                <w:t xml:space="preserve">hal-01792760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La haie coupe, l'eau relie. Les continuités écologiques requalifiées par les agriculteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
+                <w:t xml:space="preserve">La notion d’“agriculture du milieu” est-elle opérante pour l’analyse de l’agriculture de Rhône-Alpes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11575⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 357-358, pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594847v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecology territories : places for sustainable agricultural and food systems and biodiversity conservation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La haie coupe, l'eau relie. Les continuités écologiques requalifiées par les agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Clement</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1115799⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088992v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploitation familiale et son rapport au territoire de 1960 à aujourd’hui</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agroecology territories : places for sustainable agricultural and food systems and biodiversity conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bagf.675⟩</w:t>
+              <w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (2), pp.132-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21683565.2015.1115799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174468v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tous agriculteurs ? L'agriculture urbaine et ses frontières</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’exploitation familiale et son rapport au territoire de 1960 à aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.9399⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L'agriculture familiale, 92 (3), pp.306-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bagf.675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02088982v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suppression des quotas et nouvelles formes de régulation de l'économie laitière : les conditions patrimoniales du maintien de la production laitière en montagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tous agriculteurs ? L'agriculture urbaine et ses frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Mundler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Derville</w:t>
+                <w:t xml:space="preserve">Gil Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12, URL : http://regulation.revues.org/9848. </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Agriculture urbaine et alimentation : entre politiques publiques et initiatives locales, 89 (1-2), pp.53-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/regulation.9848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.9399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871105v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'initiative individuelle à l'évolution des modèles de développement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suppression des quotas et nouvelles formes de régulation de l'économie laitière : les conditions patrimoniales du maintien de la production laitière en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pluvinage</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/pour.212.0107⟩</w:t>
+              <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, URL : http://regulation.revues.org/9848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/regulation.9848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552936v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des structures agraires hongroises. Quels profils d'exploitation se dessinent ?</w:t>
+                <w:t xml:space="preserve">De l'initiative individuelle à l'évolution des modèles de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Istvan Feher</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011/5 (2012), pp.109-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.212.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871103v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamique des structures agraires hongroises. Quels profils d'exploitation se dessinent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Istvan Feher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5-6 (325-326), pp. 100-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structural and land use change of farms in the periurban area of Budapest - case study of Veresegyház subregion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">András Molnár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 112, pp.83-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2226,78 +2360,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se faire une place en élevage bovin lait : étude de vingt trajectoires d’installation dans leRhône et la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Courret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,73 +2446,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER - ESA, Jun 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardins: attention sols glissants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2394,496 +2528,496 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Saint-dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where alternative food networks and agroecology meet: exploring synergies for food system transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Mouratiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Solaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Aristide Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">187th EAAE Seminar "Food System Transformation – Role of Research"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE), Jun 2024, Frick, Switzerland, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathways and schemes for Agroecology Territories across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Buckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Dauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Wezel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXth European Society for Rural Sociology Congress Crises and the futures of rural areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et limites d'une approche territoriale de lutte contre la précarité alimentaire en milieu rural : le cas de Saint-Flour Communauté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Ferrand</w:t>
+                <w:t xml:space="preserve">Les jardins dans le développement territorial des territoires ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solidarités alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire UNESCO Alimentations du monde, Sep 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées rurales 2022, “Développement rural, nouvelles ruralités, nouveaux référentiels”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05037074v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jardins dans le développement territorial des territoires ruraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux et limites d'une approche territoriale de lutte contre la précarité alimentaire en milieu rural : le cas de Saint-Flour Communauté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées rurales 2022, “Développement rural, nouvelles ruralités, nouveaux référentiels”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Solidarités alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire UNESCO Alimentations du monde, Sep 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019712v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau jardinier, des transitions à l’œuvre entre ruralité et urbanité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2899,513 +3033,513 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le moment rural: ruralités en transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cermosem, Sep 2021, Le Pradel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05019719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecology Territories, a participatory action research project for transition towards sustainable and territorialized agricultural food systems (2013-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fostering synergies between movement, science and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards agroecology territory: the challenge of enrolling multiple stakeholders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La transition agroécologique en pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Heinisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participatory Action Research (P.A.R.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">11èmes journées de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089029v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition agroécologique en pratique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Towards agroecology territory: the challenge of enrolling multiple stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Casagrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées de la Recherche en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Participatory Action Research (P.A.R.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089024v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance territoriale de la transition agroécologique. Illustration à partir du cas du Pilat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jabrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées de la Recherche en Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la campagne à la ville et de la ville à la campagne. Le jardin dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3421,660 +3555,660 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Histoire des savoirs et jardin de mémoire", UMR CIHAM.ENS Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jardin potager, lieu d’hybridation entre le rural et l’urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Gallien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52e colloque de l’Association de science régionale de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion “d’agriculture du milieu” est-elle un cadre pertinent pour renouveler l’analyse de l’agriculture de Rhône-Alpes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structures d’exploitation et exercice de l’activité agricole : Continuités, changements ou ruptures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardins associatifs urbains à Lyon et à Marseille, regards croisés sur des dynamiques spatiales différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lama Asaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Consalès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème colloque ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicisation des espaces agricoles, mise en culture des espaces publics : un équilibre délicat entre arrangements informels et régulation publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Nature des villes, nature des champs : synergies et controverses"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Valenciennes et du Hainaut Cambresis. Valenciennes, FRA., Sep 2015, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Jardins des villes, jardins des champs” : les territoires méditerranéens en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Noël Consalès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Scheromm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires méditerranéens : agriculture, alimentation et villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements de pratiques fourragères dans les Monts du Lyonnais : interactions entre agriculteurs et acteurs territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4084,65 +4218,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accessibilité alimentaire dans des projets alimentaires territoriaux en milieu rural : Réunir les acteurs et mailler les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,546 +4291,546 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chemins des Projets alimentaires territoriaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.303-315, 2026, 9791041305032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05608275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se nourrir en territoire difficile : dans les franges urbaines et rurales de l’hexagone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Brand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vonthron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abis, Sébastien; Brun, Matthieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Déméter 2022. Alimentation : les nouvelles frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRIS éditions, pp.157-164, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire comme catalyseur de la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Heinisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Brives-Beaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bosc Christel; Arrignon Mehdi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions agroécologiques en France: Enjeux, conditions et modalités du changement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Presses Universitaires Blaise-Pascal, p. 113-130, 2020, Territoires, 2845166400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publicisation des espaces agricoles, mise en culture des espaces publics : des objets spatiaux illustrant l’équilibre délicat entre arrangements informels et régulation publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Schmitt, Nicolas Rouget (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures des Villes, Natures des Champs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Presses universitaires de Valenciennes, pp.121-142, 2018, Pratiques et Représentations, 2364240557</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une exploitation sectorielle à une exploitation territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pluvinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Gasselin, Jean-Philippe Choisis, Sandrine Petit, François Purseigle, Sylvie Zasser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture en famille : travailler, réinventer, transmettre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDP Sciences, pp.223-239, 2014, 2759811921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maintien d'une élite agricole au cœur de la définition des orientations territoriales dans les Monts du Lyonnais (1970-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Sarrazin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les élites agricoles et rurales : concurrences et complémentarités des projets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.195-201, 2014, 978-2-7535-3266-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02089017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4706,239 +4840,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D2.4 Agroecology Territories as targets of agroecological transformation in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Buckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISARA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux écologiques en Rhône-Alpes, traductions dans les projets d'aménagement et mises à l'épreuve dans l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4948,114 +5082,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation de l'unité de production agricole : d'une exploitation sectorielle à une exploitation agricole territoriale. Exploitations agricoles, agriculteurs et territoires dans les Monts du Lyonnais et en Flandre intérieure de 1970 à 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Lumière - Lyon II, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00841572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId130"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5202,51 +5336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05354375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Cirani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marie Nicolaysen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103852" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05056229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lina Bader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Isabella Moeller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F&#233;ret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2489416" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019776v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03946546v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Viricel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10824" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0367" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03697681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives-Beaume" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16546" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128680v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5903" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cordier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21487" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792760v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canavese" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dacheux-Auziere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhot Laure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087546v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594847v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11575" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.675" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088982v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mundler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Melin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pouvesle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9399" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3BCT8PLH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871105v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derville" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9848" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552936v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.212.0107" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Feher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102810v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Courret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019730v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019702v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buckner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dauber" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089020v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guirimand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jabrin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gallien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087927v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Asaad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;my" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520764v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05608275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128715v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089000v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089017v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05043579v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841572v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05354375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maddalena Cirani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Vandenbroucke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Forno" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marie Nicolaysen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2025.103852" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05056229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lina Bader" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Isabella Moeller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wezel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel F&#233;ret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2489416" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626575v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Grimault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.251.0269" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03946546v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Guiraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Viricel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Munar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10824" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552931v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.240.0367" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03697681v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives-Beaume" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heinisch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D&#233;sol&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.16546" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128680v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.5903" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087614v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Cordier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blanchart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.21487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Canavese" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dacheux-Auziere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhot Laure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594847v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11575" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088992v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clement" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2015.1115799" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.675" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Mundler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Melin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pouvesle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9399" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3BCT8PLH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/regulation.9848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.212.0107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871103v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Feher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#225;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646796v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Courret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019730v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976560v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Mouratiadou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Aristide Perrin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019702v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buckner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Dauber" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037074v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ferrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05019719v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089036v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089024v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089020v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guirimand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jabrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02082776v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gallien" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087927v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088065v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Asaad" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089039v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R&#233;my" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scheromm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520764v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05608275v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878414v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128715v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089000v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089017v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05043579v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604758v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00841572v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>