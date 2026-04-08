--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Perry Nicolas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">perry-nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3215-4867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085512125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173425735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the carbon footprint of a 100% digital pathology scenario in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Trécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Séroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pathol.2025.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part description to enhance interaction between design and additive manufacturing based on spatio-temporal mereotopological theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-025-02304-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Methods and Data on the Recycling of Plastics from the European Waste Stream of Electric and Electronic Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mackré-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.148. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling10040148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators Targeting the Retrieval of Polymers in EEE and Their Re-Integration into New Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (6), pp.212. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling10060212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Determining the Magnetic State of Permanent Magnets on Rotors, in a Perspective of End of Life of Electric Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Sagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ELECTRIMACS 2024 Selected Papers – Volume 1, 1275, pp.551-562. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73921-7_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart disassembly cell for circularity: Turn industry 4.0 technologies for disassembly and recovery of components.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Parthasarathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Eibar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31st CIRP Conference on Life Cycle Engineering, 122, pp.557-562. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive control of permanent magnet rotors in a perspective of electric motor circularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alph Sagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31st CIRP Conference on Life Cycle Engineering, 122, pp.754-759. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating environmental issues into the design of mobility plans: insights from French practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disassemblability Assessment of Power Electronic Converters for Improved Circularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuğçe Turkbay Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mélot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (11), pp.4712. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16114712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards circular power electronics in the perspective of modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Turkbay Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.588-593. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2023.02.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of policies in construction sector: combining economic simulation with consequential LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 349, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202234904011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and modelling cost based methodology for modelling choices in multiscale structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C.Rodriguez Pila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guillebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Wargnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (1), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2022.04.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for design for additive manufacturing rules formulation through Spatio-temporal process discretization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32nd CIRP Design Conference (CIRP Design 2022) - Design in a changing world, 109, pp.484-489. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematization of experts knowledge: example of part orientation in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grandvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-020-01719-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Hybrid Optimization Strategy for Surface Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montemurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESAM: A Human cEntered Sustainable Additive Manufacturing Tool for Early Design Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Laverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.258-271. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14733/cadaps.2021.258-271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models for distributed-simulation orchestration and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Possik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.71. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info12020071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Innovation of the characterisation factor estimation for LCA in the USETOX model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Belyanovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Rajput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Baranovskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.122432. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.122432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for and from Recycling: A Circular Ecodesign Approach to Improve the Circular Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martinez Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (23), pp.9861. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12239861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic models used in consequential life cycle assessment: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise T.L. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heslouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.187-191. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel indicators to better monitor the collection and recovery of (critical) raw materials in WEEE: Focus on screens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Horta Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Huisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Andrea Blengini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.104772. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.104772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-of-life in industry 4.0: ignored as before?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sm Mizanur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.104539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicomponent distributed framework for smart production system modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Possik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (17), pp.6969. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12176969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regional approach for the calculation of characteristic toxicity factorsusing the USEtox model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Belyanovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Baranovskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 655, pp.676-683. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving resources consumption of additive manufacturing use during early design stages: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Laverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imade Koutiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19397038.2019.1620897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications of a chemical composition of the digestive system of Sus scrofa domesticus under technological environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Belyanovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Baranovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of ZabGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.9. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21209/2227-9245-2019-25-7-18-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum length scale requirement in a topology optimisation method based on NURBS hyper-surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montemurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of scope definition in recycling rate calculation for European e-waste extended producer responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Horta Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martínez Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.256-268. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk management and Distributed Simulation in Papyrus tool for Decision Making in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137, pp.106039. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.106039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of nanoparticle dispersion within polymer matrix using gap statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwame Anane-Fenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Tililabi Akinlabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (7), pp.075310. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/ab1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE INFLUENCE OF TECHNOGENESIS ON THE ACCUMULATION OF CHEMICAL ELEMENTS IN THE PLACENTAL BARRIER OF TOMSK REGION WOMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Belyanovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Baranovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Stankevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samara Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.6. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24411/2309-4370-2019-13103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the design of a Reconfigurable and Mobile Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The 2nd International Conference on Sustainable Materials Processing and Manufacturing, SMPM 2019, 8-10 March 2019, Sun City, South Africa, 35, pp.304-309. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical And Statistical Approach For Optimization Of Tab Design For Non-Crimp Fabric Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwame Anane-Fenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Tililabi Akinlabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.820-825. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2019.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Recoverability: A Review of Assessment Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge.Martinez Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.710-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminium cables recycling process: Environmental impacts identification and reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Evaluation Tool for Engineering Sustainable Recycling Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhen Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.781-786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To transport waste or transport recycling plant: Insights from life-cycle analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (5-6), pp.516. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2018016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new device for measurement of permeability evolution under pressure loading: application to CFRP pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Laeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.68-76. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2016.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of concept maturity in decision-making for engineering design: An application to a solar collector development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (2), pp.235-250. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0239-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological proposal to link Design with Additive Manufacturing to environmental considerations in the Early Design Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Markou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (Print ISSN 1955-2513), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-017-0412-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of EVP - Engineering Veneer Product: plywood glued using a vacuum moulding technology from green veneers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Princaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 p. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.02.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and use of a multi-criteria decision aiding method in the context of conceptual design with imprecise information: Application to a solar collector development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X15613838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and lifecycle engineering for design and manufacture of recycled aluminium parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sverre Gulbrandsen-Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Söderberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2 years), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support Methodology for Designing Sustainable Recycling Process Based on ETV Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.72-78. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2016.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative environmental life cycle assessment of materials in wooden boat ecodesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Princaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (2), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-015-1009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a dynamic intervertebral lumbar implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Andrés Peñaloza Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.192-197. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Aluminium Recycling Process: Case of Shredder Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.212-218. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk-based approach to drive conceptual design taking into account low-maturity products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pailhès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0354-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and successfull design methods and tools for sustainable industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lepochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.211 - 212. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0315-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposed framework of sustainable self-evaluation maturity within companies: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reidson Gouvinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Manfredi Naveiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Romeiro Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.319-327. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0322-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental-energy analysis and the importance of design and remanufacturing recycled materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.241-249. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0321-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of CFRP for high value applications: Effect of sizing removal and environmental analysis of the SuperCritical Fluid Solvolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoyao Fiona Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring design space in embodiment design with consideration of models accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pailhès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (1), pp.181-184. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2015.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of Binder-jetting Additive Manufacturing Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meteyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoyao Fiona Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.937013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the variability of biomechanical characteristics before the preliminary design stage of a medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2014.03.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Weld Penetrations In GTA Welding with Activating Fluxes - Case studies: Plain Carbon & Stainless Steels, Titanium and Aluminum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rückert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surendar Marya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 783-786, pp.2804-2809. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.783-786.2804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental feasibility of the recycling of carbon fibers from CRFRPs by solvolysis using supercritical water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prinçaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loppinet-Serani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), pp.1498-1502. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/sc500174m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Material Flow Analysis of Binder-jetting Additive Manufacturing Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meteyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoyao Fiona Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.19-25. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption model of Binder-jetting additive manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meteyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoyao Fiona Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge evaluation in product lifecycle design and support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeo Sugimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.256-267. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information exchanges between experts for thermoset composites design for recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a smart pressurised ring test to study thick composite produced by ﬁlament winding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.382-390. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick composite design for hydrogen vessels : a contribution to composite design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (1), pp.139-142. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2013.03.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic PLM system for SMEs: Application to an equipment manufacturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://www.inderscience.com/browse/index.php?journalID=139&amp;year=2011&amp;vol=5&amp;issue=1. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPLM.2012.046429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving design for recycling - Application to composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 61 (Issue 1), pp.151-154. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2012.03.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Product Lifecycle Management integration in Small and Medium Enterprises networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://www.cadanda.com/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCS: Value Chains Simulator, a Tool for Value Analysis of Manufacturing Enterprise Processes (A Value-Based Decision Support Tool)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bosch-Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.700x-700x. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-010-0452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLABORATIVE KNOWLEDGE NETWORKS EMERGENCE FOR INNOVATION: FACTORS OF SUCCESS ANALYSIS AND COMPARISON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Candlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schutte Corne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.75-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge engineering based on software engineering methods for Knowledge-based system specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19/1, pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Engineering Method for New Product Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.117-133. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.19.117-133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge integration based on roadmapping and conceptual framework approach to ease innovation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Uys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (3/4), pp.165 - 181. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCAT.2010.031933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative engineering as a basic concept for teaching structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dépincé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Collaborative Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1/2), pp.168 - 184. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCE.2009.027445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Approach for Technical Data Management Application to Ship Equipment Part Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (3), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2008.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Knowledge to Support Knowledge Based Engineering Systems Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.89-101. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X07084642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification management for the cost constraint optimisation in microelectronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3/4), pp.284-297. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMTM.2008.020171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for tool-based method of product cost estimation during conceptual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544820701802857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Knowledge to Support Knowledge-based Engineering Systems Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies in model integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mauchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (7), pp.619-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of New 3D Numerical Devices and Environments on Redesign and Valorisation of Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (1), pp.143-148. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2007.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent Cost Engineering for decisional and operational process enhancement in a foundry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 109 (1-2), pp.2-11. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Symbiotic & Collaborative Knowledge Networks: how to reach the future work Standards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Candlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78431-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of an Innovative Resource Choice Method for Process Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Candlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (5), pp.487-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Life Cycle Cost: a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (4), pp.400 - 414. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPLM.2006.011058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping: energy and environment in the spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lepicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13552540610637246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customised high-value document generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niek Du Preez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Candlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Uys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (1), pp.123-126. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-8506(07)60064-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost models for sand casting : the limits of a generic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3482-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Supported by Enterprise Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Walter Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertins Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chalmeta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3762, pp.552-561. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11575863_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de coûts en fonderie sable : les limites d'une approche générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp. 351-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental concepts of product / technology / process informational integration for process modeling and process planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (7/8), pp.557 - 565. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192031000115723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of CAD and rapid manufacturing for sand casting optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (5), pp.327 - 333. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13552540310502220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative strategic environmental assessment model to support the mobility planning process of local authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering (LCE2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Manchester (UK), United Kingdom. pp.1380-1385, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.12.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart disassembly cell for circularity: Technologies de l'industrie 4.0 pour le désassemblage des DEEE et la récupération des composants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Parthasarathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise en œuvre de l’économie circulaire pour les Matières Plastiques (MP) pour la REP ASL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Laire-Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Guyot-Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perry Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 eme colloque national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de règles de conception basée sur une description spatio-temporelle des procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que signifie la circularité pour les matières plastiques des articles de sports et loisirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Laire-Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Guyot Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV]; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'outils et méthodes pour une économie circulaire des matières plastiques dans les Equipements Electriques et Electroniques: Bilan de la Chaire Mines Urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise en œuvre de l'économie circulaire pour les Matières Plastiques (MP) pour la REP ASL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Laire-Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Guyot Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une meilleure circularité des composants d'Electronique de Puissance grâce au passage de l'industrie 4.0 à la circularité 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie Circulaire 4.0 ou l’usage des technologies de l’Industrie 4.0 pour circulariser les produit complexes : SDC2 Smart Disassembly Cell for Circularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Parthasarathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the quest for performance in power electronics conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Turkbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata-Fatim Diarrassouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium pour l'électronique &amp; le numérique durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du réseau de valeur à développer pour soutenir une solution d'économie de la fonctionnalité de confort thermique avec des pompes à chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fabrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Economy Management of Power Electronic Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Turkbay Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Goes Green 2024+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la démontabilité des convertisseurs électroniques de puissance pour une circularité améliorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Turkbay Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE SGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des types d'informations et des supports de transmission pour favoriser l'assimilation de connaissances liées à la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des types d’informations et des supports de transmission pour favoriser l’assimilation de connaissances liées à la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Smart 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards circular power electronics in the perspective of modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Turkbay Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crebier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th CIRP Life Cycle Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, New Brunswick, United States. pp.588 - 593, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2023.02.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONMENTAL LABELING OF ELECTRICAL ELECTRONIC EQUIPMENT (EEE) IN FRANCE: INFORMATION FOR CONSUMERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Noémie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1665-1674, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the design of sustainable mobility systems: objectives and barriers from the French local authorities’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEATURE-BASED METHOD TO FORMALISE ADDITIVE MANUFACTURING RELATED DATA AT THE MESOSCALE BASED ON A MEREOTOPOLOGICAL DESCRIPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1865-1874, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCULARITY OF PLASTICS THROUGH ECODESIGN: THE CASE OF FRENCH WEEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.917-926, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure intégration des aspects environnementaux dans la planification de la mobilité par les autorités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres Francophones Transport Mobilité (RFTM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIVAE Project : innoVatIve life cycles to keep the VAlue of power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Turkbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakr Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des électroniques de puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G2ELab, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNOWLEDGE-BASED EVALUATION OF PART ORIENTATION DESIRABILITY IN POWDER BED FUSION ADDITIVE MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grandvallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 21 - International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1957-1966, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the RE-CYCLING Method to Support Design for and from End-of-Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martinez Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 21 : Design in motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Göteborg, Sweden. pp.511-520, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial proposal for a general systems engineering methodology to early design phase cost/value estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing (JCM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul d'Orientation en Fabrication Additive Métallique sur Lit de Poudre - Une Nouvelle Approche Quantitative par Fonction de Désirabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National S-mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed simulation for a modeling and simulation tool: PAPYRUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringSim 2019 - Mod4Sim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Tucson, United States. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpringSim.2019.8732868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of calculations of the total characterization factor in the Usetox Model including a regional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Belyanovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Baranovskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th International Conference on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, rhodes, Greece. pp.2-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics in WEEE Screens: Difficulties and Opportunities to Improve the Recycling Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Horta Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhen Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rhodes, Greece. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general surface reconstruction method for post-processing of topology optimisation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montemurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIM AM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pavie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evaluation of recycling technology and the impact of the transport of Aluminum cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Sustainable Materials Processing and Manufacturing, SMPM 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Sun City, South Africa. pp.103-111, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPMN MODELING FOR HLA BASED SIMULATION AND VISUALIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPRINGSIM 2018 Mod4SIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPMN Modeling for hla based simulation and visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Modeling and Simulation - SpringSim-Mod4Sim 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Baltimore, United States. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support Methodology for Designing Efficient and Sustainable Recycling Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Resources Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including in hla federation functional mokup units for supporting interoperability and rensability in distributed simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des bâtiments durables, le défi de la qualité d’air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including co-simulation in modeling and simulation tool for supporting risk management in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International multidisciplinary modeling &amp; simulation multiconference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEAM: a Tool for Eco Additive Manufacturing to optimize environmental impact in early design stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Laverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bottacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca d'Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including co-simulation in modeling and simulation tool for supporting risk management in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation multiconference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating HLA-Based Distributed Simulation for Management Science and BPMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCLUDING IN HLA FEDERATION FUNCTIONAL MOCKUP UNITS FOR SUPPORTING INTEROPERABILITY AND REUSABILITY IN DISTRIBUTED SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE INNOVATION OF THE HUMAN EXPOSURE FACTOR ESTIMATION FOR LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Belyanovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Baranovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecobalance 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of recycling chains: influence of transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congresso Brasileiro sobre Gestão do Ciclo de Vida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Brasilia, Brazil. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the integration of an Agent-based model into LCA framework to assess dynamic indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum for Sustainability through Life Cycle Innovation (FSLCI), Aug 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEAM: A Tool for Eco Additive Manufacturing to Optimize Environmental Impact in Early Design Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laverne Floriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottacini Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segonds Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perry Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’antonio Gianluca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.736-746, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating HLA-Based Distributed Simulation for Management Science and BPMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user oriented framework to support environmental performance indicators selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heslouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Perrot-Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Kamakura, Japan. pp.709-714, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.11.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is It Useful to Improve Modelling of Usage Scenarios to Improve the Environmental Footprint of Energy-Using Product ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heslouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Perrot Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourcheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Sustainable Technologies, Products and Policies : From Science to Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66981-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et prédiction du réseau de fissures dans les composites stratifiés - Application aux réservoirs de lanceurs spatiaux sans liner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Laeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformable product formal definition with its implementation in CAD tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Séville, Spain. pp.212-222, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode orientée acteurs de la chaine de valeur pour la sélection d'indicateurs de performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heslouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Perrot-Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque national Concevoir et produire dans les industries du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability performance evaluation for selecting the Best Recycling Pathway During its Design Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la Performance Technique des Scénarios de Recyclage durant la Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem G. Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France. pp.247-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et prédiction du réseau de fissures dans les composites stratifiés - Application aux réservoirs de lanceurs spatiaux sans liner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Laeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of end-of-life scenarios: tablet case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Horta Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Waste Management and Landfill Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, S. Margherita di Pula, Cagliari, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USING HIGH LEVEL ARCHITECTURE TO COMBINE SIMULATIONS IN A COMPANY CONTEXT: MOBILE FACTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Modeling and Simulation Symposium 2017 (EMSS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Develop Indicators to Assess the Sustainability of Recycling Processes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Environmentally Conscious Design and Inverse Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tainan, Taiwan. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scope Definition on End-of-Life Chain Performance Assessment: Recycling Rate and French E-Waste Chain Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Horta Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martinez Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Environmentally Conscious Design and Inverse Manufacturing (EcoDesign 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tainan, Taiwan. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la qualité de l’air intérieur et des performances environnementales dans un outil d’aide à la décision en phase conception des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Rencontre Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high level architecture to combine simulations in a company context: mobile factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Modeling and Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Environmental Impacts of Aluminium Cable Recycling Process with Life Cycle Assessment Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial International Conference on EcoBalance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Kyoto, Japan. pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework definition for the design of a mobile manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Catania, Italy. pp.111-118, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the prediction of transverse crack and delamination density based on a strength and fracture mechanics probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Laeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM17 - 17 th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the environmental benefits of increasing the WEEE treatment in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Horta Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Electronics Goes Green 2016+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EGG.2016.7829872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between damage and permeability in liner-less composite tanks : experimental study at the lamina level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Laeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling chains : a proposal for an exhaustive definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martinez Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th International Conference on Society &amp; Materials, SAM10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of product usage scenarios on environmental performance for road transport refrigeration units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heslouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Stumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourcheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Perrot Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IIR International Conference on Sustainability and the Cold Chain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, AUCKLAND, New Zealand. pp.8, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.iccc.2016.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of aluminium recycling process : case of shredder cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès [avniR]: "La pensée Cycle de Vie Levier du Manager Visionnaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France. pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green technology LCA for wood manufacturing: plywood glued from green veneers technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M Princaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Ceycle Management Conference 2015 - Mainstreaming Life Cycle Management for sustainable value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and permeability of composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Laeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lavelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Copenhague, Denmark. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of energy consumption analysis between thixoforging process and die manufacturing from an environmental point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Esoji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heslouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Zimmer-Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Ceycle Management Conference 2015 - Mainstreaming Life Cycle Management for sustainable value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF STRUCTURING MODEL OF WOUND COMPOSITE VESSEL DOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Moussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of end-user needs into building design projects: use of boundary objects to overcome participatory design challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting make or buy decision for reconfigurable manufacturing system, in multi-site context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Production Management Systems (Ajaccio;2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. 8-p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of end-of-life options as a design criterion in methods and tools for ecodesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Diagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reidson Pereira Gouvinhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tououse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE RECYCLING OF OMC'S CARBON REINFORCEMENT BY SOLVOLYSING THERMOSET MATRIX. A WAY OF SUSTAINABILITY FOR COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Princaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Composite Materials, ECCM16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Seville, Spain, Jun 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of multi-criteria decision aid methods in conceptual design phases: application to the development of a solar collector structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th CIRP Design Conference 2014 - Mass Customization and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different Multiple-criteria decision analysis methods in the context of conceptual design: application to the development of a solar collector structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing, Toulouse, France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a micromechanical model in interaction with parameters related to the microstructure of carbon/epoxy composites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Moussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 16, 16th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Spain. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Make or Buy Decision for Reconfigurable Manufacturing System, in Multi-site Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.150-158, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures for interaction between the software CATIA and the human via Microsoft Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Rodríguez Esquivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amilcar Meneses Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Human-Computer Interaction (HCI International 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A DESIGN FOR END-OF-LI Development of a design for end-of-life approach in a strongly guided design process. Application to high-tech products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemagnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Green – CARE INNOVATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vienne, Austria. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable manufacturing system design: The case of mobile manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Production Management Systems (Ajaccio;2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Manufacturing System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.352-359, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de comportement des structures bobinées : étude des fonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Moussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Weld Penetrations In GTA Welding with Activating Fluxes Case studies: Plain Carbon & Stainless Steels, Titanium and Aluminum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rückert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surendar Marya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Las Vegas, United States. pp-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une unité mobile de production pour produit reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making viable the recycling of carbon fiber/thermoset matrix composites. First elements of study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Princaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héry Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. Session Sustainable production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFORMATION STRUCTURE FOR MANUFACTURING SUSTAINABILITY ASSESSMENT: STEP FOR LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoyao Fiona Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héry Andriankaja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure for manufacturing sustainability assessment : step for LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoyao Fiona Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héry Andriankaja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. Session Sustainable production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilisation du recyclage de composites à renfort carbone et matrice thermodurcissable. Premiers éléments d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prinçaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des bases d'une synergie entre recycleurs et concepteurs : application au cas des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Princaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECONOMICAL AND ECOLOGICAL CROSS EVALUATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bosch-Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leduigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of carbon fiber. identification of bases for a synergy between recyclers and designers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Princaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.551-560, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMARCHE DE CONCEPTION D'UN ESSAI DE CARACTERISATION MECANIQUE MULTI-INSTRUMENTE : CAS D'UN TEST DE MISE SOUS PRESSION D'ANNEAU COMPOSITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Wahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13em colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco Global Evaluation: Cross Benefits of Economic and Ecological Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bosch-Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th CIRP International 681 Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Braunschweig, May 2011, Braunschweig, Germany. pp.681-686, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19692-8_118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de composites par cuisson rapide : simulation numérique du couplage thermo-chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research orientations in design for recovery applied to composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Kromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Approaches and Technologies for Networked Manufacturing Enterprises Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing knowledge management tools: a systematic classification and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Lian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 International Conference on Management and Service Science (MASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, China. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing knowledge management tools: a systematic classification and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Lian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Management and Service Science (MASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de composites par cuisson rapide : simulation numérique du couplage thermo-chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'enseignement de la CAO robuste basée sur l'analyse par graphe de systèmes mécaniques : retour d'expérience en DUT GMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des couplages thermo-mécaniques induits par les procédés de cuisson rapide de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'analyse de la valeur de l'innovation des systèmes de produit - service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'analyse de la valeur de l'innovation des systèmes de produit - service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexion on a method for Archaeology of technical machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. B. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Scientific Students' Workshop of Industrial Archeology. Technology in Civilization's Past – Thinking of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Dzierzoniow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic model for the implementation of PLM systems in mechanical SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Product Lifecycle Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany. pp.200-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche inductive pour la spécification d'un système PLM générique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of a generic PLM system dedicated to SMEs based on a PPRO meta-model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th CIRP international conference on Lyfe Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Le Caire, Egypt. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraints driven Product Lifecycle Management framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de calcul analytique sur des réservoirs composite multicouche épais soumis à une pression interne et à des contraintes thermiques résiduelles = Analytical calculation of thick multi-layered composite tank under internal pressure and thermal residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A function driven method for product lifecycle management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global approach for product data management. Application to ship equipment part families.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cirp Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Enschede, Netherlands. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive approach for the specification of a generic PLM system in an extended enterprise context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Digital Enterprise Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation - Intégration et Interopérabilité des connaissances : Approches pour une utilisation optimale en ingénierie de conception ou d'industrialisation ... de l'evaluation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Universitaires Europeennes, pp.232, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Interfirm Collaboration Forms Based on Risk Assessment: Toward a Functional Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fabrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Human-AI Collaborative Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 771, Springer Nature Switzerland, pp.176-194, 2025, IFIP Advances in Information and Communication Technology, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05681-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Proposal for a General Systems Engineering Methodology to Early Design Phase Cost/Value Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.393-399, 2021, 978-3-030-70565-7 || 978-3-030-70566-4. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codéveloppement d’une valve trachéale pour système clos de ligne de ventilation / intubation sur patient en réanimation : contexte SARS-COV2 - printemps 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Santé 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codéveloppement d’une valve trachéale pour système clos de ligne de ventilation / intubation sur patient en réanimation : contexte SARS-COV2 - printemps 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Santé 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, /, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for the Quantification of Nanoparticle Dispersion in Nanocomposites Based on Fractal Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwame Anane-Fenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Tililabi Akinlabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Material Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.555-564, 2019, 9789811382970. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-8297-0_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité potentielle de valorisation: Proposition d’indicateurs à l’usage du concepteur pour mieux prendre en compte l’efficacité des voies de traitement du produit en fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martinez Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux d’écoconception associés à l’économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp.137-154, 2019, 978-2-35671-580-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is It Useful to Improve Modelling of Usage Scenarios to Improve the Environmental Footprint of Energy-Using Product?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heslouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Perrot-Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourcheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Sustainable Technologies, Products and Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.231-241, 2018, 9783319669816. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66981-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using High Level Architecture in the SEE Project for Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.281-290, 2018, Studies in Computational Intelligence, 9783319737515. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using High Level Architecture in the SEE Project for industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jauregui-Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Encyclopedia of Production Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-5, 2015, 978-3-642-35950-7. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35950-7_16783-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Encyclopedia of Production Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-8, 2014, 9783642206177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Fiber Recovery: Integration into a Design for Recycling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Manufacturing Process Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.281-296, 2014, </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-5544-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for an Architectural Solution for Economic and Environmental Global Eco-Cost Assessment: Model Combination Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bosch-Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu-</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Manufacturing Process Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.239-256, 2014, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-5544-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Management in Product/Process Simultaneous Design for Implementing a Fresnel Thermodynamic Solar Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Babaeizadeh Malmiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Production Engineering - Smart Product Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.411-420, 2013, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30817-8_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of product design process by knowledge value analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design 2012 - Sustainable Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.207-2016, 2013, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4507-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Manufacturing Informatics Framework for Manufacturing Sustainability Assessment. In : Re-engineering Manufacturing for Sustainability, Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoyao Fiona Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Andriankaja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-engineering Manufacturing for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp 475-480, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco Global Evaluation: Cross Benefits of Economic and Ecological Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bosch-Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hesselbach, Jürgen and Herrmann, Christoph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glocalized Solutions for Sustainability in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.681-686, 2011, </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19692-8_118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of PLM processes to respond to mechanical SMEs needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Product Development: Proceedings of the 20Th Cirp Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.319-326, 2011, 978-3-642-15973-5. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering and Knowledge Engineering: From Competition to Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.575-588, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Systems For Digital Enterprise Performance Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Candlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Enterprise Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.209-216, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Cost Models in Design and Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.315-323, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSTS MODELS IN DESIGN AND MANUFACTURING OF SAND CASTING PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Press, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle FBS-PPR : des objets d'entreprise à la gestion dynamique des connaissances industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Dynamique des Connaissances Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Chp 6, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUOTATION FOR THE VALUE ADDED ASSESSMENT DURING PRODUCT DEVELOPMENT AND PRODUCTION PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Tools for Co-Operative and Integrated Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.35-43, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost objective PLM and CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ricardo Jardim-Goncalves, Jianzhong Chia, Adolfo Steiger-Garcao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering 2003: the Vision for the Future Generation in Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. A. Balkema Publishers, p.817-822, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et développement des flux solides en vue d'application en soudage ATIG appliqué au titane et ses alliages ainsi qu'aux aciers inoxydables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Centrale de Nantes (ECN), 2000. Français. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDUSTRIALISATION DES CONNAISSANCES : APPROCHES D'INTEGRATION POUR UNE UTILISATION OPTIMALE EN INGENIERIE (CAS DE L'EVALUATION ECONOMIQUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId595"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Perry Nicolas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Pr. N.PERRY - 12-2020</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">perry-nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3215-4867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">085512125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">173425735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the carbon footprint of a 100% digital pathology scenario in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Tilmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Trécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Séroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pathol.2025.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part description to enhance interaction between design and additive manufacturing based on spatio-temporal mereotopological theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-025-02304-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Methods and Data on the Recycling of Plastics from the European Waste Stream of Electric and Electronic Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Mackré-Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (4), pp.148. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling10040148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators Targeting the Retrieval of Polymers in EEE and Their Re-Integration into New Equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (6), pp.212. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/recycling10060212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for Determining the Magnetic State of Permanent Magnets on Rotors, in a Perspective of End of Life of Electric Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphousseyni Sagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmounaïm Tounzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ELECTRIMACS 2024 Selected Papers – Volume 1, 1275, pp.551-562. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-73921-7_42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive control of permanent magnet rotors in a perspective of electric motor circularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alph Sagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Clenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31st CIRP Conference on Life Cycle Engineering, 122, pp.754-759. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating environmental issues into the design of mobility plans: insights from French practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2024.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart disassembly cell for circularity: Turn industry 4.0 technologies for disassembly and recovery of components.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Parthasarathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unai Eibar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31st CIRP Conference on Life Cycle Engineering, 122, pp.557-562. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disassemblability Assessment of Power Electronic Converters for Improved Circularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuğçe Turkbay Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mélot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (11), pp.4712. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16114712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04624861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards circular power electronics in the perspective of modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Turkbay Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.588-593. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2023.02.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental consequences of policies in construction sector: combining economic simulation with consequential LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Marotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 349, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/202234904011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03710450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty and modelling cost based methodology for modelling choices in multiscale structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C.Rodriguez Pila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guillebaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Wargnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (1), pp.129-132. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2022.04.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for design for additive manufacturing rules formulation through Spatio-temporal process discretization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32nd CIRP Design Conference (CIRP Design 2022) - Design in a changing world, 109, pp.484-489. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematization of experts knowledge: example of part orientation in additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grandvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-020-01719-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Hybrid Optimization Strategy for Surface Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montemurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-37. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cgf.14269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HESAM: A Human cEntered Sustainable Additive Manufacturing Tool for Early Design Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Rocheton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Laverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.258-271. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14733/cadaps.2021.258-271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business models for distributed-simulation orchestration and risk management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Possik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (2), pp.71. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info12020071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic models used in consequential life cycle assessment: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise T.L. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heslouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Lebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 90, pp.187-191. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for and from Recycling: A Circular Ecodesign Approach to Improve the Circular Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martinez Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (23), pp.9861. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12239861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel indicators to better monitor the collection and recovery of (critical) raw materials in WEEE: Focus on screens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Horta Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaco Huisman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Andrea Blengini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 157, pp.104772. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2020.104772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Innovation of the characterisation factor estimation for LCA in the USETOX model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Belyanovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Rajput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Baranovskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.122432. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.122432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02901449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-of-life in industry 4.0: ignored as before?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sm Mizanur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junbeum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2019.104539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicomponent distributed framework for smart production system modeling and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Possik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (17), pp.6969. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12176969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving resources consumption of additive manufacturing use during early design stages: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Laverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imade Koutiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19397038.2019.1620897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications of a chemical composition of the digestive system of Sus scrofa domesticus under technological environmental impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Belyanovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Baranovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of ZabGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (7), pp.9. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21209/2227-9245-2019-25-7-18-26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of nanoparticle dispersion within polymer matrix using gap statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwame Anane-Fenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Tililabi Akinlabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (7), pp.075310. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2053-1591/ab1106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum length scale requirement in a topology optimisation method based on NURBS hyper-surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montemurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.153-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE INFLUENCE OF TECHNOGENESIS ON THE ACCUMULATION OF CHEMICAL ELEMENTS IN THE PLACENTAL BARRIER OF TOMSK REGION WOMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Belyanovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Baranovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Stankevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Samara Scientific Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (3), pp.6. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24411/2309-4370-2019-13103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk management and Distributed Simulation in Papyrus tool for Decision Making in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 137, pp.106039. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.106039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of scope definition in recycling rate calculation for European e-waste extended producer responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Horta Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martínez Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.256-268. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2018.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regional approach for the calculation of characteristic toxicity factorsusing the USEtox model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Belyanovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Baranovskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 655, pp.676-683. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Numerical And Statistical Approach For Optimization Of Tab Design For Non-Crimp Fabric Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwame Anane-Fenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Tililabi Akinlabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.820-825. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2019.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for the design of a Reconfigurable and Mobile Manufacturing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The 2nd International Conference on Sustainable Materials Processing and Manufacturing, SMPM 2019, 8-10 March 2019, Sun City, South Africa, 35, pp.304-309. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Recoverability: A Review of Assessment Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge.Martinez Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.710-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an Evaluation Tool for Engineering Sustainable Recycling Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhen Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.781-786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminium cables recycling process: Environmental impacts identification and reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new device for measurement of permeability evolution under pressure loading: application to CFRP pipes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Laeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Arbaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.68-76. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2016.11.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To transport waste or transport recycling plant: Insights from life-cycle analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (5-6), pp.516. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2018016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of concept maturity in decision-making for engineering design: An application to a solar collector development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (2), pp.235-250. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00163-016-0239-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological proposal to link Design with Additive Manufacturing to environmental considerations in the Early Design Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Markou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (Print ISSN 1955-2513), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-017-0412-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and use of a multi-criteria decision aiding method in the context of conceptual design with imprecise information: Application to a solar collector development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (1), pp.35-47. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X15613838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and lifecycle engineering for design and manufacture of recycled aluminium parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sverre Gulbrandsen-Dahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rikard Söderberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (2 years), pp.149-152. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2016.04.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support Methodology for Designing Sustainable Recycling Process Based on ETV Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.72-78. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2016.12.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative environmental life cycle assessment of materials in wooden boat ecodesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Princaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (2), pp.265-275. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-015-1009-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of EVP - Engineering Veneer Product: plywood glued using a vacuum moulding technology from green veneers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Princaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 p. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2016.02.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a dynamic intervertebral lumbar implant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Andrés Peñaloza Sandoval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.192-197. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.05.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A risk-based approach to drive conceptual design taking into account low-maturity products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pailhès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0354-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of Aluminium Recycling Process: Case of Shredder Cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 48, pp.212-218. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.03.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and successfull design methods and tools for sustainable industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Lepochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.211 - 212. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0315-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposed framework of sustainable self-evaluation maturity within companies: an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reidson Gouvinhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Manfredi Naveiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Romeiro Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.319-327. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0322-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental-energy analysis and the importance of design and remanufacturing recycled materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (3), pp.241-249. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0321-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of CFRP for high value applications: Effect of sizing removal and environmental analysis of the SuperCritical Fluid Solvolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dauguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoyao Fiona Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149826v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring design space in embodiment design with consideration of models accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pailhès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 64 (1), pp.181-184. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2015.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Weld Penetrations In GTA Welding with Activating Fluxes - Case studies: Plain Carbon & Stainless Steels, Titanium and Aluminum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rückert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surendar Marya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 783-786, pp.2804-2809. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.783-786.2804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental feasibility of the recycling of carbon fibers from CRFRPs by solvolysis using supercritical water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prinçaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loppinet-Serani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (6), pp.1498-1502. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/sc500174m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the variability of biomechanical characteristics before the preliminary design stage of a medical device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Mesnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (1), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2014.03.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy analysis of Binder-jetting Additive Manufacturing Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meteyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoyao Fiona Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2014.937013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and Material Flow Analysis of Binder-jetting Additive Manufacturing Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Xin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meteyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoyao Fiona Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.19-25. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.06.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064197v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption model of Binder-jetting additive manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Meteyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoyao Fiona Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge evaluation in product lifecycle design and support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeo Sugimoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70, pp.256-267. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.knosys.2014.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information exchanges between experts for thermoset composites design for recycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environment and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a smart pressurised ring test to study thick composite produced by ﬁlament winding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53, pp.382-390. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2013.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thick composite design for hydrogen vessels : a contribution to composite design method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (1), pp.139-142. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2013.03.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic PLM system for SMEs: Application to an equipment manufacturer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://www.inderscience.com/browse/index.php?journalID=139&amp;year=2011&amp;vol=5&amp;issue=1. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPLM.2012.046429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving design for recycling - Application to composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 61 (Issue 1), pp.151-154. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2012.03.081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework for Product Lifecycle Management integration in Small and Medium Enterprises networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer-Aided Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, http://www.cadanda.com/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COLLABORATIVE KNOWLEDGE NETWORKS EMERGENCE FOR INNOVATION: FACTORS OF SUCCESS ANALYSIS AND COMPARISON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Candlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schutte Corne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.75-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VCS: Value Chains Simulator, a Tool for Value Analysis of Manufacturing Enterprise Processes (A Value-Based Decision Support Tool)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bosch-Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.700x-700x. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-010-0452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge engineering based on software engineering methods for Knowledge-based system specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19/1, pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knowledge Engineering Method for New Product Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Decision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.117-133. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jds.19.117-133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge integration based on roadmapping and conceptual framework approach to ease innovation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Uys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (3/4), pp.165 - 181. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCAT.2010.031933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Approach for Technical Data Management Application to Ship Equipment Part Families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (3), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2008.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative engineering as a basic concept for teaching structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dépincé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Collaborative Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1/2), pp.168 - 184. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCE.2009.027445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for tool-based method of product cost estimation during conceptual design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19 (2), pp.159-172. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544820701802857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Knowledge to Support Knowledge Based Engineering Systems Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.89-101. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1063293X07084642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification management for the cost constraint optimisation in microelectronic design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3/4), pp.284-297. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMTM.2008.020171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Knowledge to Support Knowledge-based Engineering Systems Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.89-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case studies in model integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bourey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mauchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (7), pp.619-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of New 3D Numerical Devices and Environments on Redesign and Valorisation of Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (1), pp.143-148. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2007.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent Cost Engineering for decisional and operational process enhancement in a foundry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 109 (1-2), pp.2-11. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Symbiotic & Collaborative Knowledge Networks: how to reach the future work Standards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Candlot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Support Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 43 (4), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-78431-9_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment of an Innovative Resource Choice Method for Process Planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Candlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35 (5), pp.487-506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole Life Cycle Cost: a new approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mévellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (4), pp.400 - 414. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJPLM.2006.011058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping: energy and environment in the spotlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mognol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lepicart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 12 (1), pp.26-34. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13552540610637246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost models for sand casting : the limits of a generic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-4020-3482-2_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Supported by Enterprise Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank-Walter Jaekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertins Kai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Chalmeta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3762, pp.552-561. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11575863_74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customised high-value document generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niek Du Preez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Candlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Uys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54 (1), pp.123-126. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-8506(07)60064-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de coûts en fonderie sable : les limites d'une approche générique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de CFAO et d'informatique graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3), pp. 351-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental concepts of product / technology / process informational integration for process modeling and process planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (7/8), pp.557 - 565. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0951192031000115723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of CAD and rapid manufacturing for sand casting optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 9 (5), pp.327 - 333. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13552540310502220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart disassembly cell for circularity: Technologies de l'industrie 4.0 pour le désassemblage des DEEE et la récupération des composants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Parthasarathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Cherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative strategic environmental assessment model to support the mobility planning process of local authorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd CIRP Conference on Life Cycle Engineering (LCE2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Manchester (UK), United Kingdom. pp.1380-1385, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2024.12.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise en œuvre de l’économie circulaire pour les Matières Plastiques (MP) pour la REP ASL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Laire-Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Guyot-Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perry Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19 eme colloque national</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Vogüé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de règles de conception basée sur une description spatio-temporelle des procédés de fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que signifie la circularité pour les matières plastiques des articles de sports et loisirs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Laire-Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Guyot Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV]; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05356173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'outils et méthodes pour une économie circulaire des matières plastiques dans les Equipements Electriques et Electroniques: Bilan de la Chaire Mines Urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la mise en œuvre de l'économie circulaire pour les Matières Plastiques (MP) pour la REP ASL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Laire-Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Guyot Phung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une meilleure circularité des composants d'Electronique de Puissance grâce au passage de l'industrie 4.0 à la circularité 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque S.Mart 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie Circulaire 4.0 ou l’usage des technologies de l’Industrie 4.0 pour circulariser les produit complexes : SDC2 Smart Disassembly Cell for Circularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Parthasarathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès Interdisciplinaire sur l’Economie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the quest for performance in power electronics conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Turkbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimata-Fatim Diarrassouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium pour l'électronique &amp; le numérique durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circular Economy Management of Power Electronic Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Turkbay Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crébier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Goes Green 2024+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du réseau de valeur à développer pour soutenir une solution d'économie de la fonctionnalité de confort thermique avec des pompes à chaleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fabrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la démontabilité des convertisseurs électroniques de puissance pour une circularité améliorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Turkbay Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Melot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE SGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards circular power electronics in the perspective of modularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Turkbay Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lembeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Crebier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th CIRP Life Cycle Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, New Brunswick, United States. pp.588 - 593, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2023.02.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des types d’informations et des supports de transmission pour favoriser l’assimilation de connaissances liées à la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Smart 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carry le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the design of sustainable mobility systems: objectives and barriers from the French local authorities’ perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada Bouillass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des types d'informations et des supports de transmission pour favoriser l'assimilation de connaissances liées à la fabrication additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONMENTAL LABELING OF ELECTRICAL ELECTRONIC EQUIPMENT (EEE) IN FRANCE: INFORMATION FOR CONSUMERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Noémie Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Voyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1665-1674, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCULARITY OF PLASTICS THROUGH ECODESIGN: THE CASE OF FRENCH WEEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Engineering Design (ICED23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.917-926, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEATURE-BASED METHOD TO FORMALISE ADDITIVE MANUFACTURING RELATED DATA AT THE MESOSCALE BASED ON A MEREOTOPOLOGICAL DESCRIPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Douin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON ENGINEERING DESIGN, ICED23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1865-1874, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2023.187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure intégration des aspects environnementaux dans la planification de la mobilité par les autorités locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakob Puchinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Rencontres Francophones Transport Mobilité (RFTM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124356v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VIVAE Project : innoVatIve life cycles to keep the VAlue of power Electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Turkbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubakr Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des électroniques de puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G2ELab, Mar 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the RE-CYCLING Method to Support Design for and from End-of-Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martinez Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 21 : Design in motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Göteborg, Sweden. pp.511-520, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNOWLEDGE-BASED EVALUATION OF PART ORIENTATION DESIRABILITY IN POWDER BED FUSION ADDITIVE MANUFACTURING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Grandvallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICED 21 - International Conference on Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Gothenburg, Sweden. pp.1957-1966, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/pds.2021.457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial proposal for a general systems engineering methodology to early design phase cost/value estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing (JCM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed simulation for a modeling and simulation tool: PAPYRUS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Ducq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SpringSim 2019 - Mod4Sim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Tucson, United States. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/SpringSim.2019.8732868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul d'Orientation en Fabrication Additive Métallique sur Lit de Poudre - Une Nouvelle Approche Quantitative par Fonction de Désirabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Mansour Mbow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vignat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe René Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National S-mart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Les Karellis (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of calculations of the total characterization factor in the Usetox Model including a regional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Belyanovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliya Baranovskaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th International Conference on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, rhodes, Greece. pp.2-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastics in WEEE Screens: Difficulties and Opportunities to Improve the Recycling Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Horta Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhen Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rhodes, Greece. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general surface reconstruction method for post-processing of topology optimisation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montemurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pourroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIM AM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Pavie, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evaluation of recycling technology and the impact of the transport of Aluminum cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International Conference on Sustainable Materials Processing and Manufacturing, SMPM 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Sun City, South Africa. pp.103-111, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2019.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision Support Methodology for Designing Efficient and Sustainable Recycling Pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Resources Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Genève, Switzerland. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des bâtiments durables, le défi de la qualité d’air intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcoSD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including in hla federation functional mokup units for supporting interoperability and rensability in distributed simulation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including co-simulation in modeling and simulation tool for supporting risk management in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International multidisciplinary modeling &amp; simulation multiconference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEAM: a Tool for Eco Additive Manufacturing to optimize environmental impact in early design stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Laverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Bottacini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca d'Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Including co-simulation in modeling and simulation tool for supporting risk management in industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicael Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation multiconference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Budapest, Hungary. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPMN MODELING FOR HLA BASED SIMULATION AND VISUALIZATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPRINGSIM 2018 Mod4SIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BPMN Modeling for hla based simulation and visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Modeling and Simulation - SpringSim-Mod4Sim 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Baltimore, United States. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating HLA-Based Distributed Simulation for Management Science and BPMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCLUDING IN HLA FEDERATION FUNCTIONAL MOCKUP UNITS FOR SUPPORTING INTEROPERABILITY AND REUSABILITY IN DISTRIBUTED SIMULATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Simulation Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE INNOVATION OF THE HUMAN EXPOSURE FACTOR ESTIMATION FOR LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Belyanovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Baranovskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecobalance 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the integration of an Agent-based model into LCA framework to assess dynamic indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum for Sustainability through Life Cycle Innovation (FSLCI), Aug 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LCA of recycling chains: influence of transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Congresso Brasileiro sobre Gestão do Ciclo de Vida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Brasilia, Brazil. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01837085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEAM: A Tool for Eco Additive Manufacturing to Optimize Environmental Impact in Early Design Stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laverne Floriane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottacini Enrico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segonds Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perry Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’antonio Gianluca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.736-746, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating HLA-Based Distributed Simulation for Management Science and BPMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Bouanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaël Ribault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et prédiction du réseau de fissures dans les composites stratifiés - Application aux réservoirs de lanceurs spatiaux sans liner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Laeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformable product formal definition with its implementation in CAD tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Kromer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Demoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Product Lifecycle Management (PLM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Séville, Spain. pp.212-222, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-72905-3_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode orientée acteurs de la chaine de valeur pour la sélection d'indicateurs de performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heslouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Perrot-Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cornier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque national Concevoir et produire dans les industries du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France. pp.45-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is It Useful to Improve Modelling of Usage Scenarios to Improve the Environmental Footprint of Energy-Using Product ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heslouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Perrot Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourcheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Sustainable Technologies, Products and Policies : From Science to Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66981-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A user oriented framework to support environmental performance indicators selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heslouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Perrot-Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24th CIRP Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Kamakura, Japan. pp.709-714, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.11.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability performance evaluation for selecting the Best Recycling Pathway During its Design Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Cycle Management 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Luxembourg, Luxembourg. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la Performance Technique des Scénarios de Recyclage durant la Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem G. Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National AIP-Priméca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, La Plagne, France. pp.247-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et prédiction du réseau de fissures dans les composites stratifiés - Application aux réservoirs de lanceurs spatiaux sans liner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Laeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Develop Indicators to Assess the Sustainability of Recycling Processes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Environmentally Conscious Design and Inverse Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tainan, Taiwan. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scope Definition on End-of-Life Chain Performance Assessment: Recycling Rate and French E-Waste Chain Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Horta Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martinez Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Environmentally Conscious Design and Inverse Manufacturing (EcoDesign 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Tainan, Taiwan. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USING HIGH LEVEL ARCHITECTURE TO COMBINE SIMULATIONS IN A COMPANY CONTEXT: MOBILE FACTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Modeling and Simulation Symposium 2017 (EMSS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of end-of-life scenarios: tablet case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Horta Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Waste Management and Landfill Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, S. Margherita di Pula, Cagliari, Italy. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de la qualité de l’air intérieur et des performances environnementales dans un outil d’aide à la décision en phase conception des bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Micolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Rencontre Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using high level architecture to combine simulations in a company context: mobile factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Modeling and Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Barcelone, Spain. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing Environmental Impacts of Aluminium Cable Recycling Process with Life Cycle Assessment Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennial International Conference on EcoBalance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Kyoto, Japan. pp.188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework definition for the design of a mobile manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Catania, Italy. pp.111-118, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45781-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the prediction of transverse crack and delamination density based on a strength and fracture mechanics probabilistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Laeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM17 - 17 th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Munich, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between damage and permeability in liner-less composite tanks : experimental study at the lamina level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Laeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Spacecraft Structures, Materials and Environmental Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the environmental benefits of increasing the WEEE treatment in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Horta Arduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Electronics Goes Green 2016+</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Berlin, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EGG.2016.7829872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling chains : a proposal for an exhaustive definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martinez Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 th International Conference on Society &amp; Materials, SAM10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of product usage scenarios on environmental performance for road transport refrigeration units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heslouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Stumpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourcheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Perrot Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cornier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IIR International Conference on Sustainability and the Cold Chain.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, AUCKLAND, New Zealand. pp.8, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18462/iir.iccc.2016.0026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life cycle assessment of aluminium recycling process : case of shredder cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vuaillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ravet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Laratte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Congrès [avniR]: "La pensée Cycle de Vie Levier du Manager Visionnaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France. pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green technology LCA for wood manufacturing: plywood glued from green veneers technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis R Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion M Princaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Ceycle Management Conference 2015 - Mainstreaming Life Cycle Management for sustainable value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage and permeability of composite laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Laeuffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lavelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Copenhague, Denmark. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF STRUCTURING MODEL OF WOUND COMPOSITE VESSEL DOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Moussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01622253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of energy consumption analysis between thixoforging process and die manufacturing from an environmental point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Esoji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heslouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Zimmer-Chevret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Ceycle Management Conference 2015 - Mainstreaming Life Cycle Management for sustainable value creation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of end-user needs into building design projects: use of boundary objects to overcome participatory design challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Latortue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Minel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Engineering Design (ICED2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.269-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting make or buy decision for reconfigurable manufacturing system, in multi-site context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Production Management Systems (Ajaccio;2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. 8-p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical review of multi-criteria decision aid methods in conceptual design phases: application to the development of a solar collector structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th CIRP Design Conference 2014 - Mass Customization and Personalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Italy. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE RECYCLING OF OMC'S CARBON REINFORCEMENT BY SOLVOLYSING THERMOSET MATRIX. A WAY OF SUSTAINABILITY FOR COMPOSITES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Princaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aymonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Composite Materials, ECCM16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Seville, Spain, Jun 2014, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of end-of-life options as a design criterion in methods and tools for ecodesign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Le Diagon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reidson Pereira Gouvinhas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tououse, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of different Multiple-criteria decision analysis methods in the context of conceptual design: application to the development of a solar collector structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi El Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Pailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing, Toulouse, France,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestures for interaction between the software CATIA and the human via Microsoft Kinect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Rodríguez Esquivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amilcar Meneses Viveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Human-Computer Interaction (HCI International 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Greece. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a micromechanical model in interaction with parameters related to the microstructure of carbon/epoxy composites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Moussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 16, 16th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Spain. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Make or Buy Decision for Reconfigurable Manufacturing System, in Multi-site Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.150-158, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVELOPMENT OF A DESIGN FOR END-OF-LI Development of a design for end-of-life approach in a strongly guided design process. Application to high-tech products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Balança</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemagnen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Green – CARE INNOVATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vienne, Austria. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Manufacturing System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.352-359, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable manufacturing system design: The case of mobile manufacturing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thecle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Production Management Systems (Ajaccio;2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de comportement des structures bobinées : étude des fonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Moussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Weld Penetrations In GTA Welding with Activating Fluxes Case studies: Plain Carbon & Stainless Steels, Titanium and Aluminum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Rückert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surendar Marya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Las Vegas, United States. pp-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'une unité mobile de production pour produit reconfigurable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFORMATION STRUCTURE FOR MANUFACTURING SUSTAINABILITY ASSESSMENT: STEP FOR LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoyao Fiona Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héry Andriankaja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making viable the recycling of carbon fiber/thermoset matrix composites. First elements of study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Princaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héry Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. Session Sustainable production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure for manufacturing sustainability assessment : step for LCA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoyao Fiona Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héry Andriankaja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gothenburg, Sweden. Session Sustainable production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viabilisation du recyclage de composites à renfort carbone et matrice thermodurcissable. Premiers éléments d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Prinçaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Sonnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03440586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des bases d'une synergie entre recycleurs et concepteurs : application au cas des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Princaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, La Plagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECONOMICAL AND ECOLOGICAL CROSS EVALUATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bosch-Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Leduigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00728572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of carbon fiber. identification of bases for a synergy between recyclers and designers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Princaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Nantes, France. pp.551-560, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/ESDA2012-82106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMARCHE DE CONCEPTION D'UN ESSAI DE CARACTERISATION MECANIQUE MULTI-INSTRUMENTE : CAS D'UN TEST DE MISE SOUS PRESSION D'ANNEAU COMPOSITE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Wahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13em colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research orientations in design for recovery applied to composite parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Kromm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Approaches and Technologies for Networked Manufacturing Enterprises Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France. pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing knowledge management tools: a systematic classification and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Lian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2011 International Conference on Management and Service Science (MASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, China. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de composites par cuisson rapide : simulation numérique du couplage thermo-chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing knowledge management tools: a systematic classification and comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lian Lian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Management and Service Science (MASS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Wuhan, China, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco Global Evaluation: Cross Benefits of Economic and Ecological Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bosch-Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th CIRP International 681 Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technische Universität Braunschweig, May 2011, Braunschweig, Germany. pp.681-686, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19692-8_118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des couplages thermo-mécaniques induits par les procédés de cuisson rapide de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de composites par cuisson rapide : simulation numérique du couplage thermo-chimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Ghazali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Denux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pedros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, France. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d'enseignement de la CAO robuste basée sur l'analyse par graphe de systèmes mécaniques : retour d'expérience en DUT GMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème colloque National AIP PRIMECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'analyse de la valeur de l'innovation des systèmes de produit - service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint Sauveur, Canada. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle d'analyse de la valeur de l'innovation des systèmes de produit - service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Canada. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflexion on a method for Archaeology of technical machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. B. Stein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Vergnieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Scientific Students' Workshop of Industrial Archeology. Technology in Civilization's Past – Thinking of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Dzierzoniow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00483664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic model for the implementation of PLM systems in mechanical SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Product Lifecycle Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bremen, Germany. pp.200-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification of a generic PLM system dedicated to SMEs based on a PPRO meta-model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th CIRP international conference on Lyfe Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Le Caire, Egypt. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche inductive pour la spécification d'un système PLM générique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Bagnères de Bigorre, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constraints driven Product Lifecycle Management framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cranfield, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de calcul analytique sur des réservoirs composite multicouche épais soumis à une pression interne et à des contraintes thermiques résiduelles = Analytical calculation of thick multi-layered composite tank under internal pressure and thermal residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pilato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A function driven method for product lifecycle management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th international conference on Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global approach for product data management. Application to ship equipment part families.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cirp Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Enschede, Netherlands. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00422068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive approach for the specification of a generic PLM system in an extended enterprise context.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Digital Enterprise Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.CD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrialisation - Intégration et Interopérabilité des connaissances : Approches pour une utilisation optimale en ingénierie de conception ou d'industrialisation ... de l'evaluation économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Universitaires Europeennes, pp.232, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Interfirm Collaboration Forms Based on Risk Assessment: Toward a Functional Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fabrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Human-AI Collaborative Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 771, Springer Nature Switzerland, pp.176-194, 2025, IFIP Advances in Information and Communication Technology, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05681-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial Proposal for a General Systems Engineering Methodology to Early Design Phase Cost/Value Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thècle Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Maranzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.393-399, 2021, 978-3-030-70565-7 || 978-3-030-70566-4. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-70566-4_62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codéveloppement d’une valve trachéale pour système clos de ligne de ventilation / intubation sur patient en réanimation : contexte SARS-COV2 - printemps 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Santé 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codéveloppement d’une valve trachéale pour système clos de ligne de ventilation / intubation sur patient en réanimation : contexte SARS-COV2 - printemps 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Santé 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, /, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité potentielle de valorisation: Proposition d’indicateurs à l’usage du concepteur pour mieux prendre en compte l’efficacité des voies de traitement du produit en fin de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Martinez Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Charbuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux d’écoconception associés à l’économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse des Mines, pp.137-154, 2019, 978-2-35671-580-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05420441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for the Quantification of Nanoparticle Dispersion in Nanocomposites Based on Fractal Dimension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwame Anane-Fenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Tililabi Akinlabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Material Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Singapore, pp.555-564, 2019, 9789811382970. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-8297-0_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is It Useful to Improve Modelling of Usage Scenarios to Improve the Environmental Footprint of Energy-Using Product?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heslouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Perrot-Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Pourcheresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Sustainable Technologies, Products and Policies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.231-241, 2018, 9783319669816. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66981-6_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using High Level Architecture in the SEE Project for Industrial Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.281-290, 2018, Studies in Computational Intelligence, 9783319737515. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using High Level Architecture in the SEE Project for industrial context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gorecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lean Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Jauregui-Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Encyclopedia of Production Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-5, 2015, 978-3-642-35950-7. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35950-7_16783-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite Fiber Recovery: Integration into a Design for Recycling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pompidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Manufacturing Process Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.281-296, 2014, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-5544-7_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01066975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Encyclopedia of Production Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-8, 2014, 9783642206177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for an Architectural Solution for Economic and Environmental Global Eco-Cost Assessment: Model Combination Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bosch-Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu-</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Manufacturing Process Selection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.239-256, 2014, </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-5544-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity Management in Product/Process Simultaneous Design for Implementing a Fresnel Thermodynamic Solar Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Babaeizadeh Malmiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Production Engineering - Smart Product Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.411-420, 2013, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30817-8_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of product design process by knowledge value analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Design 2012 - Sustainable Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.207-2016, 2013, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4507-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Manufacturing Informatics Framework for Manufacturing Sustainability Assessment. In : Re-engineering Manufacturing for Sustainability, Springer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaoyao Fiona Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hery Andriankaja</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-engineering Manufacturing for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp 475-480, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco Global Evaluation: Cross Benefits of Economic and Ecological Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bosch-Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hesselbach, Jürgen and Herrmann, Christoph. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glocalized Solutions for Sustainability in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.681-686, 2011, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19692-8_118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00661351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of PLM processes to respond to mechanical SMEs needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Product Development: Proceedings of the 20Th Cirp Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.319-326, 2011, 978-3-642-15973-5. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Engineering and Knowledge Engineering: From Competition to Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future of Product Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.575-588, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge Engineering Systems For Digital Enterprise Performance Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Ammar-Khodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Candlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Enterprise Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.209-216, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Cost Models in Design and Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.315-323, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSTS MODELS IN DESIGN AND MANUFACTURING OF SAND CASTING PRODUCTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mauchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Press, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle FBS-PPR : des objets d'entreprise à la gestion dynamique des connaissances industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Dynamique des Connaissances Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, Chp 6, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUOTATION FOR THE VALUE ADDED ASSESSMENT DURING PRODUCT DEVELOPMENT AND PRODUCTION PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Delplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Tools for Co-Operative and Integrated Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.35-43, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost objective PLM and CE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ricardo Jardim-Goncalves, Jianzhong Chia, Adolfo Steiger-Garcao. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrent Engineering 2003: the Vision for the Future Generation in Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. A. Balkema Publishers, p.817-822, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et développement des flux solides en vue d'application en soudage ATIG appliqué au titane et ses alliages ainsi qu'aux aciers inoxydables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Ecole Centrale de Nantes (ECN), 2000. Français. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INDUSTRIALISATION DES CONNAISSANCES : APPROCHES D'INTEGRATION POUR UNE UTILISATION OPTIMALE EN INGENIERIE (CAS DE L'EVALUATION ECONOMIQUE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Nantes, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId595"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E313B2D9"/>
+    <w:nsid w:val="47DB207B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/perry-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3215-4867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085512125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173425735" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05549595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tilmant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tr&#233;court" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance B&#233;chu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pathol.2025.12.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077346v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gruhier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kromer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02304-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05437568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;ve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mackr&#233;-Delannoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pompidou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10040148" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05437565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charbuillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10060212" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Sagna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mansour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73921-7_42" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572989v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Parthasarathi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Eibar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecle Alix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chavanne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherif" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.02.015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574458v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alph Sagna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.02.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baltazar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.06.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e Turkbay Romano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114712" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay Romano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Alix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lebert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202234904011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.Rodriguez Pila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillebaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Wargnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2022.04.058" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.282" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Mbow" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01719-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montemurro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14269" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rocheton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Segonds" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Laverne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2021.258-271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gorecki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Possik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12020071" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Belyanovskaya" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laratte" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Rajput" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Baranovskaya" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.122432" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez Leal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12239861" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise T.L. Almeida" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heslouin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.057" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541214v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Horta Arduin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Huisman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Andrea Blengini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104772" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02391736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sm Mizanur Rahman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian M&#252;ller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104539" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176969" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525680v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.169" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267541v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marquardt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Koutiri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2019.1620897" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525644v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21209/2227-9245-2019-25-7-18-26" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Costa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pailh&#232;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Grimaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;nez Leal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.12.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283211v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Ribault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106039" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwame Anane-Fenin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Tililabi Akinlabi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab1106" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Stankevich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24411/2309-4370-2019-13103" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268553v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benama" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.044" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500073v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.06.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge.Martinez Leal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pompidou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758661v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2017.11.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939488v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhen Grimaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960319v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500117v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Laeuffer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Arbaoui" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lavelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.11.023" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Amine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0239-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561959v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Markou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0412-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302589v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pommier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Princaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.02.130" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301192v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15613838" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500121v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Gulbrandsen-Dahl" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard S&#246;derberg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.111" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461549v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2016.12.020" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302624v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pommier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-015-1009-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623791v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mesnard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Pe&#241;aloza Sandoval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.05.053" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457231v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.097" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500956v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0354-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lepochat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zinck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0315-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidson Gouvinhas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Manfredi Naveiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romeiro Filho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0322-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jimenez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0321-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149826v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauguet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyao Fiona Zhao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302644v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2015.04.021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170919v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meteyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.937013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2014.03.092" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00984991v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#252;ckert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Marya" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.783-786.2804" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005341v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prin&#231;aud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc500174m" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064197v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.06.030" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168821v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeo Sugimoto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.07.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pilato" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Wahl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.06.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948349v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2013.03.108" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661970v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delplace" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2012.046429" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2012.03.081" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661971v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517232v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0452" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476623v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Candlot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schutte Corne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476621v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ammar-Khodja" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517226v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.19.117-133" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Uys" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2010.031933" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476625v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;pinc&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCE.2009.027445" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405314v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2008.10.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NHFBF2V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476629v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X07084642" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476628v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mauchand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2008.020171" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476631v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544820701802857" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466267v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466894v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bigand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bourey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476632v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2007.05.035" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJH9G7PG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476635v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2006.11.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F46SJR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476634v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78431-9_23" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R2KF2TV9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476638v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;vellec" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2006.011058" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476639v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lepicart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552540610637246" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517233v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Du Preez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-8506(07)60064-X" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517238v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3482-2_6" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517235v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Walter Jaekel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Campos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertins Kai" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chalmeta" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575863_74" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517239v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517236v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192031000115723" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517237v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gabriel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552540310502220" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464220v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.123" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244973v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226269v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Laire-Levrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Guyot-Phung" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Nicolas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244931v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356173v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Guyot Phung" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244912v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244976v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573976v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481616v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatim Diarrassouba" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969589v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fabrer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lopez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mora" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957852v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161305v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Melot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278706v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418479v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Douin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210209v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193889v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle No&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bonte" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Voyer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.167" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156197v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.363" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467407v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.187" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192877v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.92" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124356v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104109v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Rahmani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367881v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.457" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432306v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.51" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152433v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wilson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355161v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103629v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Ribault" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpringSim.2019.8732868" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303426v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Baranovskaya" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298642v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Arduin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297578v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267573v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.011" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809559v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouanan" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136421v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701989v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136346v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Ribaud" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951203v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Micolier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905031v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959230v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bottacini" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Antonio" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500859v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136377v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905131v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938438v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837085v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951009v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075552v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laverne Floriane" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottacini Enrico" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segonds Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;antonio Gianluca" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_67" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813538v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620266v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot-Bernardet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.11.211" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776842v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot Bernardet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourcheresse" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66981-6" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755653v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Wahl" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600630v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Demoly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_19" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599958v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696299v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696442v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem G. Grimaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621549v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421427v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614092v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696413v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695567v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951212v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136453v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461568v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500995v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_12" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500975v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guiot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609075v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EGG.2016.7829872" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755560v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500922v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420267v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stumpf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2016.0026" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457232v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuaillat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ravet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193291v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R Pommier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M Princaud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360444v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417533v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Esoji" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zimmer-Chevret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622253v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Moussaid" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360417v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latortue" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092118v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987269v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Diagon" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidson Pereira Gouvinhas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982157v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984796v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987264v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063393v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Moussaid" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388234v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_19" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986516v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rodr&#237;guez Esquivel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilcar Meneses Viveros" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149761v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balan&#231;a" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemagnen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092113v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387270v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_44" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066721v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941234v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066801v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941165v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ry Andriankaja" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951432v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941427v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440586v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Andriankaja" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950092v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728572v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leduigou" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069686v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leray" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82106" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951862v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803948v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19692-8_118" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597499v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ghazali" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertran" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Xu" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pedros" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804827v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Kromm" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804267v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Lian" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661354v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817776v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950104v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422768v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacoste" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803157v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637206v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483664v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. B. Stein" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cabot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539990v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421920v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421924v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421922v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385379v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421926v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422068v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421918v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517225v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474857v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05681-8_11" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498721v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_62" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472851v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268558v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421093v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8297-0_57" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420441v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153643v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66981-6_26" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136658v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_21" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809557v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526460v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Jauregui-Becker" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35950-7_16783-1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417506v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066975v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gillet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5544-7_14" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069691v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu-" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5544-7_12" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941040v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Babaeizadeh Malmiry" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30817-8_40" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941059v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4507-3_20" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950100v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661351v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540009v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466920v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466915v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466901v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540013v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540012v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labrousse" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540011v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540010v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003487v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204563v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/perry-nicolas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3215-4867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085512125" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173425735" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05549595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Tilmant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tr&#233;court" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance B&#233;chu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte S&#233;roussi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Berthoud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pathol.2025.12.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077346v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gruhier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Kromer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Christmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02304-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05437568v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N&#232;ve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mackr&#233;-Delannoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gervais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pompidou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10040148" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05437565v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Charbuillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/recycling10060212" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphousseyni Sagna" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mansour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouna&#239;m Tounzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73921-7_42" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alph Sagna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.02.024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baltazar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Bouillass" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Puchinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2024.06.019" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572989v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Parthasarathi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unai Eibar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thecle Alix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chavanne" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Cherif" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.02.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu&#287;&#231;e Turkbay Romano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Fang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien M&#233;lot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16114712" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay Romano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#232;cle Alix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lembeye" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Cr&#233;bier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2023.02.099" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Marotte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lebert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202234904011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C.Rodriguez Pila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillebaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Wargnier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2022.04.058" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768093v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.282" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152517v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Mbow" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Grandvallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vignat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ren&#233; Marin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-020-01719-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Bertolino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montemurro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pourroy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14269" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946792v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Rocheton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Segonds" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Laverne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2021.258-271" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gorecki" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Possik" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ducq" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12020071" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923971v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise T.L. Almeida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heslouin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.057" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152340v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Martinez Leal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12239861" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Horta Arduin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Huisman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Andrea Blengini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2020.104772" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901449v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Belyanovskaya" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laratte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Rajput" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Baranovskaya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.122432" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02391736v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sm Mizanur Rahman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian M&#252;ller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2019.104539" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Zacharewicz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12176969" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267541v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Marquardt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Segonds" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Koutiri" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19397038.2019.1620897" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525644v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21209/2227-9245-2019-25-7-18-26" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwame Anane-Fenin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Tililabi Akinlabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ab1106" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277399v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pailh&#232;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525665v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Stankevich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24411/2309-4370-2019-13103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283211v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judicael Ribault" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106039" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902930v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Grimaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mart&#237;nez Leal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2018.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525680v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.169" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500073v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.06.027" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268553v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.044" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge.Martinez Leal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pompidou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhen Grimaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758661v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2017.11.010" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Laeuffer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Arbaoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lavelle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2016.11.023" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Amine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0239-y" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561959v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Markou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0412-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301192v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15613838" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500121v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Gulbrandsen-Dahl" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikard S&#246;derberg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2016.04.111" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461549v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2016.12.020" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302624v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Pommier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Princaud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Sonnemann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-015-1009-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302589v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Pommier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.02.130" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623791v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ledoux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mesnard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Andr&#233;s Pe&#241;aloza Sandoval" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.05.053" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500956v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0354-z" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.097" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lepochat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zinck" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0315-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500981v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidson Gouvinhas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Manfredi Naveiro" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Romeiro Filho" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0322-7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619819v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jimenez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0321-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149826v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dauguet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyao Fiona Zhao" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302644v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2015.04.021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00984991v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#252;ckert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendar Marya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.783-786.2804" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005341v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prin&#231;aud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aymonier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loppinet-Serani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc500174m" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420301v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2014.03.092" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170919v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Xu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meteyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2014.937013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064197v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Xin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.06.030" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168821v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeo Sugimoto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2014.07.003" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941424v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pilato" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Wahl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.06.001" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948349v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2013.03.108" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661970v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Delplace" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2012.046429" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688004v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2012.03.081" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661971v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476623v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Candlot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schutte Corne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517232v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-010-0452" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476621v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Ammar-Khodja" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517226v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jds.19.117-133" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Uys" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCAT.2010.031933" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405314v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2008.10.005" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NHFBF2V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476625v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe D&#233;pinc&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCE.2009.027445" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476631v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mauchand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544820701802857" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476629v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X07084642" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476628v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2008.020171" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466267v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466894v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bigand" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bourey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476632v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2007.05.035" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJH9G7PG-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476635v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2006.11.001" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63F46SJR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476634v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-78431-9_23" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-R2KF2TV9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476641v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476638v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;vellec" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2006.011058" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476639v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mognol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lepicart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552540610637246" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517238v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-3482-2_6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517235v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-Walter Jaekel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Campos" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertins Kai" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Chalmeta" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11575863_74" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517233v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niek Du Preez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-8506(07)60064-X" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517239v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517236v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192031000115723" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517237v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gabriel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13552540310502220" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244973v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464220v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2024.12.123" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226269v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Laire-Levrier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Guyot-Phung" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Nicolas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244931v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356173v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Guyot Phung" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244919v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244912v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244976v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573976v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bauer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481616v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Turkbay" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pinto" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Guillou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimata-Fatim Diarrassouba" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957852v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969589v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fabrer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lopez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mora" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161305v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Melot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210209v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Crebier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418479v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Douin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156197v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.363" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278706v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193889v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle No&#233;mie Bertrand" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bonte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Voyer" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.167" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192877v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.92" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467407v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.187" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124356v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104109v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakr Rahmani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432306v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.51" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367881v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.457" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152433v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Wilson" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maranzana" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103629v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Ribault" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpringSim.2019.8732868" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355161v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303426v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Baranovskaya" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298642v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Arduin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297578v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267573v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2019.05.011" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701989v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951203v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Micolier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Ndiaye" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136346v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Bouanan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Ribaud" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905031v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959230v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Bottacini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Antonio" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500859v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809559v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136421v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136377v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905131v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938438v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951009v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837085v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02075552v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laverne Floriane" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bottacini Enrico" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segonds Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;antonio Gianluca" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_67" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813538v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755653v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Wahl" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600630v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Demoly" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gomes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72905-3_19" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599958v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot-Bernardet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cornier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776842v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Perrot Bernardet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pourcheresse" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66981-6" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620266v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.11.211" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696299v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696442v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem G. Grimaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621549v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696413v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695567v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614092v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421427v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951212v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136453v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461568v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500995v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45781-9_12" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500975v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guiot" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755560v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609075v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EGG.2016.7829872" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500922v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420267v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stumpf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2016.0026" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457232v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vuaillat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ravet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193291v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R Pommier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion M Princaud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360444v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622253v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Moussaid" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417533v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Esoji" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zimmer-Chevret" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360417v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latortue" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Minel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092118v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984796v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982157v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987269v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Diagon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reidson Pereira Gouvinhas" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987264v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986516v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rodr&#237;guez Esquivel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amilcar Meneses Viveros" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063393v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Moussaid" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388234v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_19" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149761v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Balan&#231;a" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemagnen" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387270v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_44" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092113v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066721v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941234v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066801v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951432v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ry Andriankaja" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941165v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941427v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440586v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Andriankaja" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950092v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728572v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leduigou" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069686v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Leray" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82106" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951862v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804827v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Kromm" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804267v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Lian" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597499v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ghazali" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertran" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Denux" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Xu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pedros" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661354v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803948v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19692-8_118" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422768v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lacoste" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817776v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950104v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Blanchard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637206v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803157v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483664v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. B. Stein" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cabot" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539990v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421924v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421920v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421922v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385379v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421926v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422068v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421918v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517225v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474857v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05681-8_11" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498721v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70566-4_62" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472851v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268558v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420441v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421093v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8297-0_57" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153643v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66981-6_26" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136658v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_21" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809557v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526460v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Jauregui-Becker" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35950-7_16783-1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066975v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gillet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5544-7_14" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417506v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069691v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu-" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5544-7_12" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941040v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Babaeizadeh Malmiry" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30817-8_40" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941059v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4507-3_20" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950100v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661351v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540009v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466920v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466915v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466901v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540013v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540012v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labrousse" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540011v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540010v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003487v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204563v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>