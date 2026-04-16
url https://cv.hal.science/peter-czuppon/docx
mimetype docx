--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -66,1671 +66,2672 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers and impact of the early silent invasion of SARS-CoV-2 Alpha</w:t>
+                <w:t xml:space="preserve">The role of evolving niche choice in herbivore adaptation to host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Faucher</w:t>
+                <w:t xml:space="preserve">Peter Nabutanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara E Sabbatini</w:t>
+                <w:t xml:space="preserve">Alitha Edison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz U G Kraemer</w:t>
+                <w:t xml:space="preserve">Shuqing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lemey</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meike J Wittmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.2152. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (3), pp.305-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-46345-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voae154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798323v1</w:t>
+                <w:t xml:space="preserve">hal-05567161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using early detection data to estimate the date of emergence of an epidemic outbreak</w:t>
+                <w:t xml:space="preserve">Drivers and impact of the early silent invasion of SARS-CoV-2 Alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía Jijón</w:t>
+                <w:t xml:space="preserve">Benjamin Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara E Sabbatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Débarre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moritz U G Kraemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011934⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-46345-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660551v1</w:t>
+                <w:t xml:space="preserve">hal-04798323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic analysis of the interplay between antibiotic dose, mode of action, and bacterial competition in the evolution of antibiotic resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using early detection data to estimate the date of emergence of an epidemic outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Jijón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (8), pp.e1011364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011364⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 20 (3), pp.e1011934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275613v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From individual-based epidemic models to McKendrick-von Foerster PDEs: a guide to modeling and inferring COVID-19 dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philibert Courau</w:t>
+                <w:t xml:space="preserve">Maintenance of long-term transposable element activity through regulation by nonautonomous elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adekanmi Daniel Omole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00285-022-01794-4⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 229 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/iyae209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835684v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the number of self‐incompatibility alleles in finite populations: From old models to new results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harbouring Blochmannia incurs costs: a trade-off between the necessity of the obligate primary endosymbiont for brood development and its costs for adult carpenter ants (Hymenoptera: Formicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Billiard</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich R Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Gadau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.14061⟩</w:t>
+              <w:t xml:space="preserve">Myrmecological News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.211-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25849/myrmecol.news_033:211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819875v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding evolutionary and ecological dynamics using a continuum limit</w:t>
+                <w:t xml:space="preserve">A stochastic analysis of the interplay between antibiotic dose, mode of action, and bacterial competition in the evolution of antibiotic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arne Traulsen</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Troy Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.7205⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (8), pp.e1011364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265985v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stochastic dynamics of early epidemics: probability of establishment, initial growth rate, and infection cluster size at first detection</w:t>
+                <w:t xml:space="preserve">Revisiting the number of self‐incompatibility alleles in finite populations: From old models to new results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Débarre</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Billiard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2021.0575⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (10), pp.1296-1308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.14061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439370v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Success of prophylactic antiviral therapy for SARS-CoV-2: predicted critical efficacies and impact of different drug-specific mechanisms of action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From individual-based epidemic models to McKendrick-von Foerster PDEs: a guide to modeling and inferring COVID-19 dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Foutel-Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philibert Courau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alan S Perelson</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jil Duchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008752⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (4), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-022-01794-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003001v3</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Habitat Choice on Evolutionary Rescue in Subdivided Populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Years of life lost estimates cannot always be taken at face value: Response to “COVID-19 – exploring the implications of long-term condition type and extent of multimorbidity on years of life lost: a modelling study”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Rubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/714034⟩</w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.16015.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03439344v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The search for sexually antagonistic genes: Practical insights from studies of local adaptation and statistical genomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The stochastic dynamics of early epidemics: probability of establishment, initial growth rate, and infection cluster size at first detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang-Yi Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Schertzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (5), pp.398-415. </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (184), pp.20210575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/evl3.192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2021.0575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465024v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of mating types in finite populations: The precarious advantage of being rare</w:t>
+                <w:t xml:space="preserve">Understanding evolutionary and ecological dynamics using a continuum limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rogers</w:t>
+                <w:t xml:space="preserve">Arne Traulsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (11), pp.1290-1299. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.5857 - 5873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jeb.13528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.7205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311340v1</w:t>
+                <w:t xml:space="preserve">hal-03265985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Success of prophylactic antiviral therapy for SARS-CoV-2: predicted critical efficacies and impact of different drug-specific mechanisms of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Czuppon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tenaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan S Perelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.e1008752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008752⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003001v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effect of Habitat Choice on Evolutionary Rescue in Subdivided Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Czuppon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hildegard Uecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Débarre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 197 (6), pp.625-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/714034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The search for sexually antagonistic genes: Practical insights from studies of local adaptation and statistical genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Ruzicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Czuppon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crispin Y Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang-Yi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (5), pp.398-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/evl3.192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of mating types in finite populations: The precarious advantage of being rare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Czuppon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (11), pp.1290-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeb.13528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Invasion and Extinction Dynamics of Mating Types Under Facultative Sexual Reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George W A Constable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 213 (2), pp.567-580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.119.302306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02313853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling eco-evolutionary effects on trait fixation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Czuppon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaitanya S Gokhale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124, pp.93-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2018.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limits of noise for autoregulated gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Czuppon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pfaffelhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (4), pp.1153-1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-018-1248-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fixation probabilities in populations under demographic fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Czuppon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Traulsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (4), pp.1233-1277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00285-018-1251-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A spatial model for selection and cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Czuppon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pfaffelhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (2), pp.522-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jpr.2017.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple regulation mechanisms of bacterial quorum sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kumberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Kuttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Czuppon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burkhard A Hense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BIOMATH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11145/j.biomath.2016.07.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some limit results for Markov chains indexed by trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Czuppon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pfaffelhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronic Communications in Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/ECP.v19-3601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using early detection data to estimate the date of emergence of an epidemic outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jijón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of habitat choice on evolutionary rescue in subdivided populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Czuppon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hildegard Uecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Débarre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1877,51 +2878,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Faucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara E Sabbatini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Czuppon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz U G Kraemer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46345-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Day" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835684v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foutel-Rodier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Courau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jil Duchamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01794-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819875v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14061" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265985v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Traulsen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7205" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schertzer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0575" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003001v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan S Perelson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008752" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Uecker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465024v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Ruzicka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dutoit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispin Y Jordan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Yi Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.192" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311340v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13528" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313853v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W A Constable" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302306" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jij&#243;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czuppon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanquart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002998v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567161v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nabutanyi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alitha Edison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Czuppon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuqing Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meike J Wittmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Faucher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara E Sabbatini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz U G Kraemer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-46345-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660551v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Jij&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanquart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D&#233;barre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011934" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536765v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adekanmi Daniel Omole" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyae209" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Preuss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich R Ernst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Gadau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25849/myrmecol.news_033:211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275613v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Troy Day" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011364" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billiard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.14061" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Foutel-Rodier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Courau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jil Duchamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-022-01794-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Rubo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.16015.2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03439370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schertzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0575" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03265985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Traulsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03003001v3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gon&#231;alves" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tenaillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan S Perelson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008752" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439344v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildegard Uecker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/714034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Ruzicka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dutoit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispin Y Jordan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang-Yi Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/evl3.192" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02311340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rogers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.13528" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02313853v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George W A Constable" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302306" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536468v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaitanya S Gokhale" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2018.10.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pfaffelhuber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1248-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536474v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-018-1251-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2017.15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kumberger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kuttler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard A Hense" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11145/j.biomath.2016.07.291" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535358v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v19-3601" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275665v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jij&#243;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Czuppon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blanquart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03002998v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>