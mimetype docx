--- v0 (2026-03-20)
+++ v1 (2026-05-06)
@@ -217,295 +217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Decoration of Ionic Mesopores by Ionic and Poly(Ionic) Liquids</w:t>
+                <w:t xml:space="preserve">Enhanced optical fiber fabrication via the MCVD process incorporating pre-synthesized ZrO2 nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+                <w:t xml:space="preserve">Lilia Sennoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilpa Sharma</w:t>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cansu Akkaya</w:t>
+                <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Alauzun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joachim Kohlbrecher</w:t>
+                <w:t xml:space="preserve">Michèle Ude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.5c11985⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 164, pp.117015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344531v1</w:t>
+                <w:t xml:space="preserve">hal-05031556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced optical fiber fabrication via the MCVD process incorporating pre-synthesized ZrO2 nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous Decoration of Ionic Mesopores by Ionic and Poly(Ionic) Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Sennoun</w:t>
+                <w:t xml:space="preserve">Shilpa Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ileana Florea</w:t>
+                <w:t xml:space="preserve">Cansu Akkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Orange</w:t>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Ude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Hesemann</w:t>
+                <w:t xml:space="preserve">Joachim Kohlbrecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 164, pp.117015. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (33), pp.47532-47542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2025.117015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.5c11985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05031556v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sugarcane bagasse pulp into electroactive materials: Carboxymethyl cellulose/reduced graphene oxide/nickel oxide composites as high-performance supercapacitor components</w:t>
               </w:r>
@@ -619,252 +619,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05100474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Themed collection: 12th International Mesostructured Materials Symposium (IMMS12)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential application of oxidized cellulose/alginate loaded hydroxyapatite/graphene oxide beads in bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao-Lian Su</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sawsan Dacrory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Ouahrani-Bettache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Sakhawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5nj90085a⟩</w:t>
+              <w:t xml:space="preserve">BMC Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13065-025-01408-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130474v1</w:t>
+                <w:t xml:space="preserve">hal-05052701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential application of oxidized cellulose/alginate loaded hydroxyapatite/graphene oxide beads in bone tissue engineering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Morgane Daurat</w:t>
+                <w:t xml:space="preserve">Themed collection: 12th International Mesostructured Materials Symposium (IMMS12)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El-Sakhawy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bao-Lian Su</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (1), pp.52. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13065-025-01408-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5nj90085a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05052701v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanylated chitosan derivatives for the adsorption of anionic dyes: Performance and mechanism</w:t>
               </w:r>
@@ -1333,338 +1333,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titania on silica: a case study for cyclohexene epoxidation toward flow applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled formation of multi-scale porosity in ionosilica templated by ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shilpa Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Gonçalves</w:t>
+                <w:t xml:space="preserve">Julian Oberdisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Scotto Di Perta</w:t>
+                <w:t xml:space="preserve">Philippe Dieudonné-George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bouchmella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Cognet</w:t>
+                <w:t xml:space="preserve">Thomas Bizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01672⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (12), pp.6053-6067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3nr06213a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715631v1</w:t>
+                <w:t xml:space="preserve">hal-04687748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled formation of multi-scale porosity in ionosilica templated by ionic liquid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shilpa Sharma</w:t>
+                <w:t xml:space="preserve">Titania on silica: a case study for cyclohexene epoxidation toward flow applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Oberdisse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Michele Scotto Di Perta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouchmella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bizien</w:t>
+                <w:t xml:space="preserve">Patrick Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (12), pp.6053-6067. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (36), pp.15745-15760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3nr06213a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687748v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Antifouling Coatings by Zwitterionic Silica Grafting on Glass Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1737,77 +1737,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium dioxide functionalized silicon carbide phases as heterogeneous epoxidation catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olinda Gimello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Bouchmella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soha Aldroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guiffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El-Sakhawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2001,51 +2001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct pseudomorphic transformation of silica from rice husk into organo-functionalized MCM-41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Sennoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Cheng Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2263,3682 +2263,3682 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative approaches for the synthesis of nano silica particles and their hybrid composites: synthesis, properties, and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient removal of persistent and emerging organic pollutants by biosorption using abundant biomass wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Deyris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bazzi</w:t>
+                <w:t xml:space="preserve">Claire Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hesemann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13762-023-04845-5⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue : Soil and water pollution, 313, pp.137307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04090016v1</w:t>
+                <w:t xml:space="preserve">hal-03866999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Adsorption Performance of Cellulose Nanofibers/Silica/Calcium Carbonate Composites for Water Purification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marwa Assaf</w:t>
+                <w:t xml:space="preserve">Long-term stable solid concentrated graphene dispersion assisted by a highly aromatic ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Aldroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Bou Malham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42250-023-00741-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 636, pp.668-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2023.01.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301697v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wound Dressings Based on Sodium Alginate–Polyvinyl Alcohol–Moringa oleifera Extracts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternative approaches for the synthesis of nano silica particles and their hybrid composites: synthesis, properties, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Hankari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15041270⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (10), pp.11575-11614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13762-023-04845-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04090038v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionothermal carbonization of sugarcane bagasse in imidazolium tetrachloroferrate ionic liquids: effect of the cation on textural and morphological properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+                <w:t xml:space="preserve">Preparation and Adsorption Performance of Cellulose Nanofibers/Silica/Calcium Carbonate Composites for Water Purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragab Abouzeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3gc00300k⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (5), pp.2357-2367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-023-00741-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065837v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activated Carbon from Sugarcane Bagasse: A Low-Cost Approach towards Cr(VI) Removal from Wastewater</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inga Block</w:t>
+                <w:t xml:space="preserve">Wound Dressings Based on Sodium Alginate–Polyvinyl Alcohol–Moringa oleifera Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsan Dacrory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Otte</w:t>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Günter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alysson Duarte-Rodrigues</w:t>
+                <w:t xml:space="preserve">Lamiaa M A Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemistry5020077⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.1270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15041270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097876v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic mesoporous ionosilica nanoparticles for dual cancer therapy: Two-photon excitation siRNA gene silencing in cells and photodynamic therapy in zebrafish embryos</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mireille Rossel</w:t>
+                <w:t xml:space="preserve">Ionothermal carbonization of sugarcane bagasse in imidazolium tetrachloroferrate ionic liquids: effect of the cation on textural and morphological properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Aldroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Sakhawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123083⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (9), pp.3533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3gc00300k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121650v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidized Cellulose Nanofibers Decorated with Magnetite as Efficient Bioadosrbent for Organic Dyes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marwa Assaf</w:t>
+                <w:t xml:space="preserve">Activated Carbon from Sugarcane Bagasse: A Low-Cost Approach towards Cr(VI) Removal from Wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Otte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Günter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alysson Duarte-Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (5), pp.2343-2356. </w:t>
+              <w:t xml:space="preserve">Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (2), pp.1124 - 1137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42250-023-00669-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemistry5020077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116743v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Mesoporous Ionosilica Nanoparticles for BODIPY Delivery and Photochemical Internalization of siRNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Periodic mesoporous ionosilica nanoparticles for dual cancer therapy: Two-photon excitation siRNA gene silencing in cells and photodynamic therapy in zebrafish embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braham Mezghrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Cunin</w:t>
+                <w:t xml:space="preserve">Lamiaa M.A. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cubedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 641, pp.123083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04062152v1</w:t>
+                <w:t xml:space="preserve">hal-04121650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient removal of persistent and emerging organic pollutants by biosorption using abundant biomass wastes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Oxidized Cellulose Nanofibers Decorated with Magnetite as Efficient Bioadosrbent for Organic Dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ragab Abouzeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Special Issue : Soil and water pollution, 313, pp.137307. </w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (5), pp.2343-2356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2022.137307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42250-023-00669-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866999v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term stable solid concentrated graphene dispersion assisted by a highly aromatic ionic liquid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soha Aldroubi</w:t>
+                <w:t xml:space="preserve">Periodic Mesoporous Ionosilica Nanoparticles for BODIPY Delivery and Photochemical Internalization of siRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braham Mezghrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Anglaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Bou Malham</w:t>
+                <w:t xml:space="preserve">Sara Jakimoska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Cunin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 636, pp.668-676. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (3), pp.e202300021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2023.01.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103908v1</w:t>
+                <w:t xml:space="preserve">hal-04062152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic guest in ionic host: ionosilica ionogel composites via ionic liquid confinement in ionosilica supports</w:t>
+                <w:t xml:space="preserve">Textural control of ionosilicas by ionic liquid templating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudonné-George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2qm00021k⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (36), pp.21853-21862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CP02524H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621507v1</w:t>
+                <w:t xml:space="preserve">hal-03783212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric properties of chitosan and two ionic derivatives: Effect of counter anions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ionic guest in ionic host: ionosilica ionogel composites via ionic liquid confinement in ionosilica supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Abdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Landois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Taubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.120018⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 6, pp.939-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2qm00021k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795784v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement Effects on the Ionic Liquid Dynamics in Ionosilica Ionogels: Impact of the Ionosilica Nature and the Host/Guest Ratio</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric properties of chitosan and two ionic derivatives: Effect of counter anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c06565⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 297, pp.120018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.120018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906268v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural control of ionosilicas by ionic liquid templating</w:t>
+                <w:t xml:space="preserve">Confinement Effects on the Ionic Liquid Dynamics in Ionosilica Ionogels: Impact of the Ionosilica Nature and the Host/Guest Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Abdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Devautour-Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (36), pp.21853-21862. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 126 (49), pp.20937-20945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CP02524H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c06565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03783212v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Adsorbents from Spent Coffee for Removal of Methylene Blue and Methyl Orange from Water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-route delaminated clay composites for efficient visible-light photo-mineralization of antibiotic-resistant bacteria and associated genes in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alysson Duarte Rodrigues</w:t>
+                <w:t xml:space="preserve">Chidinma Ugwuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Paasch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Hesemann</w:t>
+                <w:t xml:space="preserve">Damilare Olorunnisola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aemere Ogunlaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olawale Adelowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Taubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14143996⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 292, pp.120143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2021.120143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03304059v1</w:t>
+                <w:t xml:space="preserve">hal-03284516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Mesoporous Ionosilica Nanoparticles for Green Light Photodynamic Therapy and Photochemical Internalization of siRNA</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Controlled synthesis and osmotic properties of ionosilica nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alysson Duarte Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gauchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Hesemann</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c05848⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.110644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279491v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and dielectric relaxation of a novel ionocellulose derivative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fathia Mohamed</w:t>
+                <w:t xml:space="preserve">Carbon Adsorbents from Spent Coffee for Removal of Methylene Blue and Methyl Orange from Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Günter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alysson Duarte Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Paasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carpta.2021.100087⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (14), pp.3996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14143996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233368v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled synthesis and osmotic properties of ionosilica nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Periodic Mesoporous Ionosilica Nanoparticles for Green Light Photodynamic Therapy and Photochemical Internalization of siRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braham Mezghrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa M A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Richeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Trens</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110644⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (25), pp.29325-29339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c05848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225994v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-route delaminated clay composites for efficient visible-light photo-mineralization of antibiotic-resistant bacteria and associated genes in water</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and dielectric relaxation of a novel ionocellulose derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 292, pp.120143. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.100087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2021.120143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carpta.2021.100087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284516v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of N-guanidinium chitosan/silica ionic hybrids as templates for calcium phosphate mineralization</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quaternary Ammonium-Based Ionosilica Hydrogels as Draw Solutes in Forward Osmosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alysson Duarte Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gauchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 147, pp.276-283. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (24), pp.5987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.01.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25245987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559216v1</w:t>
+                <w:t xml:space="preserve">hal-03110151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Trends in Elaboration, Processing, and Derivatization of Cellulosic Materials Using Ionic Liquids</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of N-guanidinium chitosan/silica ionic hybrids as templates for calcium phosphate mineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (49), pp.17893-17907. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.276-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c06913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.01.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117219v1</w:t>
+                <w:t xml:space="preserve">hal-02559216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A green method for preparation of amino acids functionalized 2,3-dialdehyde cellulose</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Trends in Elaboration, Processing, and Derivatization of Cellulosic Materials Using Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Egyptian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21608/ejchem.2020.22552.2341⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (49), pp.17893-17907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c06913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990569v1</w:t>
+                <w:t xml:space="preserve">hal-03117219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antimicrobial properties of new chitosan derivatives containing guanidinium groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A green method for preparation of amino acids functionalized 2,3-dialdehyde cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Kalmoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Sakhawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Salama</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hasanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116363⟩</w:t>
+              <w:t xml:space="preserve">Egyptian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (9), pp.3517-3532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21608/ejchem.2020.22552.2341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880462v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialkyl imidazolium acetate ionosilica as efficient and recyclable organocatalyst for cyanosilylation reactions of ketones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giang Vo-Thanh</w:t>
+                <w:t xml:space="preserve">Synthesis and antimicrobial properties of new chitosan derivatives containing guanidinium groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Salama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hasanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Energy &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gee.2020.03.005⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.116363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912214v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionosilica-based anion exchangers for low-temperature thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Wu</w:t>
+                <w:t xml:space="preserve">Dialkyl imidazolium acetate ionosilica as efficient and recyclable organocatalyst for cyanosilylation reactions of ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tran Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alysson Duarte Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giang Vo-Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125634⟩</w:t>
+              <w:t xml:space="preserve">Green Energy &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.130-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gee.2020.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865015v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary Ammonium-Based Ionosilica Hydrogels as Draw Solutes in Forward Osmosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alysson Duarte Rodrigues</w:t>
+                <w:t xml:space="preserve">Ionosilica-based anion exchangers for low-temperature thermochemical storage of energy under mild conditions of adsorbent regeneration and saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jacob</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Silly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (24), pp.5987. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 398, pp.125634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25245987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03110151v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorbenzien: Organisch-anorganische Hybride</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saher Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Bouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Budimir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nachrichten aus der Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nadc.20194083531⟩</w:t>
+              <w:t xml:space="preserve">ChemNanoMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (7), pp.888-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201900202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004548v1</w:t>
+                <w:t xml:space="preserve">hal-02347901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front Cover: Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells (ChemNanoMat 7/2019)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adsorbenzien: Organisch-anorganische Hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemNanoMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (7), pp.858-858. </w:t>
+              <w:t xml:space="preserve">Nachrichten aus der Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (1), pp.30-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.201900267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nadc.20194083531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989376v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Front Cover: Organosilica Nanoparticles for Gemcitabine Monophosphate Delivery in Cancer Cells (ChemNanoMat 7/2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Daurat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saher Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Bouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saher Rahmani</w:t>
+                <w:t xml:space="preserve">Alia Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Budimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemNanoMat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 5 (7), pp.888-896. </w:t>
+              <w:t xml:space="preserve">, 2019, 5 (7), pp.858-858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnma.201900202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnma.201900267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347901v1</w:t>
+                <w:t xml:space="preserve">hal-02989376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorbenzien: sammeln durch tauschen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6145,51 +6145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Le Vot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6247,1244 +6247,1244 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02169361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for immobilization of 3-aminopropyltrimethoxysilane and TiO2 nanoparticles into cellulose for BJ1 skin cells proliferation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of ionosilicas in heterogeneous catalysis: Opportunities for the elaboration of new functional catalytic phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 199, pp.193-204. </w:t>
+              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10, pp.21 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849280v1</w:t>
+                <w:t xml:space="preserve">hal-01760886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New N -guanidinium chitosan/silica ionic microhybrids as efficient adsorbent for dye removal from waste water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Salama</w:t>
+                <w:t xml:space="preserve">Les matériaux poreux ionosiliciques appliqués à la dépollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760889v1</w:t>
+                <w:t xml:space="preserve">hal-02092676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux poreux ionosiliciques appliqués à la dépollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+                <w:t xml:space="preserve">Synthesis of N-Guanidinium-Chitosan/Silica Hybrid Composites: Efficient Adsorbents for Anionic Pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (5), pp.1986-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-017-1093-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092676v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of N-Guanidinium-Chitosan/Silica Hybrid Composites: Efficient Adsorbents for Anionic Pollutants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Salama</w:t>
+                <w:t xml:space="preserve">New approach for immobilization of 3-aminopropyltrimethoxysilane and TiO2 nanoparticles into cellulose for BJ1 skin cells proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naglaa Salem El-Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Sakhawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Samir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 26 (5), pp.1986-1997. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.193-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10924-017-1093-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760899v1</w:t>
+                <w:t xml:space="preserve">hal-01849280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational design of novel water-soluble ampholytic cellulose derivatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El-Sakhawy</w:t>
+                <w:t xml:space="preserve">New N -guanidinium chitosan/silica ionic microhybrids as efficient adsorbent for dye removal from waste water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Salama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Kamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 114, pp.363 - 372. </w:t>
+              <w:t xml:space="preserve">, 2018, 111, pp.762 - 768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.03.147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760887v1</w:t>
+                <w:t xml:space="preserve">hal-01760889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Properties and Chemical Constitution as Crucial Parameters for the Sorption Properties of Ionosilicas: The Case of Chromate Adsorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Design of ionosilicas: tailoring ionosilicas for the efficient adsorption of p-aminosalicylate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ut-Dong Thach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.8b00020⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 196, pp.217-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2017.07.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807890v1</w:t>
+                <w:t xml:space="preserve">hal-01569867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of ionosilicas: tailoring ionosilicas for the efficient adsorption of p-aminosalicylate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+                <w:t xml:space="preserve">Rational design of novel water-soluble ampholytic cellulose derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naglaa Salem El-Sayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Sakhawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2017.07.067⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.363 - 372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.03.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01569867v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of ionosilicas in heterogeneous catalysis: Opportunities for the elaboration of new functional catalytic phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Properties and Chemical Constitution as Crucial Parameters for the Sorption Properties of Ionosilicas: The Case of Chromate Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ut Dong Thach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10, pp.21 - 26. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (5), pp.2076 - 2087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cogsc.2018.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.8b00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760886v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reductive mineralization of cellulose with vanadium, iron andtungsten chlorides and access to MxOymetal oxides and MxOy/C metaloxide/carbon composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Henry</w:t>
+                <w:t xml:space="preserve">Pd@ionosilica as heterogeneous hydrogenation catalyst for continuous flow reductive upgrade of cinnamaldehyde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ut-Dong Thach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Boury</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.06.106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (9), pp.2229-2235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.5278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625848v1</w:t>
+                <w:t xml:space="preserve">hal-01493167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible Periodic Mesoporous Ionosilica Nanoparticles with Ammonium Walls: Application to Drug Delivery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Afitz da Silva</w:t>
+                <w:t xml:space="preserve">Reductive mineralization of cellulose with vanadium, iron andtungsten chlorides and access to MxOymetal oxides and MxOy/C metaloxide/carbon composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Lesaffre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Boury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9, pp.32018-32025. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174, pp.697-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b07264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.06.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625845v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd@ionosilica as heterogeneous hydrogenation catalyst for continuous flow reductive upgrade of cinnamaldehyde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biocompatible Periodic Mesoporous Ionosilica Nanoparticles with Ammonium Walls: Application to Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Bouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Daurat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary-Bobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Braun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter Hesemann</w:t>
+                <w:t xml:space="preserve">Afitz da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Esposito</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leila Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92 (9), pp.2229-2235. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.32018-32025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.5278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b07264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493167v1</w:t>
+                <w:t xml:space="preserve">hal-01625845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based and environmental input for transfer hydrogenation using EcoNi(0) catalyst in isopropanol</w:t>
               </w:r>
@@ -7509,51 +7509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Masquelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7604,77 +7604,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the biomass derived chemical space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Esposito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.4724-4738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7721,51 +7721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transfer of TiO2 nanoparticles from water to ionic liquid triggered by phosphonic acid grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Bhandary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7836,1721 +7836,1721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkylguanidinium based ionic liquids in a screening study for the removal of anionic pollutants from aqueous solution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roza Bouchal</w:t>
+                <w:t xml:space="preserve">Ecological Recycling of a Bio-Based Catalyst for Cu Click Reaction: a New Strategy for a Greener Sustainable Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Prelot</w:t>
+                <w:t xml:space="preserve">Laetitia Garoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra03607d⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (7), pp.1410-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201600430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304240v1</w:t>
+                <w:t xml:space="preserve">hal-01390697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Interfacial Properties of Mesoporous Ionosilicas: Effect of Cationic Precursor and Counter Anion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ut-Dong Thach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Zajac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (48), pp.27412-27421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b09457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionosilicas as efficient sorbents for anionic contaminants: Radiolytic stability and ion capacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ut-Dong Thach</w:t>
+                <w:t xml:space="preserve">Alkylguanidinium based ionic liquids in a screening study for the removal of anionic pollutants from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Bouchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 482, pp.233-239. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.39125-39130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.07.069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6ra03607d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353940v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micellization Behavior of Long-Chain Substituted Alkylguanidinium Surfactants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roza Bouchal</w:t>
+                <w:t xml:space="preserve">Ionosilicas as efficient sorbents for anionic contaminants: Radiolytic stability and ion capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ut-Dong Thach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Hamel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+                <w:t xml:space="preserve">Guangze Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Caër</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms17020223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 482, pp.233-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2016.07.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303522v1</w:t>
+                <w:t xml:space="preserve">hal-01353940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Phosphonated Imidazolium-Based Ionic Liquids Grafted on γ-Alumina: Potential Model for Hybrid Membranes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eddy Petit</w:t>
+                <w:t xml:space="preserve">Micellization Behavior of Long-Chain Substituted Alkylguanidinium Surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Bouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+                <w:t xml:space="preserve">Abdellah Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Special Issue "Ionic Liquids 2016 and Selected Papers from ILMAT III", 17 (8), pp.1212. </w:t>
+              <w:t xml:space="preserve">, 2016, 17 (2), pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms17081212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms17020223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373840v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionosilicas as efficient adsorbents for the separation of diclofenac and sulindac from aqueous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Phosphonated Imidazolium-Based Ionic Liquids Grafted on γ-Alumina: Potential Model for Hybrid Membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Miletto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Prelot</w:t>
+                <w:t xml:space="preserve">Marie-Alix Pizzoccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Berlier</w:t>
+                <w:t xml:space="preserve">Martin Drobek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6nj01473a⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue "Ionic Liquids 2016 and Selected Papers from ILMAT III", 17 (8), pp.1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms17081212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390691v1</w:t>
+                <w:t xml:space="preserve">hal-01373840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological Recycling of a Bio-Based Catalyst for Cu Click Reaction: a New Strategy for a Greener Sustainable Catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Garoux</w:t>
+                <w:t xml:space="preserve">Ionosilicas as efficient adsorbents for the separation of diclofenac and sulindac from aqueous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Bouchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter Hesemann</w:t>
+                <w:t xml:space="preserve">Ivana Miletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ut-Dong Thach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Grison</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gloria Berlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1 (7), pp.1410-1416. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.7620--7626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201600430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6nj01473a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390697v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion selectivity in ion exchange reactions with surface functionalized ionosilicas</w:t>
+                <w:t xml:space="preserve">C-C bond formation strategy through ecocatalysis: Insights from structural studies and synthetic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Petrova</w:t>
+                <w:t xml:space="preserve">Claire Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Gigue</w:t>
+                <w:t xml:space="preserve">Brice-Loïc Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Venault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moisy</w:t>
+                <w:t xml:space="preserve">Anouk Galtayries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp00518c⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nanocatalysis Science: Preparation, Characterization and Reactivity, dedicated to the scientific work of Jacques C. Vedrine, 504, pp.272-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2015.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205338v1</w:t>
+                <w:t xml:space="preserve">hal-01205866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modular Approach towards Mesoporous Silica Monoliths with Organically Modified Pore Walls: Nucleophilic Addition, Olefin Metathesis, and Cycloaddition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anion selectivity in ion exchange reactions with surface functionalized ionosilicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Petrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Göbel</w:t>
+                <w:t xml:space="preserve">Mireille Gigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Stoltenberg</w:t>
+                <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Krehl</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201500638⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (15), pp.10182-10188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp00518c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01390624v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Ionosilica containing Aromatic Groups</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Modular Approach towards Mesoporous Silica Monoliths with Organically Modified Pore Walls: Nucleophilic Addition, Olefin Metathesis, and Cycloaddition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Göbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Stoltenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Krehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Biolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Rothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02489-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.2088-2099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201500638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186208v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-C bond formation strategy through ecocatalysis: Insights from structural studies and synthetic potential</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anouk Galtayries</w:t>
+                <w:t xml:space="preserve">Hybrid Ionosilica containing Aromatic Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ut-Dong Thach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nanocatalysis Science: Preparation, Characterization and Reactivity, dedicated to the scientific work of Jacques C. Vedrine, 504, pp.272-286. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Special issue: "Advances in Design and Modeling of Porous Materials", 224 (9), pp.1669-1674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2015.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02489-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205866v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precursor Mediated Synthesis of Nanostructured Silicas: From Precursor-Surfactant Ion Pairs to Structured Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modular Thiol–Ene Chemistry Approach towards Mesoporous Silica Monoliths with Organically Modified Pore Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir El Hankari</w:t>
+                <w:t xml:space="preserve">Alwin Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Taubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Göbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Rothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thy Phuong Nguyen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helmut Schlaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (4), pp.2978-3001. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (52), pp.17579-17589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma7042978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01076935v1</w:t>
+                <w:t xml:space="preserve">hal-01076876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Thiol–Ene Chemistry Approach towards Mesoporous Silica Monoliths with Organically Modified Pore Walls</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Regina Rothe</w:t>
+                <w:t xml:space="preserve">Precursor Mediated Synthesis of Nanostructured Silicas: From Precursor-Surfactant Ion Pairs to Structured Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmut Schlaad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samir El Hankari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thy Phuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201403982⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.2978-3001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma7042978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01076876v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01076935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anionic templating as a versatile method to access nanostructured ionosilicas from amine and ammonium precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir El Hankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouhaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9622,51 +9622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrocellular Pd@ionic liquid@organo-Si(HIPE) heterogeneous catalysts and their use for Heck coupling reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9885,51 +9885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guanidinium vs. ammonium surfactants in soft-templating approaches: Nanostructured silica and zwitterionic i-silica from complementary precursor-surfactant ion-pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir El Hankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9982,57 +9982,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore size control and organocatalytic properties of nanostructured silica hybrid materials containing amino and ammonium groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Periodic mesoporous organosilica from zwitterionic precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir El Hankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Motos-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10057,82 +10057,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouhaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J.E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (19), pp.6948-6955. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.6704-6706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1jm10422e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C1CC11649E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583909v1</w:t>
+                <w:t xml:space="preserve">hal-00587672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imidazolium camphorsulfonamides: Chiral catanionic liquid crystals with tunable thermal properties</w:t>
               </w:r>
@@ -10258,578 +10258,578 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBA-15 type organosilica bearing 4-mercapto-N,N-bis-(3-Si-propyl)butanamide for palladium scavenging and cross-coupling catalysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Pore size control and organocatalytic properties of nanostructured silica hybrid materials containing amino and ammonium groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir El Hankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Finiels</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Motos-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouhaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J.E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201002190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (19), pp.6948-6955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1jm10422e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583912v1</w:t>
+                <w:t xml:space="preserve">hal-00583909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic mesoporous organosilica from zwitterionic precursors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">SBA-15 type organosilica bearing 4-mercapto-N,N-bis-(3-Si-propyl)butanamide for palladium scavenging and cross-coupling catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir El Hankari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Hesemann</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim El Kadib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Finiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouhaouss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J.E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (32), pp.8984-8994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201002190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C1CC11649E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00587672v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured polysilsesquioxanes bearing amine and ammonium groups by micelle templating using anionic surfactants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thy Phuong Nguyen</w:t>
+                <w:t xml:space="preserve">Periodic Mesoporous Organosilica containing Imidazolium groups for heterogeneous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Motos-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi My Linh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J.E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 636 (11), pp.2114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/zaac.201009131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b925352a⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00492413v1</w:t>
+                <w:t xml:space="preserve">hal-00540686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Periodic Mesoporous Organosilica containing Imidazolium groups for heterogeneous catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blanca Motos-Perez</w:t>
+                <w:t xml:space="preserve">Nanostructured polysilsesquioxanes bearing amine and ammonium groups by micelle templating using anionic surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thy Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi My Linh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J.E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 636 (11), pp.2114. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.3910-3917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/zaac.201009131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b925352a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540686v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured silica hybrids bearing cationic substructures by liquid crystal templating with anionic surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thy Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10901,51 +10901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">i-Silica: Nanostructured silica hybrid materials containing imidazolium groups by hydrolysis-polycondensation of disilylated bis-N,N'-alkyl-imidazolium halides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thy Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11142,51 +11142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surprisingly high, bulk liquid-like mobility of silica-confined ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Göbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11194,51 +11194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alwin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 11, pp.3653 - 3662. </w:t>
@@ -11288,51 +11288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic Mesoporous Organosilica containing Ionic Bis-Aryl-Imidazolium Entities: Heterogeneous Precursors for Silica Hybrid Supported NHC Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thy Phuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11469,51 +11469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Molvinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Brandner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Biolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (8), pp.2882-2892. </w:t>
@@ -11551,51 +11551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eu3+ @Organo-Si(HIPE) Macro-Mesocellular Hybrid Foams Generation : Syntheses, Characterizations, and Photonic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Julian-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11837,405 +11837,405 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth doped mesoporous hybrid thin films with tunable optical responses</w:t>
+                <w:t xml:space="preserve">Palladium containing nanostructured silica functionalized with pyridine sites: a versatile heterogeneous catalyst for Heck, Sonogashira, and cyanation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alida Quach</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivek Polshettiwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J.E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b702409f⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (29), pp.6784-6790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.04.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178096v1</w:t>
+                <w:t xml:space="preserve">hal-00178070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica hybrid material containing Pd–NHC complex as heterogeneous catalyst for Mizoroki–Heck reactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare earth doped mesoporous hybrid thin films with tunable optical responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida Quach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Escax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivek Polshettiwar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Guillot-Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 48 (31), pp.5363-5366. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (63), pp.2552-2560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.06.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b702409f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178071v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium containing nanostructured silica functionalized with pyridine sites: a versatile heterogeneous catalyst for Heck, Sonogashira, and cyanation reactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
+                <w:t xml:space="preserve">Silica hybrid material containing Pd–NHC complex as heterogeneous catalyst for Mizoroki–Heck reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Polshettiwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J.E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 63 (29), pp.6784-6790. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (31), pp.5363-5366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.04.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178070v1</w:t>
+                <w:t xml:space="preserve">hal-00178071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerobic Oxidation of Alcohols in Carbon Dioxide with Silica-Supported Ionic Liquids Doped with Perruthenate</w:t>
               </w:r>
@@ -12539,51 +12539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Gadenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Polshettiwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J.E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13358,90 +13358,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled formation of multi-scale porosity in ionosilica templated by ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Oberdisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Genix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpa Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13518,51 +13518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Masquelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13643,51 +13643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drobek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13729,90 +13729,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-C bond formation strategy through palladium Ecocatalysis: from palladium recycling to innovative catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice-Loïc Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Galtayries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13854,90 +13854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-C bond formation strategy throught palladium Ecocatalysis:insights from structural studies and synthetic potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice-Loïc Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Escande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Galtayries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13979,51 +13979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Eu 3+ @Organo-Si(HIPE) Hybrid Macro-Mesocellular Foams Generation and Associated Luminescent Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Julian-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14165,51 +14165,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles PARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Avignon, France</w:t>
@@ -14264,51 +14264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Banet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. J.E. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14357,493 +14357,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated block copolymer as steric stabilizer for the formation of ionic liquid-in-compressed carbon dioxide emulsions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid mesoporous nanoreactors as new sensors for boron trifluoride and boron trichloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Boutevin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Supercritical Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Colmar, France. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">ICP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381005v1</w:t>
+                <w:t xml:space="preserve">hal-00088458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid mesoporous nanoreactors as new sensors for boron trifluoride and boron trichloride</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Hesemann</w:t>
+                <w:t xml:space="preserve">Fluorinated block copolymer as steric stabilizer for the formation of ionic liquid-in-compressed carbon dioxide emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Supercritical Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Colmar, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088458v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and use of a fluorinated block copolymer as steric stabilizer for the formation of ionic liquid in compressed carbon dioxide emulsions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Hesemann</w:t>
+                <w:t xml:space="preserve">Hybrid mesoporous nanoreactors as new sensors for boron trifluoride and boron trichloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Boutevin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hesemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">230th ACS National Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Washington, United States. pp.655-656</w:t>
+              <w:t xml:space="preserve">EMRS Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381013v1</w:t>
+                <w:t xml:space="preserve">hal-00088384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid mesoporous nanoreactors as new sensors for boron trifluoride and boron trichloride</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Hesemann</w:t>
+                <w:t xml:space="preserve">Synthesis and use of a fluorinated block copolymer as steric stabilizer for the formation of ionic liquid in compressed carbon dioxide emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacroix-Desmazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Moreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël J. E. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">230th ACS National Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Washington, United States. pp.655-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088384v1</w:t>
+                <w:t xml:space="preserve">hal-00381013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14900,51 +14900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Masquelez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14986,51 +14986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution chemistry of Cm(III) and Eu(III) in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gadenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15111,51 +15111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional ionic compounds for asymmetric catalysis and separation: Application on the synthesis of nanostructured silica bearing ionic substructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gadenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15268,103 +15268,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and Management of Anions in Polluted Aqua Systems: case studies on nitrate, chromate, pertechnetate and diclofenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitabh Banerji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Taubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N.a. Oladoja, E.I. Unuabonah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress and Prospects in the Management of Oxyanion Polluted Aqua Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2021, 978-3-030-70756-9</w:t>
@@ -15783,77 +15783,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau organosilicique pour la dépollution de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ut-Dong Thach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15884,77 +15884,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau organosilicique pour la dépollution de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Prelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Hesemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ut-Dong Thach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zajac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16086,90 +16086,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composés, matériaux poreux hybrides organique-inorganiques mésostructurés et capteurs utiles pour la détection ou le dosage de composées gazeux halogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Tran-Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Navarro Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nicole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hesemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR 04 04102. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16356,51 +16356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466512" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05344531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Genix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Sharma" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansu Akkaya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kohlbrecher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11985" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sennoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117015" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05100474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Abdelfadeel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherief A Al Kiey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kamel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130474v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Lian Su" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj90085a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05052701v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Dacrory" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Sakhawy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13065-025-01408-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.143852" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05163234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naglaa Salem El-Sayed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada E Dawwam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiera M Helmy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05440789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernanda Orsini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Biancofiore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dir&#232;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Callone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.11.228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05064445v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Duong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Huan Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01506E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04715631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gon&#231;alves" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scotto Di Perta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouchmella" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01672" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687748v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-George" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr06213a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04491326v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02932" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05053269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G Alauzun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00575A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Aldroubi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiffrey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bou Malham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08457" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Cheng Lee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fretel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00715H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.123888" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090016v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazzi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hesemann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laassiri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hankari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04845-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04301697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragab Abouzeid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Assaf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00741-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041270" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00300k" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097876v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ahmed" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Block" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Otte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina G&#252;nter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson Duarte-Rodrigues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemistry5020077" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121650v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Mezghrani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M.A. Ali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cubedo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rossel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123083" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116743v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00669-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04062152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jakimoska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866999v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137307" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04103908v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anglaret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.01.050" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621507v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Abdou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Taubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qm00021k" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Mohamed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03906268v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06565" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03783212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02524H" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson Duarte Rodrigues" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Paasch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143996" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05848" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2021.100087" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225994v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gauchou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110644" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03284516v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Ugwuja" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damilare Olorunnisola" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aemere Ogunlaja" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Adelowo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120143" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02559216v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.01.046" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03117219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06913" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990569v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Kalmoush" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Samir" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/ejchem.2020.22552.2341" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880462v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasanin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116363" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912214v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tran Duy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gee.2020.03.005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865015v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125634" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03110151v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25245987" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004548v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nadc.20194083531" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989376v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Bouchal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Budimir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900267" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347901v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900202" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004546v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nadc.20194082794" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343286v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sauvanier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S Jennifer Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ferlin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201800153" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Vot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Foresti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.04.077" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849280v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.07.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760889v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.01.049" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092676v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760899v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-017-1093-3" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760887v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.03.147" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807890v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ut Dong Thach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00020" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569867v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ut-Dong Thach" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.07.067" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760886v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.02.005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625848v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.06.106" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625845v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lesaffre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b07264" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493167v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Braun" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Esposito" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5278" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625972v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Escande" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poullain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.04.023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625841v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc00936d" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653105v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Bhandary" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01424d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304240v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Prelot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03607d" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09457" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353940v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangze Yang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.07.069" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303522v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hamel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17020223" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373840v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081212" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390691v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Miletto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Berlier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01473a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390697v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600430" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205338v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Petrova" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gigue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00518c" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390624v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald G&#246;bel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Stoltenberg" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krehl" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biolley" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Rothe" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500638" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-698GS51P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186208v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02489-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205866v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.01.021" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076935v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Hankari" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy Phuong Nguyen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7042978" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076876v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Friedrich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schlaad" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403982" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04N7XVL6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842853v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhaouss" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.06.018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3478CSTQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763809v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40527j" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782545v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Motos-Perez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roeser" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Thomas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.2974" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMHK32H7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710668v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200419" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8N59ZC5Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583909v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J.E. Moreau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10422e" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572408v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rettenmeier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tokarev" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.055" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P1F7J08-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583912v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Finiels" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002190" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBQP52RS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587672v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC11649E" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492413v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Linh Tran" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925352a" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSLF6KXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540686v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201009131" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R4DS5MD8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540678v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201008002" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P1L858P1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572403v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.12.014" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGCN3WCM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555641v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Campagne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ayad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudoin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371073v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Weber" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#246;ller" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b821833a" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MJM1F3GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380932v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B900431A" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TPF5MVT9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359005v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El-Kadib" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brandner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807630j" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411135v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Julian-Lopez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deuleuze" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8018023" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ZPQX1HJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178085v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legagneux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicole" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.07.103" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8F6LNLF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178096v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Quach" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escax" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillot-No&#235;l" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b702409f" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z4FC6F5M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178071v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Polshettiwar" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.06.029" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08GLFHC4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178070v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.04.073" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNH748QD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178049v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ciriminna" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Campestrini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Carraro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200501556" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9QMGL0M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178038v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouadi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gadenne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500741" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1W5SJMX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178054v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600287" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4G4RBXL4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379975v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Mekki" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien M. Way" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutiers" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive H. Yen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b502190a" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1MW59MVD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177988v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien M. Wai" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500559" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69C90G11-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163058v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.09.038" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7WT4H4D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271937v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Gaillard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300588" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164018v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brethon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;jaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)00758-6" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3S6HJHN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880102v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153242v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709168v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pizzoccaro" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerrero" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779402v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779405v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351690v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleuze" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-1111-d04-15" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00170310v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekki" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088460v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J.E. Moreau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicole" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381005v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088458v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381013v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088384v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779361v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00104709v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gadenne" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Moreau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00104703v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357393v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Banerji" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591470v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M. S. Pereira" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Zehbe" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kr&#252;ger" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Silva" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933058v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui F.P. Pereira" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Silva" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205212v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vioux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527670819.ch16" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460784v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460782v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384042v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoa Tran" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085602v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hesemann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2025.466512" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05031556v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Sennoun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ude" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2025.117015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05344531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Genix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Sharma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cansu Akkaya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Kohlbrecher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5c11985" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05100474v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A Abdelfadeel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherief A Al Kiey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kamel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.144703" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05052701v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Dacrory" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Daurat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Sakhawy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13065-025-01408-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130474v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao-Lian Su" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nj90085a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057094v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Salama" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.143852" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05163234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naglaa Salem El-Sayed" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada E Dawwam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiera M Helmy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05440789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernanda Orsini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Biancofiore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dir&#232;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Callone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.11.228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05064445v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Phong Duong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Huan Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Deyris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC01506E" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Oberdisse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;-George" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bizien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3nr06213a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04715631v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gon&#231;alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Scotto Di Perta" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouchmella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cognet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01672" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04491326v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.3c02932" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05053269v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan G Alauzun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00575A" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735238v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Aldroubi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guiffrey" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Bou Malham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08457" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Cheng Lee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Fretel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NJ00715H" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488807v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Li&#233;nart" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pelissier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2024.123888" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grison" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2022.137307" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04103908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anglaret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.01.050" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090016v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hesemann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laassiri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Hankari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04845-5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04301697v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragab Abouzeid" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Prelot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Diab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Assaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00741-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15041270" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065837v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3gc00300k" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04097876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Ahmed" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Block" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Otte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina G&#252;nter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson Duarte-Rodrigues" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemistry5020077" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braham Mezghrani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M.A. Ali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cubedo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rossel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123083" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116743v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-023-00669-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04062152v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Jakimoska" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cunin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03783212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Abdou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CP02524H" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Alonso" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Taubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2qm00021k" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795784v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Mohamed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03906268v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Devautour-Vinot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06565" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03284516v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidinma Ugwuja" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damilare Olorunnisola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aemere Ogunlaja" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olawale Adelowo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2021.120143" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson Duarte Rodrigues" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacob" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gauchou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trens" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110644" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304059v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Paasch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143996" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279491v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Richeter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c05848" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233368v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2021.100087" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03110151v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25245987" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02559216v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.01.046" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03117219v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06913" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990569v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Kalmoush" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Samir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21608/ejchem.2020.22552.2341" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02880462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hasanin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116363" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02912214v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tran Duy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gee.2020.03.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865015v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Wu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Silly" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Salles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125634" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347901v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saher Rahmani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Bouchal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Akrout" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Budimir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900202" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004548v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nadc.20194083531" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989376v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201900267" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004546v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nadc.20194082794" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343286v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sauvanier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. S Jennifer Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ferlin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacroix-Desmazes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201800153" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02169361v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Henry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Vot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Foresti" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.04.077" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760886v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogsc.2018.02.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092676v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-017-1093-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849280v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.07.004" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760889v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.01.049" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569867v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ut-Dong Thach" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2017.07.067" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760887v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.03.147" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807890v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ut Dong Thach" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.8b00020" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493167v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Braun" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Esposito" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.5278" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boury" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.06.106" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625845v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afitz da Silva" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Lesaffre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b07264" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625972v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Escande" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poullain" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masquelez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2017.04.023" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625841v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc00936d" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653105v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Bhandary" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Stocco" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01424d" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390697v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Garoux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201600430" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413023v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b09457" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304240v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Prelot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra03607d" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353940v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangze Yang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2016.07.069" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303522v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Hamel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17020223" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373840v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alix Pizzoccaro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drobek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerrero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17081212" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390691v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Miletto" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Berlier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj01473a" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205866v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Galtayries" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2015.01.021" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205338v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Petrova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gigue" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00518c" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390624v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald G&#246;bel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Stoltenberg" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Krehl" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Biolley" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Rothe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201500638" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-698GS51P-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186208v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02489-4" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076876v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Friedrich" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Schlaad" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403982" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04N7XVL6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076935v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir El Hankari" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thy Phuong Nguyen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma7042978" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842853v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhaouss" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.06.018" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3478CSTQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763809v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Birot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj40527j" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782545v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Motos-Perez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Roeser" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Thomas" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.2974" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XMHK32H7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710668v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200419" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8N59ZC5Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587672v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J.E. Moreau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1CC11649E" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572408v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rettenmeier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Tokarev" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.01.055" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P1F7J08-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583909v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm10422e" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583912v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El Kadib" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Finiels" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002190" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBQP52RS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540686v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201009131" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R4DS5MD8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492413v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi My Linh Tran" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925352a" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSLF6KXK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540678v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.201008002" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P1L858P1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572403v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.12.014" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGCN3WCM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555641v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Campagne" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Agbossou-Niedercorn" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Ayad" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudoin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Buono" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371073v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Weber" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore M&#246;ller" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b821833a" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MJM1F3GM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380932v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. E. Moreau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B900431A" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TPF5MVT9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359005v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim El-Kadib" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Brandner" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja807630j" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411135v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Julian-Lopez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deuleuze" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm8018023" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2ZPQX1HJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178085v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legagneux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nicole" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2007.07.103" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8F6LNLF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178070v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Polshettiwar" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.04.073" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNH748QD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178096v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Quach" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escax" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goldner" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillot-No&#235;l" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b702409f" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z4FC6F5M-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178071v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.06.029" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08GLFHC4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178049v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ciriminna" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Campestrini" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Carraro" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200501556" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V9QMGL0M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178038v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouadi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gadenne" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Billard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500741" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L1W5SJMX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178054v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200600287" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4G4RBXL4-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379975v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Mekki" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien M. Way" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Moutiers" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive H. Yen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b502190a" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-1MW59MVD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177988v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien M. Wai" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Burt" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500559" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69C90G11-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163058v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.09.038" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7WT4H4D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271937v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Gaillard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300588" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164018v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Brethon" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc R&#233;jaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wong Chi Man" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(01)00758-6" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P3S6HJHN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880102v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153242v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709168v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Pizzoccaro" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drobek" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guerrero" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayral" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779402v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779405v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02351690v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Deleuze" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/proc-1111-d04-15" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00170310v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaillard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mekki" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088460v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Banet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J.E. Moreau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicole" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088458v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Tran-Thi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381005v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088384v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381013v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779361v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00104709v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gadenne" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Moreau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00104703v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357393v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Banerji" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591470v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui M. S. Pereira" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Zehbe" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Kr&#252;ger" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Silva" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933058v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui F.P. Pereira" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Silva" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205212v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vioux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527670819.ch16" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460784v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zajac" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460782v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384042v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoa Tran" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085602v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Navarro Sanchez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>