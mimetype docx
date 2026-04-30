--- v1 (2026-03-25)
+++ v2 (2026-04-30)
@@ -266,536 +266,536 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’usage de l’alphabet hébreu pour écrire les langues non hébraïques aux premiers temps de l’imprimerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les réformes orthographiques à la Renaissance entre Humanisme et imprimerie : une perspective européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elena Pierazzo; Maria Antonietta Papa, Jun 2025, Tours, Centre d'études supérieures de la Renaissance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles recherches sur l’anche double historique et leur application au hautbois et à la musette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Académie des Musiciens de Saint-Julien, Conservatoire Arthur Honegger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction des anches doubles baroques : nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canto Mundi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire Edgar Varèse, Oct 2025, Gennevilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de philologie musicale, du manuscrit à la scène : l’air de Biron et ses renaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le livre à la Renaissance, Séminaire scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études supérieures de la Renaissance, Feb 2025, Tours, Centre d'études supérieures de la Renaissance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La musette baroque : histoire d'un instrument français, de l’oubli au renouveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Menus Plaisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de musique baroque de Versailles, Jun 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que les manuscrits hébreux nous disent du chant baroque français : le chansonnier des juifs de Provence au XVIIe siècle et son interprétation musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e rencontres nationales « Les futurs des recherches en musique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction générale de la création artistique – Ministère de la Culture, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05527774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ‘savant’ et ‘populaire’ : nouvelles perspectives sur le son baroque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Histoire de l’Interprétation des Musiques Anciennes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544359v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-05544323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dialectes français des ‘Gens du Voyage’</w:t>
               </w:r>
@@ -844,165 +844,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réemplois d’airs de Lully dans la liturgie juive de Provence vers 1690</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire ThéPARis-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bénédicte Louvat; Emanuele de Luca; Barbara Nestola, Mar 2024, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les traditions orales des Juifs du Comtat Venaissin : langues, liturgies, musiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférence des Amis de la synagogue de Cavaillon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Cavaillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544451v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04821598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle diachronique pour les mains modernes françaises</w:t>
               </w:r>
@@ -1245,234 +1245,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelques apports de l’histoire et de ses sciences auxiliaires à la détermination des faits de langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Histoire et linguistique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours – CeTHiS (Richard Faure et Ulrike Krampl), Nov 2023, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les textes macaroniques : une source pour la linguistique diachronique galloromane et l’étude du contact de langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société internationale de diachronie du français (SIDF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Munich, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du folklore d’oc dans des manuscrits hébreux du Comtat Venaissin (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences « Chartistes à l’œuvre »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale des chartes, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544449v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05493924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialects of the Jews in the south of France : from written sources to spoken varieties</w:t>
               </w:r>
@@ -2477,489 +2477,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une chanson provençale de tradition orale et un air de cour travesti dans un manuscrit hébreu des environs de 1600, avec des considérations sur les contrafactures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 96 (1), pp.97-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.096.0097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04166511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de José Martínez Delgado. — An Introduction to Andalusi Hebrew Metrics, Cambridge, Open Book Publishers, 2023, 187 + xvii p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des etudes juives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 181/3-4, pp.468-470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modernités de Richard Simon : notes philologiques en vue d'une édition du Pentateuque traduit, avec des Remarques (Bibliothèque d'Aschaffenbourg, Ms. 48)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Nahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gabay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n°300, pp.481 - 500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dss.233.0481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de José Martínez Delgado. — An Introduction to Andalusi Hebrew Metrics, Cambridge, Open Book Publishers, 2023, 187 + xvii p.</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actions de grâce du rite portugais et leur adaptation au temps de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des etudes juives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 181/3-4, pp.468-470</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 182 (1-2), pp.235-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/REJ.182.1.3291734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...105 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les actions de grâce du rite portugais et leur adaptation au temps de guerre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04166515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Daniel J. Lasker. — Karaism : An Introduction to the Oldest Surviving Alternative Judaism, Londres, The Littman Library of Jewish Civilization, 2022, XIV + 253 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des etudes juives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 182 (1-2), pp.235-239. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du chant des oiseaux dans le Chevalier au Lion et d’un passage de Clément d’Alexandrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medioevo Romanzo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 46, pp.180-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04166519v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04479670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modern Judeo-Provençal as Known from Its Sole Textual Testimony: Harcanot et Barcanot (Critical Edition and Linguistic Analysis)</w:t>
               </w:r>
@@ -5416,51 +5416,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nahon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544353v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544359v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Soulier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521821v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544323v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821598v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544449v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544441v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493924v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544480v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04570877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2024-0002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04539869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/jjs.2024.75.1.116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.233.0481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166511v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.096.0097" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.182.1.3291734" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479670v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134638-bja10014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.561.0087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289168" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.7229" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.159.0139" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.176.1.3209402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209124v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.174.3.3122588" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pleinchant.fr/titres/Anciennetes/cantigas.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.941-952" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2772-4026_EJBO_COM_042401" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Averyanov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bellenger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cruchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521065v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nahon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521821v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544323v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Soulier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544347v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544353v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05527774v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544359v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544453v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544451v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gabay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jacsont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493924v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544444v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544462v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544469v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544480v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544477v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04570877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zrp-2024-0002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04539869v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/jjs.2024.75.1.116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.096.0097" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479661v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197387v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.233.0481" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.182.1.3291734" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479670v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04166519v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22134638-bja10014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754274v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ling.561.0087" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BSL.115.1.3289168" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942634v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bulletinhispanique.7229" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209116v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.159.0139" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942642v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942639v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01942630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209118v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.176.1.3209402" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209115v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209124v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04209126v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REJ.174.3.3122588" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169264v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209621v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pleinchant.fr/titres/Anciennetes/cantigas.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169261v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/SLR.18.2023.941-952" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209624v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209344v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209339v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04169249v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2772-4026_EJBO_COM_042401" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Averyanov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bellenger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Boudes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cruchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>