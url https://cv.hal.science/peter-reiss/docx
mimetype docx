--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,25188 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...25136 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:143.8202247191px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Peter Reiss </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CEA,Directeur adjoint du SyMMES (UMR5819 CEA-CNRS-Univ. Grenoble Alpes)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peter-reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9563-238X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096271272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=BeAIRJsAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (150)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adjusting the Energy Levels of HgTe and InAs Nanocrystals with Alkali Ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Mastrippolito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Yeromina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosa Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Strobbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c06879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the Inheritance of IV-VI and II-VI Semiconductors Teaches us for the Quest of Heavy Hetal-free Nanocrystals Dedicated to Infrared Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menglu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinzheng Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayaskanta Sahu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwang Seob Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.6c00775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer burden and risk factors among women with HIV: a multi-regional study from the D:A:D and RESPOND cohort collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win Min Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastian Neesgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Knappik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Cavassini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene A Abela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 91, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2025.103739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confining Metastable Wurtzite HgTe for Infrared Optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kseniia Sergeeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenii Portniagin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Mastrippolito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Gureghian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (13), pp.10686-10695. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.6c01515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-phyloTSI: subtype-independent estimation of time since HIV-1 infection for cross-sectional measures of population incidence using deep sequence data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Golubchik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Abeler-Dörner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Wymant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bonsall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26, pp.212. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-025-06189-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects of Nanoscience with Nanocrystals: 2025 Edition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ibáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Boehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Buonsanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan de Roo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Milliron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5c07838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal microwave synthesis of water soluble NIR-II emitting Ag2S quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El-Dahshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (24), pp.14637-14646. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5nr00052a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgGaS2 /Ga2S3 quantum dots exhibiting efficient narrow blue emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhant Basel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (36), pp.19017-19025. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5TC01686J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous synthesis of highly luminescent AgInSe2/ZnS core/shell nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Thu Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Hiep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thu Loan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le van Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Journal of Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (2), pp.288-298. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15625/2525-2518/18628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal Quantum Dots Thin Films: A Theoretical Insight Into Optical Efficiency for Optoelectronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Chehaibou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2024.3517595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Coupling of III-V Quantum Dots to Photonic Structures to Shape Their Emission Diagram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bossavit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Yeromina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Mastrippolito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosa Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huichen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.2401601. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202401601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04715223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water‐Soluble Alumina‐Coated Indium Phosphide Core–Shell Quantum Dots with Efficient Deep‐Red Emission Beyond 700 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjana Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.2404426. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202404426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum-confined bismuth iodide perovskite nanocrystals in mesoporous matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antik Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Vasenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (23), pp.11223-11231. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4nr00430b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04847510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of NIR/SWIR Absorbing InSb Nanocrystals Using Indium(I) Halide and Aminostibine Precursors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongju Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Yeromina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarosa Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu G Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Pierucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34, pp.2403912. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202403912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic CO2 reduction using La-Ni bimetallic sites within a covalent organic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aohan Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zifan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (14), pp.2473. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-37545-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Fill Factor and Reduced Hysteresis Perovskite Solar Cells Using Small-Molecule-Engineered Nickel Oxide as the Hole Transport Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia-Jiu Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (3), pp.1555-1564. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.2c03434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced performance of planar perovskite solar cells by doping the SnO2 electron transport layer with guanidinium chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajiu Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Aicha Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1118641, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2023.1118641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow Near-Infrared Emission from InP QDs Synthesized with Indium(I) Halides and Aminophosphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjana Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongju Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Saint-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145 (10), pp.5970-5981. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.2c13834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium Sulfide Quantum Dots with Zinc Sulfide and Alumina Shells Showing Efficient Deep Blue Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avijit Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjana Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (45), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.202311317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bidirectional Anions Gathering Strategy Afford Efficient Mixed Pb-Sn Perovskite Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuli Tao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajiu Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huifen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guozhen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (20), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202207480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Tin Compounds as Seeds for the Growth of Silicon Nanowire–Graphite Composites Used in High-Performance Lithium-Ion Battery Anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Karuppiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Raaen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingxian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (10), pp.5249-5258. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.3c00178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04089081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogenizing out-of-plane cation composition in perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huifen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjing Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boyuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 624 (7992), pp.557-563. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06784-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Pot Heat-Up Synthesis of ZnSe Magic-Sized Clusters Using Thiol Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Häusler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Knigge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Dan Hodoroaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Emmerling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (19), pp.7207-7211. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.2c00041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical Transformation and Toxicity of Multi-Shell InP Quantum Dots under Simulated Sunlight Irradiation, in an Environmentally Realistic Scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Proux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Landrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (20), pp.3703. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12203703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous flow aqueous synthesis of highly luminescent AgInS2 and AgInS2/ZnS quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rivaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Akdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranjana Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El-Dahshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Moodelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 126 (48), pp.20524-20534. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c06849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03959494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halide anions engineered ionic liquids passivation layer for highly stable inverted perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinmeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinfu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuainan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanjie Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 622, pp.469-480. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2022.04.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure of Methylammonium Lead iodide Perovskite Thin Films: A Comprehensive Study of the Strain and Texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Camilo Alvarez Quiceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.2103627. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202103627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-Temperature Doping of CsPbBr3 Nanocrystals with Aluminum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Si Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (20), pp.4495-4500. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c01021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical modulation frequency mediated tunable response time and responsivity in graphene-PbS QD based hybrid photodetectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anindita Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangére Hyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (40), pp.405205. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ac0b19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doped Bilayer Tin(IV) Oxide Electron Transport Layer for High Open‐Circuit Voltage Planar Perovskite Solar Cells with Reduced Hysteresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajiu Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuze Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Aicha Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (5), pp.2005671. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.202005671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable lead-halide perovskite quantum dots as efficient visible light photocatalysts for organic transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajan Pradhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deshaj Bhujel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikram Gurung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debesh Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhant Basel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (5), pp.1464-1472. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0NA00992J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Dermal Toxicity of InZnP Quantum Dots Before and After Accelerated Weathering: Toward a Safer-By-Design Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Moriscot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.636976. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ftox.2021.636976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Synthesis of DNA-Functionalized Near-Infrared AgInS 2 /ZnS Core/Shell Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Delices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Moodelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxia Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (39), pp.44026-44038. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.0c11337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the Formation Mechanism and Ferroelastic Behavior of MAPbI 3 Perovskite Thin Films Prepared in the Presence of Chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Aicha Medjahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlla Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Djurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.3346-3357. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.9b04239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal Synthesis of Aqueous-Soluble Copper Indium Sulfide Nanocrystals and Their Use in Quantum Dot Sensitized Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calink Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wagner S. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leiriana Gontijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Bettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.1252. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10071252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency mesoscopic solar cells using CsPbI3 perovskite quantum dots enabled by chemical interface engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keqiang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yupeng Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingqiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142, pp.3775-3783. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.9b10700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand induced switching of the band alignment in aqueous synthesized CdTe/CdS core/shell nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brener Vale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Mourão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Bettini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jefferson Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8332. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44787-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term ambient air-stable cubic CsPbBr$_3$ perovskite quantum dots using molecular bromine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surakcha Thapa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karishma Bhardwaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddhant Basel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sajan Pradhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte J. Eling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (9), pp.3388-3391. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9NA00486F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallium – a versatile element for tuning the photoluminescence properties of InP quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (11), pp.1663-1666. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc09740b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical alterations and toxicity of InP alloyed quantum dots aged in environmental conditions: A safer by design evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Tarantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Sarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoImpact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.100168. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.impact.2019.100168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated multilevel analysis profiling biosafety and toxicity induced by indium- and cadmium-based quantum dots in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariateresa Allocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Mattera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Bauduin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Miedziak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (7), pp.3938-3947. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.9b00373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the core/shell structure of indium phosphide based quantum dots on their photostability and cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dussert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Truffier-Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Benayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Béal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.466. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fchem.2019.00466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, photophysical properties and surface chemistry of chalcopyrite-type semiconductor nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Moodelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Kowalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (38), pp.11665-11709. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9TC03875B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Safer-by-design” synthesis of quantum dots in flow reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tugce Akdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1323 (1), pp.012007. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1323/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safer-by-Design Fluorescent Nanocrystals: Metal Halide Perovskites vs Semiconductor Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 123, pp.12527−12541. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b12228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo biotransformations of indium phosphide quantum dots revealed by X-ray micro-spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Mattera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Onorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (39), pp.35630-35640. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b15433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable chemical synthesis of doped silicon nanowires for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Burchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lapertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Danet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (46), pp.22504-22514. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9nr03749g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverted perovskite solar cells employing doped NiO hole transport layers: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinfu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.103860. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoen.2019.103860⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu 2+ : A suitable substituent for Pb 2+ in CsPbX 3 perovskite nanocrystals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoz Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Amidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Kvashnina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 151 (23), pp.231101. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5126473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation Energy of Organic Cation Rotation in CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;PbI&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and CD&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;PbI&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: Quasi-Elastic Neutron Scattering Measurements and First-Principles Analysis Including Nuclear Quantum Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (14), pp.3969-3977. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b01321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum dots to probe temperature and pressure in highly confined liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayed Albahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Seoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (41), pp.22897 - 22908. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8ra03652g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing the Efficiency of Organic Dye-Sensitized Solar Cells over 10.3% Using Locally Ordered Inverse Opal Nanostructures in the Photoelectrode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aumaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Lapertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Rodríguez-Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (15), pp.1706291. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201706291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuSCN Nanowires as Electrodes for p-Type Quantum Dot Sensitized Solar Cells: Charge Transfer Dynamics and Alumina Passivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhyung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Gaboriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathon Harwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Odobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (9), pp.5161-5170. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b12619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium-free CuInS 2 /ZnS quantum dots as efficient and robust photosensitizers in combination with a molecular catalyst for visible light-driven H 2 production in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Sandroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.1752-1761. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8EE00120K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doping and Surface Effects of CuFeS 2 Nanocrystals Used in Thermoelectric Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemNanoMat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (9), pp.982-991. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnma.201800188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects of Chalcopyrite-Type Nanocrystals for Energy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Sandroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Energy Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (5), pp.1076-1088. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenergylett.7b00003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Mechanism and Surface State of CuInS 2 Nanocrystals Synthesized with Dodecanethiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gromova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Agnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (44), pp.15748-15759. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b07401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth Mechanism and Surface State of CuInS2 Nanocrystals Synthesized with Dodecanethiol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gromova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Agnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139 (44), pp.15748-15759. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b07401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Immediate Initiation of Antiretroviral Treatment in HIV-Positive Individuals Aged 50 Years or Older</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Lodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Costagliola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Sabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia del Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Logan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76 (3), pp.311--318. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAI.0000000000001498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Evidence of Chlorine-Induced Preferential Crystalline Orientation in Methylammonium Lead Iodide Perovskites Grown on TiO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hilhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoz Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (14), pp.7596-7602. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b11529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Synthesis of Highly Conductive tert-Butylthiol-Capped CuInS2 Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lefrancois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (5), pp.654-659. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201500800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01849841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemistry of InP Nanocrystal Syntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudarsan Tamang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lincheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Hermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sohee Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (8), pp.2491-2506. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b05044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient eco-friendly inverted quantum dot sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhyung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad T. Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvydas Ruseckas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (3), pp.827-837. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ta06769c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Semiconductor Nanocrystals, Focusing on Nontoxic and Earth-Abundant Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lincheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudarsan Tamang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (18), pp.10731 - 10819. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemrev.6b00116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitisation of visible and NIR lanthanide emission by InPZnS quantum dots in bi-luminescent hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Molloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lincheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moula Karimdjy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Agnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Mattera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (24), pp.4577-4580. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cc01182a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic/inorganic hybrid materials for optoelectronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 222, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2016.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01975257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct conjugation of antibodies to the ZnS shell of quantum dots for FRET immunoassays with low picomolar detection limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bhuckory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mattera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. D. Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.-T. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (100), pp.14423--14425. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6cc08835j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact quantum dot-antibody conjugates for FRET immunoassays with subnanomolar detection limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Mattera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shashi Bhuckory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xue Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Agnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (21), pp.11275-11283. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nr03261c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01851581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects of nanoscience with nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maksym V. Kovalenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liberato Manna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreu Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeger Hens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitri V. Talapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.1012-1057. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn506223h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01731486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Internal Structure, and Formation Mechanism of Monodisperse Tin Sulfide Nanoplatelets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine De Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Min Zuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (31), pp.9943-9952. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5b05576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercaptophosphonic acids as efficient linkers in quantum dot sensitized solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad T. Sajjad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashu K. Bansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhyung Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (37), pp.19050-19060. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ta04021c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01570116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of carrier transport in photovoltaic structures of P3HT with CdSe nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kažukauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sakavičius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nekrošius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vertelis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 334, pp.169-173. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and surface chemistry of high quality wurtzite and kesterite Cu2ZnSnS4 nanocrystals using tin(II) 2-ethylhexanoate as a new tin source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Gabka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Bujak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Gryszel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Ostrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Malinowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51 (65), pp.12985-12988. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5cc04151a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocristaux semi-conducteurs fluorescents. Des nanoparticules aux applications multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandezon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v2-nm2030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Charge Separation in Ternary P3HT/PCBM/CuInS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanocrystals Hybrid Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Luszczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bouthinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.7768. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep07768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered inorganic core/shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mélinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 543 (3), pp.163 - 197. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2014.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the core-shell structure of ligand-capped Sn/SnOx nanoparticles by surface-enhanced nuclear magnetic resonance, Mössbauer, and X-ray absorption spectroscopies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loredana Protesescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron J. Rossini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Kriegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (3), pp.2639-2648. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn406344n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Paramagnetic Resonance Tracing of Electronic Transfers in Push-Pull Copolymers/PCBM or Nanocrystal Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pépin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Ottone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (35), pp.20647-20660. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp505812q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ternary and quaternary metal chalcogenide nanocrystals: synthesis, properties and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (24), pp.3756. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3tc30273c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved external quantum efficiency of solution-processed P3HT:60PCBM photodetectors by the addition of Cu–In–Se nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Luszczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.Z. Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Verilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (12), pp.3206-3212. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2013.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Simultaneous Orientation of CdSe Nanorods and Regioregular Poly(3-hexylthiophene) by Mechanical Rubbing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Djurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana Florea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 46 (15), pp.6177-6186. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma400880x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Europium doped In(Zn)P/ZnS colloidal quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ung Thi Dieu Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Quang Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (35), pp.12606. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3dt50526j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnS thin films realized from colloidal nanocrystal inks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 535 (15), pp.376-379. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the relaxivity of Gd(iii) complexes appended to InP/ZnS quantum dots by linker tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Stasiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudarsan Tamang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (23), pp.8197. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3dt50774b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Colloidal Indium Antimonide Nanocrystals Using Stibine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez Haro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Hyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (10), pp.828-831. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppsc.201300137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloidal CuInSe2 nanocrystals thin films of low surface roughness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine De Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.015004. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2043-6262/4/1/015004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified transient space-charge-limited current measurements of mobility using transimpedance amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Szymanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Luszczynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Verilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Djurado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.230-235. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orgel.2012.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching dynamics in CdSe nanoparticles: surface-induced defects upon dilution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Welker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Julien-Rabant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (10), pp.9033-41. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn303150j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langmuir-Schaeffer Monolayers of Colloidal Nanocrystals for Cost-Efficient Quantum Dot Light-Emitting Diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Meunier‐Della‐Gatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (32), pp.4414-4418. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.201200981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to wafer-level quantum dot light-emitting diodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bourvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Meunier‐Della‐Gatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photonics for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.021206. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JPE.2.021206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Oxidation of Tin Chalcogenide Nanocrystals Revealed by 119 Sn–Mössbauer Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Malaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 134 (28), pp.11659-11666. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja3033313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly conductive CuInSe2 nanocrystals with inorganic surface ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine de Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136 (2-3), pp.877-882. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the 3D distribution of CdSe nanocrystals in highly oriented and nanostructured hybrid P3HT–CdSe films grown by directional epitaxial crystallization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Roiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Djurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (22), pp.7212. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2nr32071a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of surface ligands on the optical properties of aqueous soluble CdTe quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldemar A.A. Macedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Balzuweit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.536. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1556-276X-7-536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge transport in poly(3-hexylthiophene):CdSe nanocrystals hybrid thin films investigated with time-of-flight measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Djurado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 101 (13), pp.133301. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4749840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L 1 0 Ordering of Ultrasmall FePt Nanoparticles Revealed by TEM In Situ Annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime J.-F. Guinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116 (12), pp.6866-6872. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp300037r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the treatment with (di-)amines and dithiols on the spectroscopic, electrochemical and electrical properties of CdSe nanocrystals' thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Lefrancois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure-Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C1JM10538H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and general route for monofunctionalization of fluorescent and magnetic nanoparticles using peptides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudarsan Tamang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (17), pp.175103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Phase Transfer of InP/ZnS Nanocrystals Conserving Fluorescence and High Colloidal Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudarsan Tamang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.9392-9402. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn203598c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated polymers/semiconductor nanocrystals hybrid materials-preparation, electrical transport properties and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Girolamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3 (2), pp.446-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-permeable Ln(III) chelate-functionalized InP quantum dots as multimodal imaging agents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme J. Stasiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudarsan Tamang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Poillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Giardiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (10), pp.8193-201. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn202839w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00658632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rational design of the gram-scale synthesis of nearly monodisperse semiconductor nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nerambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of colloidal CuInSe2 nanocrystals films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine De Kergommeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frèdèric Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 95 (Supplement 1), pp.S39-S43. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2010.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of Polyethylene Glycol Coated CdSeTe/ZnS and InP/ZnS Nanoparticles in the Presence of Copper Cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudarsan Tamang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphna Fenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (12), pp.2247-2254. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.201100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aberration-Corrected STEM Imaging and In Situ Heating Experiments on Stable Colloidal Solutions of FePt Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Guinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (SupplementS2), pp.520-521. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927611003473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular hybrids of CdSe semiconductor nanocrystals with terthiophene carboxylic acid or its polymeric analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pokrop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pamula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Deja-Drogomirecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zagorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123 (2-3), pp.756. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchemphys.2010.05.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Structure of InP/ZnS Nanocrystals Unraveled by High-Resolution Soft X-ray Photoelectron Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu G Silly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fausto Sirotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (8), pp.4799-4805. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn100581t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence properties of In(Zn)P alloy core/ZnS shell quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ung Thi Dieu Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Quang Liem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (19), pp.193104. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3515417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative photoluminescence study of close-packed and colloidal InP/ZnS quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. D. T. Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. L. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (7), pp.073102. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3291049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved photoluminescence study of CuInS2/ZnS nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Chi Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Phuong Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Liem Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (2), pp.025007. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2043-6254/1/2/025007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Poly(ethylene glycol) Length on the in Vivo Behavior of Coated Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jean Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (5), pp.3040-3044. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la8035083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved photoluminescence measurements of InP/ZnS quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Pham Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Ung Thi Dieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chi Tran Thi Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Le Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liem Nguyen Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 012014 (5 pp.). </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/187/1/012014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core/Shell Semiconductor Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Protière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (2), pp.154-168. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.200800841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Luminescent CuInS2/ZnS Core/Shell Nanocrystals: Cadmium-Free Quantum Dots for In Vivo Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tj Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tkc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nq Liem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21 (12), pp.2422-2429. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm900103b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic, Electrochemical, and Spectroelectrochemical Properties of Hybrid Materials Consisting of Carboxylic Acid Derivatives of Oligothiophene and CdSe Semiconductor Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pokrop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Pamula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Deja-Drogomirecka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zagorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Borysiuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (9), pp.3487-3493. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp808351h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Hydrogen-Bond-Assisted Self-Assembly of Semiconductor Nanocrystals on Silicon Surfaces and Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simonato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Grevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (51), pp.21389-21395. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp907830n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-by-layer assembled composite films of side-functionalized poly(3-hexylthiophene) and CdSe nanocrystals: electrochemical, spectroelectrochemical and photovoltaic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Girolamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zagorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (27), pp.4027. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b803029d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Synthesis of High Quality InP Nanocrystals Using Calcium Phosphide as the Phosphorus Precursor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (8), pp.2621-2623. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm7035579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Homogeneous FePt Nanoparticles Using a Nitrile Ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (8), pp.1139 - 1142. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.200800217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid materials from diaminopyriminide-functionalized poly(hexylthiophene) and thymine-capped CdSe nanocrystals: Part II - Hydrogen bond assisted layer-by-layer molecular level processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Girolamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (24), pp.8797-8801. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp801299b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-pot synthesis of highly luminescent InP/ZnS nanocrystals without precursor injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130 (35), pp.11588-11589. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja803687e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligothiophene-functionalized CdSe nanocrystals: preparation and electrochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Querner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 160 (3), pp.335-344. </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00604-007-0735-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOR 136-Highly luminescent and photostable InP/ZnS core/shell nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Protiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 234, pp.136-INOR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLY 329-New hybrid materials obtained via molecular recognition of diaminopyrimidine functionalized poly(3-hexylthiophene) and thymine functionalized CdSe semiconductor nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Girolamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abstracts of Papers of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 234, pp.329-POLY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical transitions in polarized CdSe, CdSe/ZnSe, and CdSe/CdS/ZnS quantum dots dispersed in various polar solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy Dieu Thi Ung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liem Nguyen Quang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Do Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (24), pp.241908. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2822399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnSe based colloidal nanocrystals: synthesis, shape control, core/shell, alloy and doped systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 31 (11), pp.1843-1852. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B712086A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly luminescent Cd1-xZnxSe/ZnS core shell nanocrystals emitting in the blue-green spectral range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (3), pp.399-403. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.200600581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core–shell structure of chemically synthesised FePt nanoparticles: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Delalande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre R. Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Samson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (16), pp.1579-1588. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b614209e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02528443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine-induced growth of an In2O3 shell on colloidal InP nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.2417-2419. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B701092C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodithioate-Containing Oligo- and Polythiophenes for Nanocrystals' Surface Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Querner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (20), pp.4817-4826. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm061105p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid organic-inorganic nanomaterials: ligand effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Firon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (3), pp.261-265. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2006144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis of monodisperse ZnS capped CdS nanocrystals exhibiting efficient blue emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Protiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.62-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field optical imaging with a CdSe single nanocrystal-based active tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (22), pp.10596-10602. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.14.010596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the catalyst type on the growth of carbon nanotubes via methane chemical vapor deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Jodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 110 (14), pp.7328-7333</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size and ligand effects on the electrochemical and spectroelectrochemical responses of CdSe nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Querner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zagorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 7 (17), pp.3204-3209. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B508268B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CdSe single-nanoparticle based active tips for near-field optical microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. J. Nasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Woehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16 (4), pp.613-618. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/16/4/047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting of oligoaniline on CdSe nanocrystals: spectroscopic, electrochemical and spectroelectrochemical properties of the resulting organic/inorganic hybrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Querner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zagorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Payerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (5), pp.554-563</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of nanocrystals in the Zn–Se–O system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Quemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bleuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 275 (1-2), pp.e2395-e2402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CdSe single-nanocrystal-based active optical tips for near-field optics: Towards a nanosource of light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Woehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Korean Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 47, pp.S126-S129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelating Ligands for nanocrystals' surface functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Querner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126 (37), pp.11574-11582. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja047882c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotinylated CdSe/ZnSe nanocrystals for specific fluorescent labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Roget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Grunwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (17), pp.2638-2642</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-high vacuum deposition of CdSe nanocrystals on surfaces by pulse injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.7565-7579. </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/16/43/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01056942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of core/multishell CdSe/Zn(S,Se) nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21 (2-4), pp.331-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low polydispersity core/shell nanocrystals of CdSe/ZnSe and CdSe/ZnSe/ZnS type: preparation and optical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 139 (3), pp.649-652. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(03)00335-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structures of amido- and imidobridged clusters of electron-rich transition metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Link</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soheila Chitsaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Pfistner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Fenske</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 629 (5), pp.755-768. </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/zaac.200390138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large fluorescence quantum yield and low size dispersion from CdSe/ZnSe core/shell nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bleuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (1-4), pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Luminescent CdSe/ZnSe Core/Shell Nanocrystals of Low Size Dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (7), pp.781-784. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl025596y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and silver clusters with bridging imido and amido ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fenske</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 626 (11), pp.2245-2247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Ag(tBuNH(2))(2)(4)][Ag(tBuNH(2))-(tBuN=CHCH3)(2)][Ag-12(CF3CO2)(14) ]: A compound with an Ag-12(8+) cluster core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Weigend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ahlrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fenske</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (21), pp.3925-+</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New amido and imido bridged complexes of copper - Syntheses and structures of [Li(OEt2)(2)][Cu(NPh2)(3)], [ClCuN(SnMe3)(3)], [CuN(SnMe3)(2)(4)], (1)(infinity)[Cu-16((NH2Bu)-Bu-t)(12)Cl-16], [CuNh(t)Bu(8)], [Li(dme)(3)][Cu-6(NHMes)(3)(NMes)(2)], [PPh3(C6H4)CuNHMes], [[Li(dme)][Cu(NHMes)(NHPh)](2)], and [Li(dme)(3)(3)][Li(dme)(2)][Cu-12(NPh)(8)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fenske</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inorganic and General Chemistry / Zeitschrift für anorganische und allgemeine Chemie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 626 (6), pp.1317-1331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Advanced Characterization of Silver Sulphide Quantum Dots for Bio-Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El-Dahshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano 2025: The Nanoscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">III-V semiconductor quantum dots: synthesis and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NaMoSBio - Nanomaterials and Molecules: From Spectroscopy to Bioimaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Kolkata, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing surface chemistry of halogenated perovskite nanocrystals using NMR and Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Alarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gromova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhradip Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Pérovskites Halogénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR HPERO, Apr 2024, Aix Les Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bismuth halide perovskite nanocrystals: colloidal synthesis and mesoporous matrices encapsulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antik Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongyu Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Prezhdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Sustainable Development Conference (MATSUS Fall 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, nanoGe, Nov 2024, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04948138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing surface chemistry of halogenated perovskite nanocrystals using NMR and Dynamic Nuclear Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shadi Alarab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gromova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhradip Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RMN solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, réseaux RMN du "Grand Bassin Parisien (GBP)" et du "Grand Sud", Jan 2024, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the Synthesis of Near-Infrared Core/Shell Quantum Dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleksandra Yeromina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Steckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials for Sustainable Development Conference (MATSUS Fall 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lausanne, Switzerland. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.matsusfall.2024.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indium phosphide-based quantum dots: synthetic advances and toxicity profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th InterAcademy Workshop “Nanoparticles and Nanostructures”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korean Academy of Science &amp; Technology, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-cost tin compounds as seeds for the growth of silicon nanowires-graphite anode composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Karuppiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Perrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d'Etude des Composés d'Insertion, GFECI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04351704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Advanced Characterization of Ag2S Quantum Dots for In-Vivo Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El-Dahshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Veronesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique ARCANE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards aqueous-soluble core/shell perovskite nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Roselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Minh Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoGe #SNI22: Semiconductor Nanocrystals: synthesis, spectroscopy, electronic structure, devices and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Online, Spain. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.29363/nanoge.nsm.2022.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vis-NIR Ag2S Quantum Dots for Bio-Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar El-Dahshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Nanomaterials - Research &amp; Application Conférence Internationale NANOCON 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, société TANGER Ltd. et la société tchèque pour les nouveaux matériaux et technologies, Oct 2022, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Optical Performances of Semiconductor Nanocrystals for Image Sensors and Photovoltaics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Chehaibou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Mugny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Materials Research Society, Nov 2022, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03951009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing the stability of engineered nanomaterials for biomedical applications in cellulo and in vivo with synchrotron techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Deniaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Tortiglione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced materials and devices for nanomedicine (AMA4MED) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claudia Tortiglione (ISASI) and María Moros (INMA), May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High energy density lithium-battery anode materials based on graphite-silicon nanowire composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Karuppiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Praveen Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lapertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 European Materials Research Society Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, Sep 2021, Varsovie (Virtual conference), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotransformation in a model organism of indium−based quantum dots for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Mattera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Warsaw- Warsaw University of Technology (Présentiel), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a soft annealing treatment on Bismuth-based lead-free perovskite solar cells processed by sequential low-temperature thermal vapor deposition method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Di Bin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Bouclé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées Pérovskites Halogénées (JPH2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the stability of cubic alpha-phase CsPbI3 nanocrystals and their use in solar cells exceeding 14% efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NaNaX9 - Nanoscience with Nanocrystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of composition and surface state on the toxicity and fate of indium phosphide quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Mattera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Tortiglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Orlando (Florida), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse one-pot modulable de composites nanofils de silicium/carbone pour les batteries lithium-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Karuppiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Delices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Moodely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lapertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Français d'Etude des Composés d'Insertion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France, Mar 2019, Obernai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo biotransformation of fluorescent InP−based nanocrystals in a model organism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Mattera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International conference of the Institute of Metals in Biology of Grenoble- IMBG : Metal Complexes in Biology: Imaging and Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMBG, Sep 2019, Villars de Lans (Présentiel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Functionalization and Self-Assembly to Form Hybrid Structures of Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Delices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxia Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gasparutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic shell wrapped silicon nanowires as an energy storage material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lapertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Burchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aradilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCF18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Functionalization and Self-Assembly to Form Hybrid Structures of Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Delices</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanxia Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gasparutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées plénières du GDR "bio-ingénierie des interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CuFeS2 nanocrystals composite with Sn nanoparticles as heavy metal-free thermoelectrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Cadavid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Society Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Society, Sep 2017, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Nucleation and Growth of Quaternary Cu2ZnSnS4Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Agnese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourania Makrygenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microscopy Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527808465.EMC2016.5986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosensors for Pressure and Temperature Mapping in Confined Lubricant Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayed Albahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 STLE Tribology Frontiers Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Tribologists and Lubrication Engineers, Oct 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Photoluminescent Nanoparticles for in situ Temperature and Pressure measurements in Elastohydrodynamic regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayed Albahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Philippon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Querry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Tribology Conference ITC2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japanese Society of Tribologists, Sep 2015, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact and highly stable quantum dots through optimized aqueous phase transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudarsan Tamang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Poillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Waard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Texier-Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloidal quantum dots/Nanocrystals for biomedical applications VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, San Francisco-CA, United States. pp.79091B-79091B-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00647054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured inorganic-organic hybrid materials based on semiconducting organic nanofibres and quantum dots and their application to plastic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chandezon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.A. Sanchez Rodas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International ECNP Conference on Nanostructured Polymers and Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of CdSe nanorods between Au electrodes using DC fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rossitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peyrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th NaNaX Nanoscience with Nanocrystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, leece, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of optical excitation in the electric-field assisted assembly of semiconductor nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rossitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lecarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latu-Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall Meeting Materials Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly of shape-controlled CdSe nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rossitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peyrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th International Meeting on Molecular Electronics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology of Hybrid Solar Cells: Optical Characterization and Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Torchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wieduwilt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Hybrid and Organic Solar Cells (ECHOS'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminum-doped CsPbBr3 nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Tuan Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nogues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Si Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloidal Semiconductor Nanocrystals Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04961722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotransformation in a model organism of indium−based quantum dots for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Veronesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Moros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiram Castillo-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Mattera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Metallomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Warsaw- Warsaw University of Technology, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of bulk functionalized silicon nanowires: importance of the gaseous phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Lapertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Life Symposium - Congress SCF18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New deposition approach for lead and tin-free metal halide perovskite solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Jouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hesham Hawashin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firoz Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Parou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Antony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées Pérovskites Halogénées (JPH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Autrans (Grenoble), France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass production of silicon nanowires for Lithium-ion battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Lapertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aradilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Fall Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Inorganic Nanocrystals for Biological Fluorescence Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Philippot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De la Fuente, Jesus and Grazu, Valeria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers of Nanoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Elsevier, pp.81-114, 2012, Nanobiotechnology: Inorganic Nanoparticles vs. Organic Nanoparticles, 978-0-12-415769-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organically Functionalized Semiconductor Nanocrystals: Synthesis, Properties and System Design for Optoelectronic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia de Girolamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rurack, Knut and Martinez-Manez, Ramon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Supramolecular Chemistry of Organic-Inorganic Hybrid Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, John Wiley &amp; Sons, Inc., 2010, 978-0-470-37621-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of monodisperse spherical semiconductor nanocrystals of core and core/shell type in organic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rogach, Andrey L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Nanocrystal Quantum Dots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.35-72, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core/Shell Fluorescent Semiconductor Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cozzoli, Davide. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Wet-Chemical Synthetic Approaches to Inorganic Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, 2008, 978-81-7895-361-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD OF SYNTHESIS OF COLLOIDAL InSb QUANTUM DOTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongju Kwon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024246574. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photodétecteur hybride en graphène et boîtes quantiques avec hacheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anindita Sahoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Hyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Aliane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3109644A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de dépôt de nanoparticules sur un substrat d'oxyde métallique nanostructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Aldakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Ivanova-Hristova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2989906 (A1). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de nanoparticules d'antimoniures à partir du trihydrure d'antimoine comme source d'antimoine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berangere Hyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2987356 (A1). 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules fluorescentes, leur procédé de préparation et leur application en marquage biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Jean Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nogues Isabelle Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2937885 (A1). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation de nanocristaux luminescents, nanocristaux ainsi obtenus et leurs utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2930786 (A1). 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocristaux inorganiques à couche de revêtement organique, leur procédé de préparation, et matériaux constitues par ceux-ci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Querner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Charvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2862955 (A1). 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans un laboratoire de nanosciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In a nanoscience lab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Villain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00595153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId835"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -25243,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B8011AD"/>
+    <w:nsid w:val="04DF3FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25474,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peter-reiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9563-238X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096271272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05592218v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win Min Han" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Neesgaard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knappik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cavassini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene A Abela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2025.103739" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglu Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzheng Lan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaskanta Sahu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Seob Jeong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00775" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Sergeeva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenii Portniagin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gureghian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hage" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6c01515" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Ibrahim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Yeromina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Strobbia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c06879" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386814v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Golubchik" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Abeler-D&#246;rner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonsall" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06189-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193390v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Dahshan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Li Ling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David Wegner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr00052a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240236v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boehme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Buonsanti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Roo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Milliron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c07838" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Saha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhant Basel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rivaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aldakov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC01686J" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401601" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847510v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dup&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyu Liu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antik Ghosh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vasenko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr00430b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Yadav" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202404426" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongju Kwon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403912" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943584v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Thu Huong" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Hiep" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thu Loan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le van Long" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Tung" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/2525-2518/18628" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878591v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chehaibou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3517595" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aohan Mei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifan Yang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37545-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04149125v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuze Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Jiu Ye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03434" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289571v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202311317" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162895v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c13834" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajiu Ye" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aicha Medjahed" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1118641" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171477v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Tao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifen Xu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202207480" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Karuppiah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raaen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxian Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perrenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00178" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943600v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Chen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyuan Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06784-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959494v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Akdas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Moodelly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06849" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887803v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmeng Zhuang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfu Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuainan Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.04.117" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03671846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Alvarez Quiceno" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202103627" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671437v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Si Dang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01021" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886186v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines H&#228;usler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Knigge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Dan Hodoroaba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Emmerling" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00041" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841938v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dussert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl David Wegner" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12203703" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202005671" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885966v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Sahoo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#233;re Hyot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac0b19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03184960v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajan Pradhan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshaj Bhujel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Gurung" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debesh Sharma" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00992J" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292000v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2021.636976" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Lemaitre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04239" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910977v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calink Santos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner S. Machado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiriana Gontijo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Bettini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071252" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492987v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqiang Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Zhang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingqiang Yang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10700" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946449v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c11337" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306759v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Truffier-Boutry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00466" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885243v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Allocca" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mattera" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bauduin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Miedziak" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moros" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b00373" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K David Wegner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2019.100168" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885263v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Kowalik" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bujak" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC03875B" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885107v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1323/1/012007" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373685v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12228" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945934v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Burchak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salaun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Danet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr03749g" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287411v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Onorato" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b15433" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171470v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Jin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Dong" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.103860" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446917v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126473" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885361v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surakcha Thapa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Bhardwaj" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J. Eling" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00486F" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159980v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc09740b" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373676v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brener Vale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mour&#227;o" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Sousa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Ferrari" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44787-y" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166388v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumaitre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez-Seco" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201706291" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832679v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Albahrani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seoudi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra03652g" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975205v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sajjad" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhyung Park" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gaboriau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Harwell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b12619" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048009v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sandroni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wegner" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiss" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortage" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EE00120K" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaure" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadavid" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agnese" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800188" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975196v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrui Li" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouchard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pouget" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01321" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975248v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372395v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vaure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Agnese" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07401" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975246v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03702943v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lodi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sabin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia del Amo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Logan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001498" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975253v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hilhorst" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11529" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930635v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lincheneau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarsan Tamang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00116" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980684v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molloy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moula Karimdjy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01182a" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882199v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hermans" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohee Jeong" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b05044" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851577v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad T. Sajjad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvydas Ruseckas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faure-Vincent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta06769c" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393613v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhuckory" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mattera" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Wegner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. Wu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08835j" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975257v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.11.032" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z6VSNXF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851581v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Bhuckory" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qiu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr03261c" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849841v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lefrancois" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Haro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500800" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P4LT498-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731486v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym V. Kovalenko" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liberato Manna" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cabot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeger Hens" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri V. Talapin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506223h" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589469v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine De Kergommeaux" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Min Zuo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b05576" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592971v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Gabka" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Gryszel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Ostrowski" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Malinowska" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04151a" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882131v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ka&#382;ukauskas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couderc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakavi&#269;ius" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nekro&#353;ius" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vertelis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.09.035" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDMZ8ZKB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890294v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandezon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-nm2030" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570116v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ivanova" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu K. Bansal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta04021c" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502561v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Luszczynska" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouthinon" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07768" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071626v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Protesescu" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Rossini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Kergommeaux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn406344n" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070725v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ottone" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505812q" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072378v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.05.003" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03881839v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc30273c" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881956v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luszczynska" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Szymanski" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Verilhac" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djurado" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2013.09.036" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXCGCDS6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03881855v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bettignies" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.068" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW50CHL7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882005v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Stasiuk" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gateau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50774b" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882085v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ung Thi Dieu Thuy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maurice" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Liem" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50526j" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045634v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hartmann" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400880x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171503v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/4/1/015004" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881969v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez Haro" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hyot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300137" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0L49G7R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882047v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Szymanski" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verilhac" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2012.11.006" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RBMWSJB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03880397v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourvon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Calvez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Kanaan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Meunier&#8208;Della&#8208;Gatta" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.2.021206" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03881062v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3033313" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03881090v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.08.014" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPXN03DM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045739v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roiban" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hartmann" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiore" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandezon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr32071a" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03880583v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749840" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03881831v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Silva" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Carvalho" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Mendon&#231;a" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar A.A. Macedo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Balzuweit" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-536" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03881158v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Delalande" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J.-F. Guinel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Allard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Bris" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300037r" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751942v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Welker" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien-Rabant" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303150j" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03880449v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201200981" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8B2CMXP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856242v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sadki" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10538H" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856238v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Clarke" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856246v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaune" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn203598c" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856237v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardin" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100266" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVQZ9CQQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856243v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Protiere" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nerambourg" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856240v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#232;d&#232;ric Chandezon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2010.12.054" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0QHQKLM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856244v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Girolamo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658632v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme J. Stasiuk" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Poillot" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardiello" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn202839w" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856263v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guinel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Allard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delattre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reiss" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927611003473" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855118v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515417" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196246v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huang" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sirotti" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100581t" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855119v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. T. Ung" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Pham" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. L. Nguyen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3291049" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171475v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Tran" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Phuong Le" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Liem Nguyen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Li" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6254/1/2/025007" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848999v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pokrop" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pamula" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deja-Drogomirecka" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagorska" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.05.054" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7RMZNQS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855072v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Proti&#232;re" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800841" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ437PM3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855117v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Pham Thi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Ung Thi Dieu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tran Thi Kim" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le Quang" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Nguyen Quang" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/187/1/012014" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855069v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tj Daou" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Texier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tkc Tran" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nq Liem" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900103b" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855071v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pokrop" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pamula" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deja-Drogomirecka" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zagorska" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borysiuk" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp808351h" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265009v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonato" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grevin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907830n" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855067v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8035083" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396533v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Girolamo" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Bettignies" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b803029d" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-95PZJCP1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847471v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801299b" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V95916XQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847472v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm7035579" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K3L95VJH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846293v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Delalande" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Samson" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800217" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847473v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803687e" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DR9DRS87-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265021v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Querner" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-007-0735-x" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDKFTL9B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847488v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847469v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Dieu Thi Ung" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Do Thanh" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2822399" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847467v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712086A" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JFXR3DBH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847465v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200600581" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWB4H89W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528443v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b614209e" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94CB38A6F883DD5E66ADAB61BEC9F4EE69D8A0E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847466v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B701092C" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4MNXC1TC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847489v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200547v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm061105p" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G5D9S2N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817548v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aldakov" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006144" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VRJWQ6B3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817550v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817551v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sonnefraud" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Motte" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.010596" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817549v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jodin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupuis" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817544v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Nasse" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Woehl" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/4/047" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817547v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Querner" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Payerne" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817545v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quemard" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carayon" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817546v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadki" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pron" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B508268B" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LHNQ6WLV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817543v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stark" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815046v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja047882c" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815045v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvet" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roget" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuis" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grunwald" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056942v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale J&#233;gou" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/43/001" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815044v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carayon" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815043v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00335-7" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815041v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Link" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Chitsaz" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Pfistner" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fenske" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.200390138" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815042v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815040v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl025596y" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815049v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fenske" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815039v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weigend" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahlrichs" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815048v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419249v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748899v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alarab" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhradip Paul" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948138v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Prezhdo" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750134v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943999v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Steckel" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusfall.2024.238" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943984v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04351704v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Haon" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982524v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961645v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982268v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557964v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tortiglione" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951009v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Arnaud" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961653v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roselli" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Duong" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nsm.2022.294" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788731v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961727v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carriere" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961725v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueli Liu" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924377v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Moodely" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558159v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560827v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976066v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aradilla" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108056v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108070v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976098v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yu" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cadavid" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03805183v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Makrygenni" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5986" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222579v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Querry" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222553v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00647054v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574048v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jiu" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Sanchez Rodas" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berson" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397024v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossitto" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396839v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berton" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084144v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monestier" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Simon" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Torchio" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wieduwilt" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397007v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961722v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Duong" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564316v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976434v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976388v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798247v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798246v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798244v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798245v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943813v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943798v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aliane" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800747v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ivanova-Hristova" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sanchez" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800749v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurice" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Hyot" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800744v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Jean Daou" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogues Isabelle Texier" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800746v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800743v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597886v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Villain" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595153v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peter-reiss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9563-238X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096271272" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=BeAIRJsAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430624v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Mastrippolito" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Ibrahim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Yeromina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarosa Cavallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Strobbia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c06879" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584703v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menglu Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinzheng Lan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayaskanta Sahu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang Seob Jeong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6c00775" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05592218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Win Min Han" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Neesgaard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Knappik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cavassini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene A Abela" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2025.103739" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574853v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Sergeeva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsenii Portniagin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gureghian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6c01515" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386814v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Golubchik" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Abeler-D&#246;rner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hall" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Wymant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonsall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06189-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boehme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Buonsanti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan de Roo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Milliron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5c07838" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193390v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El-Dahshan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Deniaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Li Ling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David Wegner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr00052a" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361551v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avijit Saha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddhant Basel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rivaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aldakov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TC01686J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Thu Huong" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Hiep" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thu Loan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le van Long" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Tung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15625/2525-2518/18628" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Chehaibou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mugny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2024.3517595" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bossavit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichen Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202401601" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjana Yadav" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202404426" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dup&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyu Liu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antik Ghosh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Vasenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pouget" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr00430b" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongju Kwon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G Silly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202403912" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aohan Mei" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zifan Yang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-37545-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04149125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuze Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Jiu Ye" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Medjahed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c03434" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajiu Ye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aicha Medjahed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1118641" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162895v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c13834" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289571v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202311317" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171477v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Tao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Liang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifen Xu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guozhen Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202207480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Keller" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Karuppiah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Raaen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingxian Wang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Perrenot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c00178" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943600v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Zhang" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjing Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyuan Liu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06784-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines H&#228;usler" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Knigge" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Dan Hodoroaba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Emmerling" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.2c00041" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841938v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dussert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl David Wegner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Landrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12203703" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Akdas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Moodelly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06849" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887803v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinmeng Zhuang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfu Chen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuainan Liu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjie Wu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.04.117" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03671846v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Camilo Alvarez Quiceno" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202103627" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671437v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duong" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Si Dang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c01021" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885966v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Sahoo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Quesnel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#233;re Hyot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac0b19" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352507v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202005671" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03184960v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajan Pradhan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deshaj Bhujel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikram Gurung" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debesh Sharma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA00992J" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292000v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gallet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ftox.2021.636976" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946449v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Delices" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c11337" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lla Lemaitre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.9b04239" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calink Santos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wagner S. Machado" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leiriana Gontijo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Bettini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10071252" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492987v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keqiang Chen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Jin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yupeng Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingqiang Yang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b10700" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373676v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brener Vale" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Mour&#227;o" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Sousa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Ferrari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44787-y" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885361v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surakcha Thapa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karishma Bhardwaj" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J. Eling" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00486F" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159980v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K David Wegner" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc09740b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339791v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Tarantini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;al" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.impact.2019.100168" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885243v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariateresa Allocca" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mattera" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Bauduin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Miedziak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moros" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.9b00373" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306759v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Truffier-Boutry" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Benayad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2019.00466" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Kowalik" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Bujak" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9TC03875B" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1323/1/012007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b12228" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287411v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Veronesi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiram Castillo-Michel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Onorato" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b15433" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945934v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Burchak" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lapertot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Salaun" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Danet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr03749g" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171470v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Jin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Dong" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2019.103860" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446917v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firoz Alam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Amidani" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Kvashnina" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5126473" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975196v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingrui Li" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bouchard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pouget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b01321" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832679v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed Albahrani" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Seoudi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Philippon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lafarge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ra03652g" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166388v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aumaitre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Lapertot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez-Seco" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201706291" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975205v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Sajjad" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhyung Park" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Gaboriau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathon Harwell" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Odobel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b12619" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048009v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Sandroni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gueret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wegner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reiss" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortage" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8EE00120K" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaure" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cadavid" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agnese" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnma.201800188" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975248v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.7b00003" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372395v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gromova" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vaure" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Agnese" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b07401" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975246v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03702943v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lodi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sabin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia del Amo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Logan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001498" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975253v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hilhorst" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b11529" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849841v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Lefrancois" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Haro" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500800" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4P4LT498-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882199v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudarsan Tamang" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lincheneau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hermans" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohee Jeong" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b05044" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851577v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad T. Sajjad" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvydas Ruseckas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Faure-Vincent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta06769c" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930635v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrev.6b00116" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980684v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Molloy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moula Karimdjy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01182a" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975257v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2016.11.032" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z6VSNXF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393613v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhuckory" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mattera" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Wegner" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qiu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-T. Wu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc08835j" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851581v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashi Bhuckory" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Qiu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr03261c" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01731486v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym V. Kovalenko" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liberato Manna" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Cabot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeger Hens" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri V. Talapin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn506223h" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589469v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine De Kergommeaux" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Min Zuo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b05576" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570116v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ivanova" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashu K. Bansal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ta04021c" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882131v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ka&#382;ukauskas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couderc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sakavi&#269;ius" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nekro&#353;ius" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vertelis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.09.035" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDMZ8ZKB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592971v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Gabka" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Gryszel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Ostrowski" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Malinowska" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc04151a" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890294v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandezon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-nm2030" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502561v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Luszczynska" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lombard" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouthinon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07768" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072378v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.05.003" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071626v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Protesescu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron J. Rossini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kriegner" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Valla" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Kergommeaux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn406344n" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070725v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte P&#233;pin-Donat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ottone" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp505812q" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03881839v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3tc30273c" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881956v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luszczynska" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Z. Szymanski" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Verilhac" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djurado" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2013.09.036" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXCGCDS6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045634v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Hartmann" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legrand" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Fiore" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400880x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882085v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ung Thi Dieu Thuy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Maurice" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Liem" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50526j" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03881855v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure-Vincent" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bettignies" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.11.068" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW50CHL7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882005v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Stasiuk" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gateau" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3dt50774b" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881969v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez Haro" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Hyot" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.201300137" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B0L49G7R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171503v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6262/4/1/015004" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882047v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Szymanski" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Verilhac" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2012.11.006" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RBMWSJB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751942v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Welker" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julien-Rabant" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn303150j" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03880449v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bourvon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Calvez" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Kanaan" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Meunier&#8208;Della&#8208;Gatta" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Philippot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201200981" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z8B2CMXP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03880397v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.2.021206" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03881062v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja3033313" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03881090v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2012.08.014" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPXN03DM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045739v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roiban" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hartmann" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fiore" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chandezon" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nr32071a" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03881831v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Silva" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Carvalho" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Mendon&#231;a" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldemar A.A. Macedo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Balzuweit" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-536" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03880583v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Couderc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruyant" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4749840" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03881158v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Delalande" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime J.-F. Guinel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Allard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Bris" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp300037r" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856242v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sadki" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1JM10538H" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856238v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Clarke" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856246v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaune" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn203598c" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856244v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Girolamo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00658632v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme J. Stasiuk" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Poillot" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Giardiello" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn202839w" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856243v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Protiere" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nerambourg" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856240v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#232;d&#232;ric Chandezon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2010.12.054" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0QHQKLM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856237v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphna Fenel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100266" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVQZ9CQQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856263v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Guinel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Allard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delattre" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Reiss" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927611003473" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848999v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pokrop" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pamula" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deja-Drogomirecka" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zagorska" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.05.054" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7RMZNQS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196246v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Huang" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto Sirotti" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100581t" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855118v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3515417" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855119v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. D. T. Ung" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Pham" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. L. Nguyen" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3291049" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171475v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Chi Tran" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Phuong Le" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Liem Nguyen" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Li" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6254/1/2/025007" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855067v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8035083" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855117v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Pham Thi" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Ung Thi Dieu" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Tran Thi Kim" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Le Quang" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liem Nguyen Quang" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/187/1/012014" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855072v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Proti&#232;re" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800841" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VJ437PM3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855069v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tj Daou" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Texier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tkc Tran" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nq Liem" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm900103b" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855071v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pokrop" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pamula" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Deja-Drogomirecka" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zagorska" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Borysiuk" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp808351h" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265009v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Renault" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simonato" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grevin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp907830n" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396533v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Girolamo" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Bettignies" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b803029d" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-95PZJCP1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847472v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm7035579" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K3L95VJH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846293v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Delalande" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Samson" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800217" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847471v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801299b" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-V95916XQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847473v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja803687e" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DR9DRS87-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265021v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Querner" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-007-0735-x" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SDKFTL9B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847489v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847488v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847469v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Dieu Thi Ung" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Do Thanh" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2822399" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847467v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712086A" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JFXR3DBH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847465v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200600581" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RWB4H89W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02528443v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R. Marcoux" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b614209e" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/94CB38A6F883DD5E66ADAB61BEC9F4EE69D8A0E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847466v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B701092C" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4MNXC1TC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200547v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm061105p" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G5D9S2N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817548v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aldakov" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Firon" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006144" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VRJWQ6B3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817550v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817551v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sonnefraud" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chevalier" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Motte" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.010596" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817549v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jodin" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Dupuis" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817546v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Querner" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sadki" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pron" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B508268B" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LHNQ6WLV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817544v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Nasse" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Woehl" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/4/047" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817547v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Renault" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Payerne" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817545v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quemard" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carayon" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817543v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stark" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815046v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja047882c" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815045v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charvet" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roget" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuis" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grunwald" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056942v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernard" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale J&#233;gou" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/43/001" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815044v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carayon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815043v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00335-7" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815041v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Link" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soheila Chitsaz" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Pfistner" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Fenske" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zaac.200390138" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815042v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815040v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl025596y" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815048v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fenske" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815039v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Weigend" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ahlrichs" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815049v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419249v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943984v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748899v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Alarab" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhradip Paul" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948138v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Prezhdo" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750134v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943999v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Machut" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Steckel" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.matsusfall.2024.238" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961645v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04351704v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Haon" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982524v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961653v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Roselli" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Minh Duong" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nsm.2022.294" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982268v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951009v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Arnaud" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557964v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Tortiglione" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788731v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Kumar" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560827v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02085927v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesham Hawashin" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parou" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Di Bin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961725v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueli Liu" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961727v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carriere" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924377v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Moodely" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558159v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108056v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nogues" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976066v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aradilla" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108070v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976098v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Yu" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Cadavid" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03805183v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Makrygenni" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527808465.EMC2016.5986" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222579v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Querry" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Bluet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222553v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bluet" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00647054v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel de Waard" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Texier-Nogues" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574048v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jiu" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Sanchez Rodas" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berson" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397024v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rossitto" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latu-Romain" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396839v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Berton" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397007v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084144v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monestier" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Simon" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Torchio" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wieduwilt" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961722v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tuan Duong" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564316v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976434v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01812142v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Antony" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976388v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798247v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798246v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798244v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798245v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943813v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943798v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aliane" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800747v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Ivanova-Hristova" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Sanchez" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800749v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurice" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Hyot" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800744v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Jean Daou" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogues Isabelle Texier" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800746v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800743v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597886v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hadji" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Villain" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595153v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>