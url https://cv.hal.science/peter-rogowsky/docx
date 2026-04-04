--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Peter Rogowsky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Données personnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nom:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Peter Michael ROGOWSKY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date et lieu de naissance:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 4 juin 1957 à Passau, Bavière, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: allemande et française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat civil:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> marié, 3 enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> RDP, ENS de Lyon, 46 Allée d'Italie, 69364 Lyon Cedex 07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone: 04 72 72 86 07, email: </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peter.rogowsky@ens-lyon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domicile:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 45 rue du Rhône, 69007 Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone: 04 78 58 48 49, email: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rogowsky.p@neuf.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Formation et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en section 65 (Génétique) de l'Université Claude Bernard Lyon 1 (soutenue le 5 janvier 2001)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981-1985 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département de Génétique, Université de Ratisbonne (Allemagne) sous la direction de Prof. Dr. Rüdiger Schmitt (soutenue le 1 mars 1985)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1976-1981 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Ratisbonne (Allemagne) et stage de fin d'études au Département de Génétique (diplômé le 28 août 1981)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1976 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abitur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (équivalent </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">3. Postes occupés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de Département Adjoint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Département BAP de l'INRA (à 50% de mon temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> puis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (INRA) dans l'UMR Reproduction et Développement des Plantes à l'ENS de Lyon sur le développement du grain de maïs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur postdoctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Laboratoire Interactions Plantes-Microorganismes à l'INRA Toulouse avec Dr. Nigel Grimsley sur la cartographie d'un gène de résistance et le clonage de gènes de défense chez la tomate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988-1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Waite Agricultural Research Institute à l'Université d'Adelaïde (Australie) avec Dr. Peter Langridge sur une famille de séquences répétées chez le seigle et sur la cartographie d'un gène de résistance chez le blé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985-1988 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral Researcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département de Plant Pathology de l'Université de Californie, Davis (Etats-Unis) avec le Prof. Dr. Clarence I. Kado sur les gènes de virulence chez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrobacterium tumefaciens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981-1985 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thésard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département de Génétique, Université de Ratisbonne (Allemagne) avec le Prof. Dr. Rüdiger Schmitt sur le mécanisme de transposition du transposon Tn</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1721</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. coli</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">4. Enseignement et encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 12 postdocs, 13 thésards, 16 CDDs IE, 11 M2 et 21 autres stages depuis 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur/examinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 12 thèses et 5 HDR (réduit depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Participation à 8 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comités de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (réduit depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Participation à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à raison de 2 à 4 h par an (réduit depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Equivalent de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">monitorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pendant ma thèse (1981-1984)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">5. Contrats principaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2017 SeedEncode (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaprogramme Selgen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), partenaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 MaizeREC (Projet bilatéral INRA-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meiogenix SA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 GIM (Projet bilatéral INRA-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limagrain Europe SA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2020 GENIUS (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissements d'Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR-11-BTBR-01), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2021 AMAIZING (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissements d'Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR-10-BTBR-01), WP leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2011 SeedEx (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Département BV), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 HyperMaize (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-07-GPLA-019), coordinateur public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 MuExpress (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet trinational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-06-ERAPG-001), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 MaizeYield (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-05-GPLA-031), coordinateur public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 MaizeTF (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GABI-GP 2003-6), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2006 PMG2 (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet trilatéral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INRA-Alcalà-Biogemma SA), partenaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2003 SeedDesign (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP5 de la CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QLK3-CT-2000-00302), WP leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2003 ZmS1P4 (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZmS1P4), coordinateur public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2003 MAZE (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP5 de la CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QLK3-CT-2000-00196), WP leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 MaizeEMB (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP4 de la CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PL-960210), coordinateur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">6. Principales responsabilités scientifiques et administratives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de l'Agricultural Biotechnology Working Group de l'EPSO (depuis 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Organisation d'un colloque international Plant transformation and regeneration (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Maize Genetics Conference Steering Committee (2006-2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Co-responsable de l'European Plant Embryogenesis Network (1996-2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Reviewer pour des journaux internationaux à comité de lecture (y inclus Plant Cell, Plant J, Plant Physiol, BMC Plant Biol, J Exp Bot), en moyenne 3 manuscrits par an entre 1998 et 2013, fortement réduit depuis 2013.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Reviewer de projets scientifiques (NSF, USDA, DFG), env. 1 projet par an entre 2007 et 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Chef de Département Adjoint du Département BAP (depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Président du Directoire Opérationnel du GIS BV (depuis 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du Conseil Scientifique du Département BV (2006-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil Scientifique du GEVES (2015-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Animateur du Groupe Biotechnologies Végétales du Département BAP (depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de jury de concours DR INRA (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de jury de concours CR INRA (2006, 2007, 2010, 2011, 2012, 2017, 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de jury de concours IR INRAE (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de l'ASCO Biologie de Synthèse du CT4 d'ALLENVI (2014-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du CoPil des contrats BPI France MOREA (2013-2017) et ABBAH (2013-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du CoPil du contrat de branche Germination des semences de carotte (2009-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Reviewer de projets scientifiques nationaux (entre autres ANR, Génoplante, Plant2Pro, INRAE), en moyenne 2 projets par an depuis 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Direction de l'équipe Développement de la Graine (2000-2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil de Direction (2007-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable de l'agrément OGM (2002-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable technique du secteur Biologie Moléculaire (1993-2003)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIL transcription factors facilitate embryo growth in maize by promoting endosperm elimination via lytic cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eekhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (7), pp.koaf162. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koaf162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving crop Yield potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Strittmatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas P. M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Harry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.e435. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fes3.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In planta haploid induction by kokopelli mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 193 (1), pp.182-185. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiad328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing 100 million years of grass genome evolutionary plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Civan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114 (6), pp.1243-1266. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.16185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way towards future‐proofing our crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Baekelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandasue L R Saltenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Malyska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.e441. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fes3.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of genome and base editing tools in maize protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.1010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid anchoring and electrostatic interactions target NOT-LIKE-DAD to pollen endo-plasma membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël M A Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 220 (10), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.202010077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics at Maize Embryo/Endosperm Interfaces Identifies a Transcriptionally Distinct Endosperm Subdomain Adjacent to the Embryo Scutellum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Caïus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.833-852. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.19.00756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer les maïs du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puzzling out plant reproduction by haploid induction for innovations in plant breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Pyott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (6), pp.610-619. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-020-0664-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and multiple gene knockouts by CRISPR–Cas9 in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.487-501. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00299-019-02378-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Juricek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Kaddouch-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168 (2), pp.315-338. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of European maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4490-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat feeding trials: A comprehensive assessment of contaminants in both genetically modified maize and resulting pellets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.573-582. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2018.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of targeted deletions in transgenic bread wheat (Triticum aestivum L.) using customized meganuclease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Partier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11105-017-1062-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enhancement of plant disease resistance using CRISPR/Cas9 technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia M. G. Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Marocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Lanubile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A welcome proposal to amend the GMO legislation of the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Harwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Hofvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (11), pp.1100-1103. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibtech.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (36), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-018-1329-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploid induction in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (20), pp.R1095-R1097. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2017.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling in early maize kernel development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.375-388. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molp.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The durable wheat disease resistance gene Lr34 confers common rust and northern corn leaf blight resistance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Buchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.489-496. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.12647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of pollen‐specific phospholipase NOT LIKE DAD triggers gynogenesis in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelsabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Laffaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (6), pp.707-717. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.201796603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast virtual histology using X-ray in-line phase tomography: application to the 3D anatomy of maize developing seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rositi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-015-0098-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of B3 domain transcription factors of the AFL family in maize kernel filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tcherkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 236, pp.116-125. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of a maize HD-ZIP IV transcription factor by a non-conventional RDR2-dependent small RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klein-Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (5), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maize fused leaves1 (fdl1) gene controls organ separation in the embryo and seedling shoot and promotes coleoptile opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla S. Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Barbante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dalla Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmZHOUPI, an endosperm-specific basic helix-loop-helix transcription factor involved in maize seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophy Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (3), pp.574-586. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.13024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed filling in domesticated maize and rice depends on SWEET-mediated hexose transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangping Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin-Bao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinliang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (12), pp.1489-1493. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling lipid accumulation in cereal grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barthole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 185, pp.33 - 39. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPR2263, a DYW-Subgroup Pentatricopeptide Repeat Protein, Is Required for Mitochondrial nad5 and cob Transcript Editing, Mitochondrion Biogenesis, and Maize Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine G. Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.676-691. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.111.091074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPR8522 encodes a chloroplast-targeted pentatricopeptide repeat protein necessary for maize embryogenesis and vegetative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine G. Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (16), pp.5843 - 5857. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ers232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ZmASR1 Protein Influences Branched-Chain Amino Acid Biosynthesis and Maintains Kernel Yield in Maize under Water-Limited Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Virlouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the HD-ZIP IV transcription factor OCL1 from maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidermis: the formation and functions of a fundamental plant tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyneth Ingram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (1), pp.17 - 39. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03514.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Characterization of the HD-ZIP IV Transcription FactorFamily in Maize: Preferential Expression in the Epidermis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klein-Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (2), pp.790 - 803. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.182147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ZmASR1 protein influences branched-chain amino acid biosynthesis and maintains kernel yield in maize under water-limited conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Virlouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate maize wrinkled1 transcription factors activate target genes involved in seed oil biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (2), pp.674-686. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.173641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs and candidate genes for desiccation and abscisic acid content in maize kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Remoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of the epidermis-specific homeodomain-leucine zipper IV transcription factor OUTER CELL LAYER1 in maize identifies target genes involved in lipid metabolism and cuticle biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (1), pp.273-286. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.150540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-expression of the epidermis-specific HD-ZIP IV transcription factor OCL1 in maize identifies target genes involved in lipid metabolism and cuticle biosynthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154, pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vpp1, Esr6a, Esr6b and OCL4 promoters are active in distinct domains of maize endosperm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hueros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 179 (179), pp.86-96. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HD-ZIP IV transcription factor OCL4 is necessary for trichome patterning and anther development in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (59), pp.883-894. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03916.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and expression analysis of rice paleo duplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Throude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (4), pp.1248-1259. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilization and early seed formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331, pp.715-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional and Metabolic Adjustments in ADP-Glucose pyrophosphorylase -deficient bt2 Maize kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Cossegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 146 (4), pp.1553-1570. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.107.112698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embryo Surrounding Region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Cossegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Plant Cell Monographs, 8, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/7089_2007_109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of specific expansins with growth in Maize leaves is maintained under environmental, genetic and developmental sources of variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bencivenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (1), pp.278-290. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.087494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maize heat shock factor binding protein paralogs EMP2 and HSBP2 interact non-redundantly with specific HEAT SHOCK FACTORS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Scanlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.42-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize cystatins respond to developmental cues, cold stress and drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1729, pp.186-199. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbaexp.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dividing maize tissues show preferential expression of two novel receptor-like cytoplasmic protein kinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ledeunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyneth Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 169 (169), pp.587-598. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engrailed-ZmOCL1 fusions cuase a transient reduction of kernel size in maize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyneth Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascual Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58, pp.123-139. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-005-5219-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide diversity of the ZmPox3 maize peroxidase gene : relationships between a MITE insertion in exon 2 and variation in forage maize digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guillet-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Birolleau-Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doménica Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Rigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.19. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-5-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Houba-Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Madzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Houba-Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Madzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ZmAE3 upstream sequences in maize endosperm and androgenic embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sevilla-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deguerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matthys-Rochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esr proteins are secreted by the cells of the embryo surrounding region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sevilla-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Risueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (374), pp.1559-1568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of two novel maize LRR receptor-like kinases, which belong to the SERK gene family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brettschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.F.G. Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dresselhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 213, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est genes show different levels of expression in the same region of maize endosperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Opsahl-Ferstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 246, pp.219-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes normally expressed in the endosperm are expressed at early stages of microspore embryogenesis in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Deunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Testillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44, pp.559-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression patterns of genes encoding HD-ZipIV homeo domain proteins define specific domains in maize embryos and meristems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boisnard-Lorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (5), pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmOCL1, an HDGL2 family homeobox gene, is expressed in the outer cell layer throughout maize development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (343-354), pp.343-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phenotypes and developmental arrest in early embryo specific mutants of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Sheridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 210, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmEsr, a novel endosperm-specific gene expressed in a restricted region around the maize embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Opsahl-Ferstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Deunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12 (1), pp.235-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygenic resistance of tomato plants to bacterial wilt in the french west indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sperisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (9), pp.837-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci determining resistance to bacterial wilt in tomato cultivar Hawaii7996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sperisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laterrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (9), pp.826-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the vir regulon of Agrobacterium tumefaciens: complete nucleotide sequence and gene organization of the 28.63-kbp regulon cloned as a single unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shirasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 23 (2), pp.85-106. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0147-619X(90)90028-B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the virA virulence gene of the nopaline plasmid, pTiC58, of Agrobacterium tumefaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Kado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 3 (9), pp.1237-1246. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.1989.tb00274.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double fertilization defects in maize haploid inducer lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bologne (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of genome and base editing tools in maize protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bologne (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering In Planta Haploidization In Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plagard Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 in vitro biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cells-in-a-cell”: Which roles for the endo-plasma membrane that wraps the sperm cells?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploid induction, NOT-LIKE-DAD & the pollen endo-plasma membrane...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Maize Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63rd Annual Maize Genetics Conference, Mar 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of the Endosperm Adjacent to the Embryo Scutellum (EAS) of Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Caius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular trafficking in pollen and its importance for maize reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial respiratory chain dysfunction promotes in vitromorphogenesis in plant tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Aissa Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Quadrennial Congress of the International-Association-of-Plant-Biotechnology (IAPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial respiratory chain dysfunction promotes in vitro morphogenesis in plant tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Aissa Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Quadrennial Congress of the International-Association-of-Plant-Biotechnology (IAPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale studies of the influence of GMO-based corn diet after 6 months of consumption in Wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congress of the European Societies of Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the early development of seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chapeau-Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Winter Conference of the European Society for Molecular Imaging - 19/01 au 24/01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR metabolomic analysis of maize kernels: characterization of a novel allele of Brittle2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Cossegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascual Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics Society's 3rd annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metabolomics Society, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie génétique des QTLs impliqués dans la tolérance au flétrissement bactérien chez la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sperisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méribel 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between arbuscular mycorrhizal fungi, water deficit and plant cell wall plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quilleré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal symbiosis and root development in maize with cell wall defects under low-input conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quilleré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres du réseau Rhizophiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in maize root hydraulic architecture may offer new insights into plant drought responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Jeonghwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaire-Roux Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Raleigh, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic dissection of haploid embryo induction in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.109 /P30, 2019, 12. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coursol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of european maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coursol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAIZING, a project on Maize Integrative Genomics supported by the French program “Investments for the Future”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Florence, France. 2015, Tree Biotechnology 2015 Conference "Forests: the importance to the planet and society"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiR397 overexpression, a strategy to engineer laccase activity and lignification in model plants and in crop plants and trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldo Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zm AE3 regulation in maize endosperm and androgenic embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sevilla-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deguerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matthys-Rochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmPRPL35-1 encoding a plastid ribosomal protein is required for suspensor morphogenesis in maize embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize In Planta Haploid Inducer Lines: A Cornerstone for Doubled Haploid Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël M A Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doubled Haploid Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2288, pp.25 - 48, 2021, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1335-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maïs et le blé, céréales modèles pour la recherche en biologie intégrative et son application à la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Quétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUTANTS FOR HAPLOID INDUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP22306616. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBTAINING PLANTS HAVING IMPROVED BIOMASS DIGESTIBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Horlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand-Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020/161306 PCI/EP2020/053140. 2020, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020161306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for improving plant regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Aissa Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2018/234580. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYNUCLEOTIDE RESPONSIBLE OF HAPLOID INDUCTION IN MAIZE PLANTS AND RELATED PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Comadran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laffaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3292204A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des adventices : quels traits et fonctions agro-écologiques pour les plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Plantalliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Szambien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hhym-4d82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmSWEET Sucrose transporters expressed in the endosperm adjacent to the maize embryo are necessary for carbon partitioning and embryo growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Grazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelsabour G A Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid anchoring and electrostatic interactions target the phospholipase NOT-LIKE-DAD to pollen endo-plasma membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël M.A. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances sur la contribution des technologies d'édition du génome à l’amélioration des plantes pour la transition agroécologique et l'adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gentilini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final resume on the research on the research unit Laboratory of Plant Ecophysiological responses to Environmental Stresses (LEPSE) under the supervision of the following institutions and research bodies, Montpellier SupAgro - Institut &amp;quot;Agro&amp;quot;, Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement - INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes haploïdes doublées, un outil de choix dans la création de nouvelles variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Sciences de la vie et de la terre), 2017, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId471"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Peter Rogowsky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Données personnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nom:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Peter Michael ROGOWSKY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date et lieu de naissance:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 4 juin 1957 à Passau, Bavière, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: allemande et française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat civil:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> marié, 3 enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> RDP, ENS de Lyon, 46 Allée d'Italie, 69364 Lyon Cedex 07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone: 04 72 72 86 07, email: </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peter.rogowsky@ens-lyon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domicile:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 45 rue du Rhône, 69007 Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone: 04 78 58 48 49, email: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rogowsky.p@neuf.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Formation et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en section 65 (Génétique) de l'Université Claude Bernard Lyon 1 (soutenue le 5 janvier 2001)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981-1985 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département de Génétique, Université de Ratisbonne (Allemagne) sous la direction de Prof. Dr. Rüdiger Schmitt (soutenue le 1 mars 1985)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1976-1981 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Ratisbonne (Allemagne) et stage de fin d'études au Département de Génétique (diplômé le 28 août 1981)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1976 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abitur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (équivalent </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">3. Postes occupés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de Département Adjoint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Département BAP de l'INRA (à 50% de mon temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> puis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (INRA) dans l'UMR Reproduction et Développement des Plantes à l'ENS de Lyon sur le développement du grain de maïs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur postdoctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Laboratoire Interactions Plantes-Microorganismes à l'INRA Toulouse avec Dr. Nigel Grimsley sur la cartographie d'un gène de résistance et le clonage de gènes de défense chez la tomate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988-1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Waite Agricultural Research Institute à l'Université d'Adelaïde (Australie) avec Dr. Peter Langridge sur une famille de séquences répétées chez le seigle et sur la cartographie d'un gène de résistance chez le blé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985-1988 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral Researcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département de Plant Pathology de l'Université de Californie, Davis (Etats-Unis) avec le Prof. Dr. Clarence I. Kado sur les gènes de virulence chez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrobacterium tumefaciens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981-1985 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thésard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département de Génétique, Université de Ratisbonne (Allemagne) avec le Prof. Dr. Rüdiger Schmitt sur le mécanisme de transposition du transposon Tn</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1721</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. coli</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">4. Enseignement et encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 12 postdocs, 13 thésards, 16 CDDs IE, 11 M2 et 21 autres stages depuis 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur/examinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 12 thèses et 5 HDR (réduit depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Participation à 8 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comités de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (réduit depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Participation à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à raison de 2 à 4 h par an (réduit depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Equivalent de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">monitorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pendant ma thèse (1981-1984)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">5. Contrats principaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2017 SeedEncode (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaprogramme Selgen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), partenaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 MaizeREC (Projet bilatéral INRA-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meiogenix SA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 GIM (Projet bilatéral INRA-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limagrain Europe SA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2020 GENIUS (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissements d'Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR-11-BTBR-01), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2021 AMAIZING (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissements d'Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR-10-BTBR-01), WP leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2011 SeedEx (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Département BV), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 HyperMaize (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-07-GPLA-019), coordinateur public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 MuExpress (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet trinational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-06-ERAPG-001), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 MaizeYield (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-05-GPLA-031), coordinateur public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 MaizeTF (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GABI-GP 2003-6), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2006 PMG2 (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet trilatéral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INRA-Alcalà-Biogemma SA), partenaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2003 SeedDesign (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP5 de la CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QLK3-CT-2000-00302), WP leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2003 ZmS1P4 (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZmS1P4), coordinateur public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2003 MAZE (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP5 de la CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QLK3-CT-2000-00196), WP leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 MaizeEMB (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP4 de la CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PL-960210), coordinateur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">6. Principales responsabilités scientifiques et administratives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de l'Agricultural Biotechnology Working Group de l'EPSO (depuis 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Organisation d'un colloque international Plant transformation and regeneration (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Maize Genetics Conference Steering Committee (2006-2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Co-responsable de l'European Plant Embryogenesis Network (1996-2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Reviewer pour des journaux internationaux à comité de lecture (y inclus Plant Cell, Plant J, Plant Physiol, BMC Plant Biol, J Exp Bot), en moyenne 3 manuscrits par an entre 1998 et 2013, fortement réduit depuis 2013.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Reviewer de projets scientifiques (NSF, USDA, DFG), env. 1 projet par an entre 2007 et 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Chef de Département Adjoint du Département BAP (depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Président du Directoire Opérationnel du GIS BV (depuis 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du Conseil Scientifique du Département BV (2006-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil Scientifique du GEVES (2015-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Animateur du Groupe Biotechnologies Végétales du Département BAP (depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de jury de concours DR INRA (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de jury de concours CR INRA (2006, 2007, 2010, 2011, 2012, 2017, 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de jury de concours IR INRAE (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de l'ASCO Biologie de Synthèse du CT4 d'ALLENVI (2014-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du CoPil des contrats BPI France MOREA (2013-2017) et ABBAH (2013-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du CoPil du contrat de branche Germination des semences de carotte (2009-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Reviewer de projets scientifiques nationaux (entre autres ANR, Génoplante, Plant2Pro, INRAE), en moyenne 2 projets par an depuis 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Direction de l'équipe Développement de la Graine (2000-2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil de Direction (2007-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable de l'agrément OGM (2002-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable technique du secteur Biologie Moléculaire (1993-2003)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIL transcription factors facilitate embryo growth in maize by promoting endosperm elimination via lytic cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eekhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (7), pp.koaf162. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koaf162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving crop Yield potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Strittmatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas P. M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Harry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.e435. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fes3.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In planta haploid induction by kokopelli mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 193 (1), pp.182-185. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiad328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way towards future‐proofing our crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Baekelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandasue L R Saltenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Malyska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.e441. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fes3.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing 100 million years of grass genome evolutionary plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Civan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114 (6), pp.1243-1266. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.16185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of genome and base editing tools in maize protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.1010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid anchoring and electrostatic interactions target NOT-LIKE-DAD to pollen endo-plasma membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël M A Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 220 (10), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.202010077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics at Maize Embryo/Endosperm Interfaces Identifies a Transcriptionally Distinct Endosperm Subdomain Adjacent to the Embryo Scutellum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Caïus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.833-852. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.19.00756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer les maïs du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puzzling out plant reproduction by haploid induction for innovations in plant breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Pyott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (6), pp.610-619. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-020-0664-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and multiple gene knockouts by CRISPR–Cas9 in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.487-501. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00299-019-02378-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Juricek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Kaddouch-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168 (2), pp.315-338. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of European maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4490-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat feeding trials: A comprehensive assessment of contaminants in both genetically modified maize and resulting pellets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.573-582. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2018.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of targeted deletions in transgenic bread wheat (Triticum aestivum L.) using customized meganuclease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Partier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11105-017-1062-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enhancement of plant disease resistance using CRISPR/Cas9 technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia M. G. Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Marocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Lanubile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A welcome proposal to amend the GMO legislation of the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Harwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Hofvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (11), pp.1100-1103. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibtech.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (36), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-018-1329-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploid induction in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (20), pp.R1095-R1097. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2017.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling in early maize kernel development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.375-388. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molp.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The durable wheat disease resistance gene Lr34 confers common rust and northern corn leaf blight resistance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Buchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.489-496. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.12647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of pollen‐specific phospholipase NOT LIKE DAD triggers gynogenesis in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelsabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Laffaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (6), pp.707-717. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.201796603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast virtual histology using X-ray in-line phase tomography: application to the 3D anatomy of maize developing seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rositi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-015-0098-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of B3 domain transcription factors of the AFL family in maize kernel filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tcherkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 236, pp.116-125. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of a maize HD-ZIP IV transcription factor by a non-conventional RDR2-dependent small RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klein-Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (5), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maize fused leaves1 (fdl1) gene controls organ separation in the embryo and seedling shoot and promotes coleoptile opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla S. Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Barbante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dalla Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmZHOUPI, an endosperm-specific basic helix-loop-helix transcription factor involved in maize seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophy Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (3), pp.574-586. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.13024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed filling in domesticated maize and rice depends on SWEET-mediated hexose transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangping Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin-Bao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinliang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (12), pp.1489-1493. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling lipid accumulation in cereal grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barthole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 185, pp.33 - 39. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPR2263, a DYW-Subgroup Pentatricopeptide Repeat Protein, Is Required for Mitochondrial nad5 and cob Transcript Editing, Mitochondrion Biogenesis, and Maize Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine G. Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.676-691. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.111.091074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPR8522 encodes a chloroplast-targeted pentatricopeptide repeat protein necessary for maize embryogenesis and vegetative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine G. Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (16), pp.5843 - 5857. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ers232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ZmASR1 Protein Influences Branched-Chain Amino Acid Biosynthesis and Maintains Kernel Yield in Maize under Water-Limited Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Virlouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidermis: the formation and functions of a fundamental plant tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyneth Ingram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (1), pp.17 - 39. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03514.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Characterization of the HD-ZIP IV Transcription FactorFamily in Maize: Preferential Expression in the Epidermis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klein-Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (2), pp.790 - 803. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.182147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the HD-ZIP IV transcription factor OCL1 from maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ZmASR1 protein influences branched-chain amino acid biosynthesis and maintains kernel yield in maize under water-limited conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Virlouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate maize wrinkled1 transcription factors activate target genes involved in seed oil biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (2), pp.674-686. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.173641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs and candidate genes for desiccation and abscisic acid content in maize kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Remoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of the epidermis-specific homeodomain-leucine zipper IV transcription factor OUTER CELL LAYER1 in maize identifies target genes involved in lipid metabolism and cuticle biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (1), pp.273-286. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.150540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-expression of the epidermis-specific HD-ZIP IV transcription factor OCL1 in maize identifies target genes involved in lipid metabolism and cuticle biosynthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154, pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vpp1, Esr6a, Esr6b and OCL4 promoters are active in distinct domains of maize endosperm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hueros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 179 (179), pp.86-96. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HD-ZIP IV transcription factor OCL4 is necessary for trichome patterning and anther development in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (59), pp.883-894. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03916.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and expression analysis of rice paleo duplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Throude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (4), pp.1248-1259. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilization and early seed formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331, pp.715-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional and Metabolic Adjustments in ADP-Glucose pyrophosphorylase -deficient bt2 Maize kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Cossegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 146 (4), pp.1553-1570. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.107.112698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embryo Surrounding Region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Cossegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Plant Cell Monographs, 8, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/7089_2007_109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of specific expansins with growth in Maize leaves is maintained under environmental, genetic and developmental sources of variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bencivenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (1), pp.278-290. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.087494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maize heat shock factor binding protein paralogs EMP2 and HSBP2 interact non-redundantly with specific HEAT SHOCK FACTORS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Scanlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.42-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize cystatins respond to developmental cues, cold stress and drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1729, pp.186-199. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbaexp.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dividing maize tissues show preferential expression of two novel receptor-like cytoplasmic protein kinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ledeunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyneth Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 169 (169), pp.587-598. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engrailed-ZmOCL1 fusions cuase a transient reduction of kernel size in maize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyneth Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascual Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58, pp.123-139. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-005-5219-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide diversity of the ZmPox3 maize peroxidase gene : relationships between a MITE insertion in exon 2 and variation in forage maize digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guillet-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Birolleau-Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doménica Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Rigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.19. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-5-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Houba-Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Madzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Houba-Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Madzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ZmAE3 upstream sequences in maize endosperm and androgenic embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sevilla-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deguerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matthys-Rochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esr proteins are secreted by the cells of the embryo surrounding region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sevilla-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Risueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (374), pp.1559-1568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of two novel maize LRR receptor-like kinases, which belong to the SERK gene family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brettschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.F.G. Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dresselhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 213, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est genes show different levels of expression in the same region of maize endosperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Opsahl-Ferstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 246, pp.219-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes normally expressed in the endosperm are expressed at early stages of microspore embryogenesis in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Deunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Testillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44, pp.559-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression patterns of genes encoding HD-ZipIV homeo domain proteins define specific domains in maize embryos and meristems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boisnard-Lorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (5), pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmOCL1, an HDGL2 family homeobox gene, is expressed in the outer cell layer throughout maize development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (343-354), pp.343-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phenotypes and developmental arrest in early embryo specific mutants of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Sheridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 210, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmEsr, a novel endosperm-specific gene expressed in a restricted region around the maize embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Opsahl-Ferstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Deunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12 (1), pp.235-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygenic resistance of tomato plants to bacterial wilt in the french west indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sperisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (9), pp.837-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci determining resistance to bacterial wilt in tomato cultivar Hawaii7996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sperisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laterrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (9), pp.826-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the vir regulon of Agrobacterium tumefaciens: complete nucleotide sequence and gene organization of the 28.63-kbp regulon cloned as a single unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shirasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 23 (2), pp.85-106. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0147-619X(90)90028-B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the virA virulence gene of the nopaline plasmid, pTiC58, of Agrobacterium tumefaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Kado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 3 (9), pp.1237-1246. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.1989.tb00274.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double fertilization defects in maize haploid inducer lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bologne (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of genome and base editing tools in maize protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bologne (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering In Planta Haploidization In Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plagard Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 in vitro biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cells-in-a-cell”: Which roles for the endo-plasma membrane that wraps the sperm cells?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploid induction, NOT-LIKE-DAD & the pollen endo-plasma membrane...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Maize Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63rd Annual Maize Genetics Conference, Mar 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of the Endosperm Adjacent to the Embryo Scutellum (EAS) of Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Caius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular trafficking in pollen and its importance for maize reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial respiratory chain dysfunction promotes in vitromorphogenesis in plant tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Aissa Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Quadrennial Congress of the International-Association-of-Plant-Biotechnology (IAPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial respiratory chain dysfunction promotes in vitro morphogenesis in plant tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Aissa Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Quadrennial Congress of the International-Association-of-Plant-Biotechnology (IAPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale studies of the influence of GMO-based corn diet after 6 months of consumption in Wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congress of the European Societies of Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the early development of seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chapeau-Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Winter Conference of the European Society for Molecular Imaging - 19/01 au 24/01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR metabolomic analysis of maize kernels: characterization of a novel allele of Brittle2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Cossegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascual Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics Society's 3rd annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metabolomics Society, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie génétique des QTLs impliqués dans la tolérance au flétrissement bactérien chez la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sperisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méribel 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between arbuscular mycorrhizal fungi, water deficit and plant cell wall plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quilleré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal symbiosis and root development in maize with cell wall defects under low-input conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quilleré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres du réseau Rhizophiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in maize root hydraulic architecture may offer new insights into plant drought responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Jeonghwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaire-Roux Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Raleigh, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic dissection of haploid embryo induction in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.109 /P30, 2019, 12. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coursol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of european maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coursol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAIZING, a project on Maize Integrative Genomics supported by the French program “Investments for the Future”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Florence, France. 2015, Tree Biotechnology 2015 Conference "Forests: the importance to the planet and society"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiR397 overexpression, a strategy to engineer laccase activity and lignification in model plants and in crop plants and trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldo Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zm AE3 regulation in maize endosperm and androgenic embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sevilla-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deguerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matthys-Rochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmPRPL35-1 encoding a plastid ribosomal protein is required for suspensor morphogenesis in maize embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize In Planta Haploid Inducer Lines: A Cornerstone for Doubled Haploid Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël M A Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doubled Haploid Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2288, pp.25 - 48, 2021, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1335-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maïs et le blé, céréales modèles pour la recherche en biologie intégrative et son application à la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Quétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUTANTS FOR HAPLOID INDUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP22306616. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBTAINING PLANTS HAVING IMPROVED BIOMASS DIGESTIBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Horlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand-Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020/161306 PCI/EP2020/053140. 2020, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020161306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for improving plant regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Aissa Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2018/234580. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYNUCLEOTIDE RESPONSIBLE OF HAPLOID INDUCTION IN MAIZE PLANTS AND RELATED PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Comadran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laffaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3292204A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des adventices : quels traits et fonctions agro-écologiques pour les plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Plantalliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Szambien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hhym-4d82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmSWEET Sucrose transporters expressed in the endosperm adjacent to the maize embryo are necessary for carbon partitioning and embryo growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Grazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelsabour G A Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid anchoring and electrostatic interactions target the phospholipase NOT-LIKE-DAD to pollen endo-plasma membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël M.A. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances sur la contribution des technologies d'édition du génome à l’amélioration des plantes pour la transition agroécologique et l'adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gentilini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final resume on the research on the research unit Laboratory of Plant Ecophysiological responses to Environmental Stresses (LEPSE) under the supervision of the following institutions and research bodies, Montpellier SupAgro - Institut &amp;quot;Agro&amp;quot;, Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement - INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes haploïdes doublées, un outil de choix dans la création de nouvelles variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Sciences de la vie et de la terre), 2017, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId472"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2C1FCC6"/>
+    <w:nsid w:val="DC928017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.rogowsky@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rogowsky.p@neuf.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136683v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Doll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Elias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Burgess" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Strittmatter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. M. Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harry Taylor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.435" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Calhau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martinant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad328" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305473v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16185" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandasue L R Saltenis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malyska" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornelissen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.441" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1010030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine M Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R M Calhau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica La Padula" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l M A Jacquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202010077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doll" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00756" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pyott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0664-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gerentes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02378-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coumoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.09.049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Youssef" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nihou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Paul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-017-1062-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629337v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia M. G. Borrelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Brambilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Marocco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lanubile" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01245" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Eriksson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Harwood" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hofvander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Jones" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2018.05.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.07.055" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2017.01.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Boni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Buchner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12647" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour Khaled" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Laffaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gendrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201796603" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Tommaso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-015-0098-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.03.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Klein-Cosson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12771" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta La Rocca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla S. Manzotti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Barbante" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dalla Vecchia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv278" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chamot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabill&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sosso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dangping Luo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin-Bao Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Sasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Yang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3422" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003444v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.09.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-981HFLD8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Dedieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.091074" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643851v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers232" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645440v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq267" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03514.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644302v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boltz" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Maher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182147" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Pouvreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Morin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Py" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.173641" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oursel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.150540" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521644v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oursel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sosso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wisniewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Sabour Khaled" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hueros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerentes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.04.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZC9DGK1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521471v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laigle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meeley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03916.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Throude" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn1048" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412607v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189104v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7089_2007_109" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412583v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reidy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bencivenni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.087494" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nover" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Scanlon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188830v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Condamine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2005.05.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92ZGLZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188829v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ledeunff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.05.011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTDPG5K8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188832v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Perez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-5219-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2694BHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678277v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet-Claude" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Rigau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-5-19" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818393v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pethe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Madzak" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh274" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675472v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pethe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sevilla-Lecoq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deguerry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matthys-Rochon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671867v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bonello" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Risueno" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hansen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brettschneider" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F.G. Hecht" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dresselhaus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692506v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Opsahl-Ferstad" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690011v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Magnard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Domenech" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Testillano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694205v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Ingram" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisnard-Lorig" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694626v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695258v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heckel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Werner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Sheridan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694555v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690902v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoquet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperisen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695692v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laterrot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715621v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Powell" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shirasu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Lin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-619X(90)90028-B" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSJZN5H1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727766v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Kado" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1989.tb00274.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206433v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206449v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206133v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plagard Chlo&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206139v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206123v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354711v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335666v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734707v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Aissa Abdi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733945v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Aissa Abdi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603238v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.297" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287225v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapeau-Blondeau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753743v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775325v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nazer" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161624v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161623v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354710v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478798v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478799v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charcosset" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joets" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746287v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830682v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830863v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassagne" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335607v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1335-1_2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832017v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205767v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212464v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565303v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Gendrot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205750v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Comadran" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laffaire" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129633v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Plantalliance" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Szambien" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hhym-4d82" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542863v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Grazer" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour G A Khaled" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Langer" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205933v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l M.A. Jacquier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220775v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dupin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carpentier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791763v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.rogowsky@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rogowsky.p@neuf.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136683v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Doll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Elias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Burgess" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Strittmatter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. M. Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harry Taylor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.435" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Calhau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martinant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad328" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandasue L R Saltenis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malyska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornelissen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.441" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16185" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1010030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine M Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R M Calhau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica La Padula" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l M A Jacquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202010077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doll" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00756" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pyott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0664-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gerentes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02378-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coumoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.09.049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Youssef" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nihou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Paul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-017-1062-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629337v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia M. G. Borrelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Brambilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Marocco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lanubile" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01245" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Eriksson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Harwood" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hofvander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Jones" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2018.05.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.07.055" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2017.01.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Boni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Buchner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12647" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour Khaled" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Laffaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gendrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201796603" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Tommaso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-015-0098-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.03.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Klein-Cosson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12771" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta La Rocca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla S. Manzotti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Barbante" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dalla Vecchia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv278" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chamot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabill&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sosso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dangping Luo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin-Bao Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Sasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Yang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3422" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003444v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.09.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-981HFLD8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Dedieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.091074" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643851v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers232" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03514.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644302v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boltz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Maher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182147" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645440v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq267" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Pouvreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Morin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Py" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.173641" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oursel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.150540" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521644v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oursel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sosso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wisniewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Sabour Khaled" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hueros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerentes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.04.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZC9DGK1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521471v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laigle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meeley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03916.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Throude" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn1048" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412607v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189104v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7089_2007_109" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412583v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reidy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bencivenni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.087494" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nover" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Scanlon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188830v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Condamine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2005.05.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92ZGLZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188829v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ledeunff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.05.011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTDPG5K8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188832v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Perez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-5219-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2694BHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678277v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet-Claude" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Rigau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-5-19" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818393v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pethe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Madzak" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh274" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675472v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pethe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sevilla-Lecoq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deguerry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matthys-Rochon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671867v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bonello" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Risueno" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hansen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brettschneider" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F.G. Hecht" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dresselhaus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692506v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Opsahl-Ferstad" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690011v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Magnard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Domenech" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Testillano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694205v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Ingram" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisnard-Lorig" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694626v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695258v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heckel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Werner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Sheridan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694555v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690902v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoquet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperisen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695692v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laterrot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715621v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Powell" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shirasu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Lin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-619X(90)90028-B" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSJZN5H1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727766v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Kado" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1989.tb00274.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206433v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206449v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206133v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plagard Chlo&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206139v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206123v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354711v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335666v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734707v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Aissa Abdi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733945v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Aissa Abdi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603238v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.297" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLQB9QR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287225v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapeau-Blondeau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753743v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775325v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nazer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161624v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161623v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354710v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478798v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478799v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charcosset" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joets" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746287v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830682v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830863v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassagne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335607v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1335-1_2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832017v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205767v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212464v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565303v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Gendrot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205750v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Comadran" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laffaire" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129633v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Plantalliance" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Szambien" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hhym-4d82" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542863v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Grazer" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour G A Khaled" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Langer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205933v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l M.A. Jacquier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220775v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dupin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carpentier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791763v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>