--- v1 (2026-04-04)
+++ v2 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Peter Rogowsky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Données personnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nom:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Peter Michael ROGOWSKY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date et lieu de naissance:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 4 juin 1957 à Passau, Bavière, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: allemande et française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat civil:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> marié, 3 enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> RDP, ENS de Lyon, 46 Allée d'Italie, 69364 Lyon Cedex 07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone: 04 72 72 86 07, email: </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peter.rogowsky@ens-lyon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domicile:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 45 rue du Rhône, 69007 Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone: 04 78 58 48 49, email: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rogowsky.p@neuf.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Formation et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en section 65 (Génétique) de l'Université Claude Bernard Lyon 1 (soutenue le 5 janvier 2001)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981-1985 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département de Génétique, Université de Ratisbonne (Allemagne) sous la direction de Prof. Dr. Rüdiger Schmitt (soutenue le 1 mars 1985)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1976-1981 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Ratisbonne (Allemagne) et stage de fin d'études au Département de Génétique (diplômé le 28 août 1981)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1976 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abitur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (équivalent </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">3. Postes occupés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de Département Adjoint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Département BAP de l'INRA (à 50% de mon temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> puis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (INRA) dans l'UMR Reproduction et Développement des Plantes à l'ENS de Lyon sur le développement du grain de maïs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur postdoctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Laboratoire Interactions Plantes-Microorganismes à l'INRA Toulouse avec Dr. Nigel Grimsley sur la cartographie d'un gène de résistance et le clonage de gènes de défense chez la tomate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988-1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Waite Agricultural Research Institute à l'Université d'Adelaïde (Australie) avec Dr. Peter Langridge sur une famille de séquences répétées chez le seigle et sur la cartographie d'un gène de résistance chez le blé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985-1988 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral Researcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département de Plant Pathology de l'Université de Californie, Davis (Etats-Unis) avec le Prof. Dr. Clarence I. Kado sur les gènes de virulence chez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrobacterium tumefaciens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981-1985 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thésard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département de Génétique, Université de Ratisbonne (Allemagne) avec le Prof. Dr. Rüdiger Schmitt sur le mécanisme de transposition du transposon Tn</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1721</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. coli</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">4. Enseignement et encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 12 postdocs, 13 thésards, 16 CDDs IE, 11 M2 et 21 autres stages depuis 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur/examinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 12 thèses et 5 HDR (réduit depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Participation à 8 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comités de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (réduit depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Participation à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à raison de 2 à 4 h par an (réduit depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Equivalent de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">monitorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pendant ma thèse (1981-1984)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">5. Contrats principaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2017 SeedEncode (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaprogramme Selgen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), partenaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 MaizeREC (Projet bilatéral INRA-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meiogenix SA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 GIM (Projet bilatéral INRA-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limagrain Europe SA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2020 GENIUS (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissements d'Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR-11-BTBR-01), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2021 AMAIZING (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissements d'Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR-10-BTBR-01), WP leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2011 SeedEx (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Département BV), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 HyperMaize (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-07-GPLA-019), coordinateur public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 MuExpress (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet trinational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-06-ERAPG-001), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 MaizeYield (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-05-GPLA-031), coordinateur public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 MaizeTF (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GABI-GP 2003-6), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2006 PMG2 (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet trilatéral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INRA-Alcalà-Biogemma SA), partenaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2003 SeedDesign (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP5 de la CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QLK3-CT-2000-00302), WP leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2003 ZmS1P4 (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZmS1P4), coordinateur public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2003 MAZE (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP5 de la CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QLK3-CT-2000-00196), WP leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 MaizeEMB (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP4 de la CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PL-960210), coordinateur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">6. Principales responsabilités scientifiques et administratives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de l'Agricultural Biotechnology Working Group de l'EPSO (depuis 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Organisation d'un colloque international Plant transformation and regeneration (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Maize Genetics Conference Steering Committee (2006-2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Co-responsable de l'European Plant Embryogenesis Network (1996-2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Reviewer pour des journaux internationaux à comité de lecture (y inclus Plant Cell, Plant J, Plant Physiol, BMC Plant Biol, J Exp Bot), en moyenne 3 manuscrits par an entre 1998 et 2013, fortement réduit depuis 2013.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Reviewer de projets scientifiques (NSF, USDA, DFG), env. 1 projet par an entre 2007 et 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Chef de Département Adjoint du Département BAP (depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Président du Directoire Opérationnel du GIS BV (depuis 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du Conseil Scientifique du Département BV (2006-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil Scientifique du GEVES (2015-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Animateur du Groupe Biotechnologies Végétales du Département BAP (depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de jury de concours DR INRA (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de jury de concours CR INRA (2006, 2007, 2010, 2011, 2012, 2017, 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de jury de concours IR INRAE (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de l'ASCO Biologie de Synthèse du CT4 d'ALLENVI (2014-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du CoPil des contrats BPI France MOREA (2013-2017) et ABBAH (2013-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du CoPil du contrat de branche Germination des semences de carotte (2009-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Reviewer de projets scientifiques nationaux (entre autres ANR, Génoplante, Plant2Pro, INRAE), en moyenne 2 projets par an depuis 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Direction de l'équipe Développement de la Graine (2000-2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil de Direction (2007-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable de l'agrément OGM (2002-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable technique du secteur Biologie Moléculaire (1993-2003)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIL transcription factors facilitate embryo growth in maize by promoting endosperm elimination via lytic cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eekhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (7), pp.koaf162. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koaf162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving crop Yield potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Strittmatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas P. M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Harry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.e435. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fes3.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In planta haploid induction by kokopelli mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 193 (1), pp.182-185. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiad328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way towards future‐proofing our crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Baekelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandasue L R Saltenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Malyska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.e441. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fes3.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing 100 million years of grass genome evolutionary plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Civan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114 (6), pp.1243-1266. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.16185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of genome and base editing tools in maize protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.1010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid anchoring and electrostatic interactions target NOT-LIKE-DAD to pollen endo-plasma membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël M A Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 220 (10), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.202010077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics at Maize Embryo/Endosperm Interfaces Identifies a Transcriptionally Distinct Endosperm Subdomain Adjacent to the Embryo Scutellum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Caïus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.833-852. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.19.00756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer les maïs du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puzzling out plant reproduction by haploid induction for innovations in plant breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Pyott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (6), pp.610-619. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-020-0664-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and multiple gene knockouts by CRISPR–Cas9 in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.487-501. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00299-019-02378-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Juricek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Kaddouch-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168 (2), pp.315-338. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of European maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4490-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat feeding trials: A comprehensive assessment of contaminants in both genetically modified maize and resulting pellets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.573-582. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2018.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of targeted deletions in transgenic bread wheat (Triticum aestivum L.) using customized meganuclease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Partier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11105-017-1062-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enhancement of plant disease resistance using CRISPR/Cas9 technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia M. G. Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Marocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Lanubile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A welcome proposal to amend the GMO legislation of the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Harwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Hofvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (11), pp.1100-1103. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibtech.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (36), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-018-1329-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploid induction in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (20), pp.R1095-R1097. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2017.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling in early maize kernel development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.375-388. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molp.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The durable wheat disease resistance gene Lr34 confers common rust and northern corn leaf blight resistance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Buchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.489-496. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.12647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of pollen‐specific phospholipase NOT LIKE DAD triggers gynogenesis in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelsabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Laffaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (6), pp.707-717. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.201796603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast virtual histology using X-ray in-line phase tomography: application to the 3D anatomy of maize developing seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rositi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-015-0098-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of B3 domain transcription factors of the AFL family in maize kernel filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tcherkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 236, pp.116-125. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of a maize HD-ZIP IV transcription factor by a non-conventional RDR2-dependent small RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klein-Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (5), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maize fused leaves1 (fdl1) gene controls organ separation in the embryo and seedling shoot and promotes coleoptile opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla S. Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Barbante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dalla Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmZHOUPI, an endosperm-specific basic helix-loop-helix transcription factor involved in maize seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophy Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (3), pp.574-586. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.13024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed filling in domesticated maize and rice depends on SWEET-mediated hexose transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangping Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin-Bao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinliang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (12), pp.1489-1493. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling lipid accumulation in cereal grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barthole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 185, pp.33 - 39. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPR2263, a DYW-Subgroup Pentatricopeptide Repeat Protein, Is Required for Mitochondrial nad5 and cob Transcript Editing, Mitochondrion Biogenesis, and Maize Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine G. Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.676-691. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.111.091074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPR8522 encodes a chloroplast-targeted pentatricopeptide repeat protein necessary for maize embryogenesis and vegetative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine G. Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (16), pp.5843 - 5857. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ers232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ZmASR1 Protein Influences Branched-Chain Amino Acid Biosynthesis and Maintains Kernel Yield in Maize under Water-Limited Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Virlouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidermis: the formation and functions of a fundamental plant tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyneth Ingram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (1), pp.17 - 39. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03514.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Characterization of the HD-ZIP IV Transcription FactorFamily in Maize: Preferential Expression in the Epidermis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klein-Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (2), pp.790 - 803. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.182147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the HD-ZIP IV transcription factor OCL1 from maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ZmASR1 protein influences branched-chain amino acid biosynthesis and maintains kernel yield in maize under water-limited conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Virlouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate maize wrinkled1 transcription factors activate target genes involved in seed oil biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (2), pp.674-686. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.173641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs and candidate genes for desiccation and abscisic acid content in maize kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Remoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of the epidermis-specific homeodomain-leucine zipper IV transcription factor OUTER CELL LAYER1 in maize identifies target genes involved in lipid metabolism and cuticle biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (1), pp.273-286. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.150540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-expression of the epidermis-specific HD-ZIP IV transcription factor OCL1 in maize identifies target genes involved in lipid metabolism and cuticle biosynthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154, pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vpp1, Esr6a, Esr6b and OCL4 promoters are active in distinct domains of maize endosperm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hueros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 179 (179), pp.86-96. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HD-ZIP IV transcription factor OCL4 is necessary for trichome patterning and anther development in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (59), pp.883-894. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03916.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and expression analysis of rice paleo duplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Throude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (4), pp.1248-1259. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilization and early seed formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331, pp.715-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional and Metabolic Adjustments in ADP-Glucose pyrophosphorylase -deficient bt2 Maize kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Cossegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 146 (4), pp.1553-1570. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.107.112698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embryo Surrounding Region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Cossegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Plant Cell Monographs, 8, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/7089_2007_109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of specific expansins with growth in Maize leaves is maintained under environmental, genetic and developmental sources of variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bencivenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (1), pp.278-290. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.087494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maize heat shock factor binding protein paralogs EMP2 and HSBP2 interact non-redundantly with specific HEAT SHOCK FACTORS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Scanlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.42-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize cystatins respond to developmental cues, cold stress and drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1729, pp.186-199. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbaexp.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dividing maize tissues show preferential expression of two novel receptor-like cytoplasmic protein kinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ledeunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyneth Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 169 (169), pp.587-598. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engrailed-ZmOCL1 fusions cuase a transient reduction of kernel size in maize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyneth Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascual Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58, pp.123-139. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-005-5219-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide diversity of the ZmPox3 maize peroxidase gene : relationships between a MITE insertion in exon 2 and variation in forage maize digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guillet-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Birolleau-Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doménica Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Rigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.19. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-5-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Houba-Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Madzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Houba-Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Madzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ZmAE3 upstream sequences in maize endosperm and androgenic embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sevilla-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deguerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matthys-Rochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esr proteins are secreted by the cells of the embryo surrounding region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sevilla-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Risueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (374), pp.1559-1568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of two novel maize LRR receptor-like kinases, which belong to the SERK gene family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brettschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.F.G. Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dresselhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 213, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est genes show different levels of expression in the same region of maize endosperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Opsahl-Ferstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 246, pp.219-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes normally expressed in the endosperm are expressed at early stages of microspore embryogenesis in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Deunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Testillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44, pp.559-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression patterns of genes encoding HD-ZipIV homeo domain proteins define specific domains in maize embryos and meristems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boisnard-Lorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (5), pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmOCL1, an HDGL2 family homeobox gene, is expressed in the outer cell layer throughout maize development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (343-354), pp.343-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phenotypes and developmental arrest in early embryo specific mutants of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Sheridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 210, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmEsr, a novel endosperm-specific gene expressed in a restricted region around the maize embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Opsahl-Ferstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Deunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12 (1), pp.235-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygenic resistance of tomato plants to bacterial wilt in the french west indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sperisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (9), pp.837-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci determining resistance to bacterial wilt in tomato cultivar Hawaii7996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sperisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laterrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (9), pp.826-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the vir regulon of Agrobacterium tumefaciens: complete nucleotide sequence and gene organization of the 28.63-kbp regulon cloned as a single unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shirasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 23 (2), pp.85-106. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0147-619X(90)90028-B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the virA virulence gene of the nopaline plasmid, pTiC58, of Agrobacterium tumefaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Kado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 3 (9), pp.1237-1246. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.1989.tb00274.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double fertilization defects in maize haploid inducer lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bologne (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of genome and base editing tools in maize protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bologne (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering In Planta Haploidization In Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plagard Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 in vitro biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cells-in-a-cell”: Which roles for the endo-plasma membrane that wraps the sperm cells?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploid induction, NOT-LIKE-DAD & the pollen endo-plasma membrane...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Maize Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63rd Annual Maize Genetics Conference, Mar 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of the Endosperm Adjacent to the Embryo Scutellum (EAS) of Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Caius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular trafficking in pollen and its importance for maize reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial respiratory chain dysfunction promotes in vitromorphogenesis in plant tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Aissa Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Quadrennial Congress of the International-Association-of-Plant-Biotechnology (IAPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial respiratory chain dysfunction promotes in vitro morphogenesis in plant tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Aissa Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Quadrennial Congress of the International-Association-of-Plant-Biotechnology (IAPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale studies of the influence of GMO-based corn diet after 6 months of consumption in Wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congress of the European Societies of Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the early development of seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chapeau-Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Winter Conference of the European Society for Molecular Imaging - 19/01 au 24/01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR metabolomic analysis of maize kernels: characterization of a novel allele of Brittle2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Cossegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascual Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics Society's 3rd annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metabolomics Society, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie génétique des QTLs impliqués dans la tolérance au flétrissement bactérien chez la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sperisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méribel 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between arbuscular mycorrhizal fungi, water deficit and plant cell wall plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quilleré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal symbiosis and root development in maize with cell wall defects under low-input conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quilleré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres du réseau Rhizophiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in maize root hydraulic architecture may offer new insights into plant drought responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Jeonghwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaire-Roux Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Raleigh, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic dissection of haploid embryo induction in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.109 /P30, 2019, 12. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coursol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of european maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coursol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAIZING, a project on Maize Integrative Genomics supported by the French program “Investments for the Future”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Florence, France. 2015, Tree Biotechnology 2015 Conference "Forests: the importance to the planet and society"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiR397 overexpression, a strategy to engineer laccase activity and lignification in model plants and in crop plants and trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldo Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zm AE3 regulation in maize endosperm and androgenic embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sevilla-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deguerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matthys-Rochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmPRPL35-1 encoding a plastid ribosomal protein is required for suspensor morphogenesis in maize embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize In Planta Haploid Inducer Lines: A Cornerstone for Doubled Haploid Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël M A Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doubled Haploid Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2288, pp.25 - 48, 2021, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1335-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maïs et le blé, céréales modèles pour la recherche en biologie intégrative et son application à la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Quétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUTANTS FOR HAPLOID INDUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP22306616. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBTAINING PLANTS HAVING IMPROVED BIOMASS DIGESTIBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Horlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand-Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020/161306 PCI/EP2020/053140. 2020, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020161306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for improving plant regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Aissa Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2018/234580. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYNUCLEOTIDE RESPONSIBLE OF HAPLOID INDUCTION IN MAIZE PLANTS AND RELATED PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Comadran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laffaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3292204A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des adventices : quels traits et fonctions agro-écologiques pour les plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Plantalliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Szambien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hhym-4d82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmSWEET Sucrose transporters expressed in the endosperm adjacent to the maize embryo are necessary for carbon partitioning and embryo growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Grazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelsabour G A Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid anchoring and electrostatic interactions target the phospholipase NOT-LIKE-DAD to pollen endo-plasma membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël M.A. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances sur la contribution des technologies d'édition du génome à l’amélioration des plantes pour la transition agroécologique et l'adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gentilini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final resume on the research on the research unit Laboratory of Plant Ecophysiological responses to Environmental Stresses (LEPSE) under the supervision of the following institutions and research bodies, Montpellier SupAgro - Institut &amp;quot;Agro&amp;quot;, Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement - INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes haploïdes doublées, un outil de choix dans la création de nouvelles variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Sciences de la vie et de la terre), 2017, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId472"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Peter Rogowsky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Curriculum vitae</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Données personnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nom:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Peter Michael ROGOWSKY</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Date et lieu de naissance:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 4 juin 1957 à Passau, Bavière, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: allemande et française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat civil:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> marié, 3 enfants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> RDP, ENS de Lyon, 46 Allée d'Italie, 69364 Lyon Cedex 07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone: 04 72 72 86 07, email: </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peter.rogowsky@ens-lyon.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domicile:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 45 rue du Rhône, 69007 Lyon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Téléphone: 04 78 58 48 49, email: </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rogowsky.p@neuf.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Formation et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en section 65 (Génétique) de l'Université Claude Bernard Lyon 1 (soutenue le 5 janvier 2001)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981-1985 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département de Génétique, Université de Ratisbonne (Allemagne) sous la direction de Prof. Dr. Rüdiger Schmitt (soutenue le 1 mars 1985)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1976-1981 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes en biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Université de Ratisbonne (Allemagne) et stage de fin d'études au Département de Génétique (diplômé le 28 août 1981)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1976 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abitur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (équivalent </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">baccalauréat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">3. Postes occupés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 2013 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chef de Département Adjoint</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du Département BAP de l'INRA (à 50% de mon temps)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">depuis 1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargé de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> puis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directeur de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (INRA) dans l'UMR Reproduction et Développement des Plantes à l'ENS de Lyon sur le développement du grain de maïs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992-1993 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur postdoctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Laboratoire Interactions Plantes-Microorganismes à l'INRA Toulouse avec Dr. Nigel Grimsley sur la cartographie d'un gène de résistance et le clonage de gènes de défense chez la tomate</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988-1992 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Waite Agricultural Research Institute à l'Université d'Adelaïde (Australie) avec Dr. Peter Langridge sur une famille de séquences répétées chez le seigle et sur la cartographie d'un gène de résistance chez le blé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1985-1988 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral Researcher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département de Plant Pathology de l'Université de Californie, Davis (Etats-Unis) avec le Prof. Dr. Clarence I. Kado sur les gènes de virulence chez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrobacterium tumefaciens</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1981-1985 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thésard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au Département de Génétique, Université de Ratisbonne (Allemagne) avec le Prof. Dr. Rüdiger Schmitt sur le mécanisme de transposition du transposon Tn</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1721</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> chez </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. coli</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">4. Enseignement et encadrement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 12 postdocs, 13 thésards, 16 CDDs IE, 11 M2 et 21 autres stages depuis 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapporteur/examinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de 12 thèses et 5 HDR (réduit depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Participation à 8 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">comités de thèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (réduit depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Participation à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à raison de 2 à 4 h par an (réduit depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Equivalent de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">monitorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pendant ma thèse (1981-1984)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">5. Contrats principaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2017 SeedEncode (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métaprogramme Selgen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">), partenaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2016 MaizeREC (Projet bilatéral INRA-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meiogenix SA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2015 GIM (Projet bilatéral INRA-</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limagrain Europe SA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012-2020 GENIUS (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissements d'Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR-11-BTBR-01), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011-2021 AMAIZING (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investissements d'Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR-10-BTBR-01), WP leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010-2011 SeedEx (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Bioressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et Département BV), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2010 HyperMaize (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-07-GPLA-019), coordinateur public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007-2009 MuExpress (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet trinational</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-06-ERAPG-001), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006-2007 MaizeYield (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR-05-GPLA-031), coordinateur public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004-2005 MaizeTF (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet franco-allemand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GABI-GP 2003-6), coordinateur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003-2006 PMG2 (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet trilatéral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> INRA-Alcalà-Biogemma SA), partenaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2003 SeedDesign (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP5 de la CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QLK3-CT-2000-00302), WP leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-2003 ZmS1P4 (Projet </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génoplante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ZmS1P4), coordinateur public</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000-2003 MAZE (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP5 de la CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, QLK3-CT-2000-00196), WP leader</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996-1999 MaizeEMB (</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP4 de la CE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PL-960210), coordinateur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">6. Principales responsabilités scientifiques et administratives</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de l'Agricultural Biotechnology Working Group de l'EPSO (depuis 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Organisation d'un colloque international Plant transformation and regeneration (2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Maize Genetics Conference Steering Committee (2006-2008)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Co-responsable de l'European Plant Embryogenesis Network (1996-2000)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Reviewer pour des journaux internationaux à comité de lecture (y inclus Plant Cell, Plant J, Plant Physiol, BMC Plant Biol, J Exp Bot), en moyenne 3 manuscrits par an entre 1998 et 2013, fortement réduit depuis 2013.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Reviewer de projets scientifiques (NSF, USDA, DFG), env. 1 projet par an entre 2007 et 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">National</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Chef de Département Adjoint du Département BAP (depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Président du Directoire Opérationnel du GIS BV (depuis 2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre élu du Conseil Scientifique du Département BV (2006-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil Scientifique du GEVES (2015-2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Animateur du Groupe Biotechnologies Végétales du Département BAP (depuis 2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de jury de concours DR INRA (2010)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de jury de concours CR INRA (2006, 2007, 2010, 2011, 2012, 2017, 2019)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de jury de concours IR INRAE (2020)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre de l'ASCO Biologie de Synthèse du CT4 d'ALLENVI (2014-2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du CoPil des contrats BPI France MOREA (2013-2017) et ABBAH (2013-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du CoPil du contrat de branche Germination des semences de carotte (2009-2011)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Reviewer de projets scientifiques nationaux (entre autres ANR, Génoplante, Plant2Pro, INRAE), en moyenne 2 projets par an depuis 2002.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Direction de l'équipe Développement de la Graine (2000-2013)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Membre du Conseil de Direction (2007-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Responsable de l'agrément OGM (2002-2012)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable technique du secteur Biologie Moléculaire (1993-2003)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIL transcription factors facilitate embryo growth in maize by promoting endosperm elimination via lytic cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eekhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (7), pp.koaf162. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koaf162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving crop Yield potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Strittmatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas P. M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Harry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.e435. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fes3.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In planta haploid induction by kokopelli mutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 193 (1), pp.182-185. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiad328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way towards future‐proofing our crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Baekelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandasue L R Saltenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Malyska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.e441. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fes3.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing 100 million years of grass genome evolutionary plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Dia Sow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Civan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Mardoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114 (6), pp.1243-1266. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.16185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of genome and base editing tools in maize protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2022.1010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid anchoring and electrostatic interactions target NOT-LIKE-DAD to pollen endo-plasma membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël M A Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 220 (10), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1083/jcb.202010077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics at Maize Embryo/Endosperm Interfaces Identifies a Transcriptionally Distinct Endosperm Subdomain Adjacent to the Embryo Scutellum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Caïus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (4), pp.833-852. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.19.00756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et évaluer les maïs du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puzzling out plant reproduction by haploid induction for innovations in plant breeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Pyott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (6), pp.610-619. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41477-020-0664-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop plants with improved culture and quality traits for food, feed and other uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (S2), pp.65-73. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-019-00135-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and multiple gene knockouts by CRISPR–Cas9 in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas M Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (4), pp.487-501. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00299-019-02378-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GMO90+ Project: Absence of Evidence for Biologically Meaningful Effects of Genetically Modified Maize-based Diets on Wistar Rats After 6-Months Feeding Comparative Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Juricek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Kaddouch-Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lippi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 168 (2), pp.315-338. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/toxsci/kfy298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induction of targeted deletions in transgenic bread wheat (Triticum aestivum L.) using customized meganuclease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Nihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Partier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology Reporter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (1), pp.71-81. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11105-017-1062-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of European maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-018-4490-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rat feeding trials: A comprehensive assessment of contaminants in both genetically modified maize and resulting pellets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.573-582. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2018.09.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enhancement of plant disease resistance using CRISPR/Cas9 technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia M. G. Borrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittoria Brambilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriano Marocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Lanubile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.01245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (36), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-018-1329-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A welcome proposal to amend the GMO legislation of the EU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Eriksson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Harwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Hofvander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huw Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (11), pp.1100-1103. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tibtech.2018.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploid induction in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (20), pp.R1095-R1097. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2017.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaling in early maize kernel development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.375-388. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molp.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of pollen‐specific phospholipase NOT LIKE DAD triggers gynogenesis in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelsabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Laffaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (6), pp.707-717. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15252/embj.201796603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The durable wheat disease resistance gene Lr34 confers common rust and northern corn leaf blight resistance in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Sucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heike Buchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.489-496. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.12647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast virtual histology using X-ray in-line phase tomography: application to the 3D anatomy of maize developing seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Tommaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rositi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-015-0098-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of B3 domain transcription factors of the AFL family in maize kernel filling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tcherkez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 236, pp.116-125. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of a maize HD-ZIP IV transcription factor by a non-conventional RDR2-dependent small RNA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klein-Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (5), pp.747-758. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.12771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maize fused leaves1 (fdl1) gene controls organ separation in the embryo and seedling shoot and promotes coleoptile opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla S. Manzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Cavaiuolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Barbante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Dalla Vecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed filling in domesticated maize and rice depends on SWEET-mediated hexose transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dangping Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin-Bao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Sasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinliang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (12), pp.1489-1493. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ng.3422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmZHOUPI, an endosperm-specific basic helix-loop-helix transcription factor involved in maize seed development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophy Chamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84 (3), pp.574-586. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.13024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling lipid accumulation in cereal grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barthole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepiniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 185, pp.33 - 39. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPR2263, a DYW-Subgroup Pentatricopeptide Repeat Protein, Is Required for Mitochondrial nad5 and cob Transcript Editing, Mitochondrion Biogenesis, and Maize Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine G. Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (2), pp.676-691. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.111.091074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPR8522 encodes a chloroplast-targeted pentatricopeptide repeat protein necessary for maize embryogenesis and vegetative development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Canut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine G. Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick A. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63 (16), pp.5843 - 5857. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ers232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of the HD-ZIP IV transcription factor OCL1 from maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Frangne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (1), pp.293-305. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erq267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidermis: the formation and functions of a fundamental plant tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyneth Ingram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 189 (1), pp.17 - 39. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03514.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-Wide Characterization of the HD-ZIP IV Transcription FactorFamily in Maize: Preferential Expression in the Epidermis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Klein-Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Boltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Maher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (2), pp.790 - 803. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.182147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ZmASR1 Protein Influences Branched-Chain Amino Acid Biosynthesis and Maintains Kernel Yield in Maize under Water-Limited Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Virlouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ZmASR1 protein influences branched-chain amino acid biosynthesis and maintains kernel yield in maize under water-limited conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Virlouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Corti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 157 (2), pp.917-936. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.176818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate maize wrinkled1 transcription factors activate target genes involved in seed oil biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin B. Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien S. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie V. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille C. Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 156 (2), pp.674-686. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.111.173641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QTLs and candidate genes for desiccation and abscisic acid content in maize kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Remoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2229-10-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overexpression of the epidermis-specific homeodomain-leucine zipper IV transcription factor OUTER CELL LAYER1 in maize identifies target genes involved in lipid metabolism and cuticle biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine C. Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (1), pp.273-286. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.109.150540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over-expression of the epidermis-specific HD-ZIP IV transcription factor OCL1 in maize identifies target genes involved in lipid metabolism and cuticle biosynthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Javelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154, pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vpp1, Esr6a, Esr6b and OCL4 promoters are active in distinct domains of maize endosperm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hueros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gerentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 179 (179), pp.86-96. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The HD-ZIP IV transcription factor OCL4 is necessary for trichome patterning and anther development in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 59 (59), pp.883-894. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.03916.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and expression analysis of rice paleo duplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Throude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (4), pp.1248-1259. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn1048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilization and early seed formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 331, pp.715-725</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptional and Metabolic Adjustments in ADP-Glucose pyrophosphorylase -deficient bt2 Maize kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Cossegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mbelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Balzergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 146 (4), pp.1553-1570. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.107.112698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Embryo Surrounding Region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Cossegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Depège-Fargeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Plant Cell Monographs, 8, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/7089_2007_109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00189104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of specific expansins with growth in Maize leaves is maintained under environmental, genetic and developmental sources of variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bencivenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (1), pp.278-290. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.106.087494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maize heat shock factor binding protein paralogs EMP2 and HSBP2 interact non-redundantly with specific HEAT SHOCK FACTORS.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Scanlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.42-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize cystatins respond to developmental cues, cold stress and drought.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Condamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wisniewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1729, pp.186-199. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbaexp.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dividing maize tissues show preferential expression of two novel receptor-like cytoplasmic protein kinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ledeunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyneth Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meeley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 169 (169), pp.587-598. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plantsci.2005.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engrailed-ZmOCL1 fusions cuase a transient reduction of kernel size in maize.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwyneth Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel-Sabour Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Vernoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascual Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58, pp.123-139. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11103-005-5219-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00188832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Houba-Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Madzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide diversity of the ZmPox3 maize peroxidase gene : relationships between a MITE insertion in exon 2 and variation in forage maize digestibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guillet-Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Birolleau-Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doménica Manicacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Rigau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.19. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2156-5-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize cytokinin oxidase genes: differential expression and cloning of two new cDNAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Houba-Hérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pethe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Madzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (408), pp.2549-2557. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erh274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ZmAE3 upstream sequences in maize endosperm and androgenic embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sevilla-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deguerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matthys-Rochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esr proteins are secreted by the cells of the embryo surrounding region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sevilla-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Berne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Risueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 53 (374), pp.1559-1568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterisation of two novel maize LRR receptor-like kinases, which belong to the SERK gene family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baudino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brettschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.F.G. Hecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dresselhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 213, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est genes show different levels of expression in the same region of maize endosperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Bonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Opsahl-Ferstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 246, pp.219-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genes normally expressed in the endosperm are expressed at early stages of microspore embryogenesis in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Deunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Testillano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 44, pp.559-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression patterns of genes encoding HD-ZipIV homeo domain proteins define specific domains in maize embryos and meristems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boisnard-Lorig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22 (5), pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmOCL1, an HDGL2 family homeobox gene, is expressed in the outer cell layer throughout maize development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Ingram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 40 (343-354), pp.343-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel phenotypes and developmental arrest in early embryo specific mutants of maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.F. Sheridan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 210, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmEsr, a novel endosperm-specific gene expressed in a restricted region around the maize embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.G. Opsahl-Ferstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Deunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 12 (1), pp.235-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polygenic resistance of tomato plants to bacterial wilt in the french west indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sperisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Prior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (9), pp.837-842</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative trait loci determining resistance to bacterial wilt in tomato cultivar Hawaii7996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sperisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laterrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 9 (9), pp.826-836</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of the vir regulon of Agrobacterium tumefaciens: complete nucleotide sequence and gene organization of the 28.63-kbp regulon cloned as a single unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Shirasu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. S. Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 23 (2), pp.85-106. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0147-619X(90)90028-B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the virA virulence gene of the nopaline plasmid, pTiC58, of Agrobacterium tumefaciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. S. Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. I. Kado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 3 (9), pp.1237-1246. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2958.1989.tb00274.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double fertilization defects in maize haploid inducer lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bologne (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of genome and base editing tools in maize protoplasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Guille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bologne (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering In Planta Haploidization In Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plagard Chloé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 in vitro biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cells-in-a-cell”: Which roles for the endo-plasma membrane that wraps the sperm cells?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Sexual Plant Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haploid induction, NOT-LIKE-DAD & the pollen endo-plasma membrane...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Maize Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 63rd Annual Maize Genetics Conference, Mar 2021, Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristic of the Endosperm Adjacent to the Embryo Scutellum (EAS) of Maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Just</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Brunaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Caius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracellular trafficking in pollen and its importance for maize reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial respiratory chain dysfunction promotes in vitromorphogenesis in plant tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Aissa Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Quadrennial Congress of the International-Association-of-Plant-Biotechnology (IAPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial respiratory chain dysfunction promotes in vitro morphogenesis in plant tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Aissa Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Quadrennial Congress of the International-Association-of-Plant-Biotechnology (IAPB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Dublin, Ireland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale studies of the influence of GMO-based corn diet after 6 months of consumption in Wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Servien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Congress of the European Societies of Toxicology (EUROTOX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bratislava, Slovakia. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS project. Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the early development of seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chapeau-Blondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Demilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Winter Conference of the European Society for Molecular Imaging - 19/01 au 24/01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR metabolomic analysis of maize kernels: characterization of a novel allele of Brittle2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Cossegal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael M. Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascual Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics Society's 3rd annual international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metabolomics Society, Jun 2007, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie génétique des QTLs impliqués dans la tolérance au flétrissement bactérien chez la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thoquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sperisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méribel 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between arbuscular mycorrhizal fungi, water deficit and plant cell wall plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quilleré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Laurens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycorrhizal symbiosis and root development in maize with cell wall defects under low-input conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Rigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quilleré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie M. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres du réseau Rhizophiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural variation in maize root hydraulic architecture may offer new insights into plant drought responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oh Jeonghwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louai Rishmawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaire-Roux Colette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bauland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Maize Genetics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Raleigh, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic dissection of haploid embryo induction in maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea R M Calhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Maize Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Regensburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bernillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Maucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chéreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.109 /P30, 2019, 12. Journées Scientifiques du RFMF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of european maize inbred line F2 provides new insights into molecular and chromosomal characteristics of presence/absence variants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coursol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering molecular origin and functional impact of structural variation in maize through genome sequences comparison and integrative analysis of genetic variation, transcriptome and phenotype data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coursol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Turc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMAIZING, a project on Maize Integrative Genomics supported by the French program “Investments for the Future”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charcosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Vitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Giauffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Maize Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04478799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome ENgineering Improvement for Useful plants of a Sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien F. Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Chèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Florence, France. 2015, Tree Biotechnology 2015 Conference "Forests: the importance to the planet and society"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiR397 overexpression, a strategy to engineer laccase activity and lignification in model plants and in crop plants and trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donaldo Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Cell Wall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Nantes, France. 2013, The 13th Cell Wall Meeting : abstract book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zm AE3 regulation in maize endosperm and androgenic embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sevilla-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deguerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Matthys-Rochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">26 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmPRPL35-1 encoding a plastid ribosomal protein is required for suspensor morphogenesis in maize embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Heckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Massonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">28 p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maize In Planta Haploid Inducer Lines: A Cornerstone for Doubled Haploid Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël M A Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine M Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doubled Haploid Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2288, pp.25 - 48, 2021, </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1335-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le maïs et le blé, céréales modèles pour la recherche en biologie intégrative et son application à la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Hirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Falque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Quétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La génomique en biologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, Science Update, 2-7380-1167-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUTANTS FOR HAPLOID INDUCTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP22306616. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBTAINING PLANTS HAVING IMPROVED BIOMASS DIGESTIBILITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Horlow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Durand-Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Mouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2020/161306 PCI/EP2020/053140. 2020, https://patentscope.wipo.int/search/fr/detail.jsf?docId=WO2020161306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for improving plant regeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zohra Aissa Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaya Bouchabke-Coussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guislaine Gendrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2018/234580. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYNUCLEOTIDE RESPONSIBLE OF HAPLOID INDUCTION IN MAIZE PLANTS AND RELATED PROCESSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Comadran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Laffaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP3292204A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des adventices : quels traits et fonctions agro-écologiques pour les plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Plantalliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Szambien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hhym-4d82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZmSWEET Sucrose transporters expressed in the endosperm adjacent to the maize embryo are necessary for carbon partitioning and embryo growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fierlej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Grazer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelsabour G A Khaled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid anchoring and electrostatic interactions target the phospholipase NOT-LIKE-DAD to pollen endo-plasma membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica La Padula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaël M.A. Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Martinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances sur la contribution des technologies d'édition du génome à l’amélioration des plantes pour la transition agroécologique et l'adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gentilini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final resume on the research on the research unit Laboratory of Plant Ecophysiological responses to Environmental Stresses (LEPSE) under the supervision of the following institutions and research bodies, Montpellier SupAgro - Institut &amp;quot;Agro&amp;quot;, Institut National de Recherche pour l'Agriculture, l'Alimentation et l'Environnement - INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCERES. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plantes haploïdes doublées, un outil de choix dans la création de nouvelles variétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Doll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Widiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">(Sciences de la vie et de la terre), 2017, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId472"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC928017"/>
+    <w:nsid w:val="C0031BC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.rogowsky@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rogowsky.p@neuf.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136683v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Doll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Elias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Burgess" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Strittmatter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. M. Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harry Taylor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.435" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Calhau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martinant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad328" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandasue L R Saltenis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malyska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornelissen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.441" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16185" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1010030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine M Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R M Calhau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica La Padula" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l M A Jacquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202010077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doll" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00756" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pyott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0664-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gerentes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02378-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623829v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coumoul" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.09.049" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Youssef" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nihou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Paul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-017-1062-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629337v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia M. G. Borrelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Brambilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Marocco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lanubile" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01245" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627282v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Eriksson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Harwood" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hofvander" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Jones" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2018.05.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.07.055" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2017.01.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Boni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Buchner" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12647" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour Khaled" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Laffaire" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gendrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201796603" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Tommaso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-015-0098-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.03.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Klein-Cosson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12771" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta La Rocca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla S. Manzotti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Barbante" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dalla Vecchia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv278" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536562v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chamot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabill&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640547v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sosso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dangping Luo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin-Bao Li" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Sasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Yang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3422" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003444v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.09.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-981HFLD8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Dedieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.091074" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643851v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers232" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651306v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03514.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644302v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boltz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Maher" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182147" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645440v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq267" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Pouvreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Morin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Py" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.173641" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oursel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.150540" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521644v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oursel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sosso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wisniewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Sabour Khaled" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hueros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerentes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.04.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZC9DGK1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521471v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laigle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meeley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03916.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Throude" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn1048" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412607v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189104v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7089_2007_109" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412583v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reidy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bencivenni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.087494" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nover" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Scanlon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188830v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Condamine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2005.05.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92ZGLZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188829v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ledeunff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.05.011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTDPG5K8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188832v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Perez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-5219-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2694BHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678277v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet-Claude" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Rigau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-5-19" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818393v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pethe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Madzak" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh274" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675472v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pethe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sevilla-Lecoq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deguerry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matthys-Rochon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671867v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bonello" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Risueno" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hansen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brettschneider" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F.G. Hecht" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dresselhaus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692506v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Opsahl-Ferstad" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690011v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Magnard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Domenech" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Testillano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694205v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Ingram" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisnard-Lorig" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694626v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695258v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heckel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Werner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Sheridan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694555v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690902v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoquet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperisen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695692v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laterrot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715621v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Powell" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shirasu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Lin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-619X(90)90028-B" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSJZN5H1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727766v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Kado" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1989.tb00274.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206433v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206449v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206133v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plagard Chlo&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206139v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206123v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354711v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335666v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734707v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Aissa Abdi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733945v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Aissa Abdi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603238v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.297" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLQB9QR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287225v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapeau-Blondeau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753743v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775325v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nazer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161624v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161623v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354710v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478798v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478799v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charcosset" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joets" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746287v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830682v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830863v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassagne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335607v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1335-1_2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832017v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205767v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212464v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565303v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Gendrot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205750v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Comadran" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laffaire" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129633v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Plantalliance" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Szambien" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hhym-4d82" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542863v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Grazer" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour G A Khaled" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Langer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205933v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l M.A. Jacquier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220775v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dupin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carpentier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791763v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peter.rogowsky@ens-lyon.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rogowsky.p@neuf.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136683v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M Doll" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fierlej" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eekhout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Elias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bellot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Burgess" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Strittmatter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. M. Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harry Taylor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.435" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205657v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jacquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Calhau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Martinant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad328" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandasue L R Saltenis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malyska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornelissen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.441" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Civan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16185" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1010030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354700v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine M Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea R M Calhau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica La Padula" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l M A Jacquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lionnet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202010077" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065555v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doll" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ca&#239;us" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grimault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00756" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tardieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vitte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153104v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Gilles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Pyott" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-020-0664-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563918v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vergne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke-Coussa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-019-00135-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gerentes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Richard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-019-02378-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196332v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Servien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Juricek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lippi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/toxsci/kfy298" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625958v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Youssef" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nihou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Partier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tassy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Paul" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-017-1062-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Darracq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pichon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4490-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623829v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Laporte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Coumoul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2018.09.049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629337v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia M. G. Borrelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Brambilla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Marocco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Lanubile" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01245" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627282v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Eriksson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Harwood" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Hofvander" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huw Jones" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibtech.2018.05.001" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621438v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Widiez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.07.055" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dep&#232;ge-Fargeix" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2017.01.008" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606965v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour Khaled" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Laffaire" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gendrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201796603" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Boni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Yang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Buchner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12647" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538205v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Tommaso" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rositi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-015-0098-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204180v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.03.021" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634338v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Klein-Cosson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12771" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta La Rocca" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla S. Manzotti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Cavaiuolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Barbante" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Dalla Vecchia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv278" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640547v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sosso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dangping Luo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin-Bao Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Sasse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Yang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3422" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536562v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chamot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabill&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13024" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003444v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barthole" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepiniec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Baud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.09.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-981HFLD8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649551v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine G. Gendrot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Dedieu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.091074" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643851v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canut" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers232" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645440v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frangne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Gerentes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq267" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651306v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwyneth Ingram" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03514.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644302v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boltz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Maher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.182147" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Corti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.176818" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Virlouvet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Corti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Pouvreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Morin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille C. Py" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.173641" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662839v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capelle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Remoue" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Reyss" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mah&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663026v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Arnould" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Oursel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.150540" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521644v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Javelle" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oursel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sosso" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wisniewski" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Sabour Khaled" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hueros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerentes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.04.006" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZC9DGK1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521471v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laigle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rozier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meeley" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.03916.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189459v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Throude" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bosio" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sarda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn1048" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412607v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189104v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7089_2007_109" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412583v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reidy" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bencivenni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Massonneau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.087494" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nover" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Scanlon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188830v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Condamine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbaexp.2005.05.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92ZGLZG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188829v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ledeunff" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2005.05.011" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTDPG5K8-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188832v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascual Perez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-005-5219-y" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C2694BHJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818393v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Houba-H&#233;rin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pethe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Madzak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erh274" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678277v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guillet-Claude" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Birolleau-Touchard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Rigau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2156-5-19" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675472v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Massonneau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pethe" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sevilla-Lecoq" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deguerry" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Matthys-Rochon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671867v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Bonello" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Berne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Risueno" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hansen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brettschneider" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F.G. Hecht" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dresselhaus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692506v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Opsahl-Ferstad" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690011v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Magnard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Domenech" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Testillano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694205v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Ingram" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisnard-Lorig" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694626v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695258v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heckel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Werner" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Sheridan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694555v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690902v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thoquet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sperisen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prior" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695692v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laterrot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715621v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Powell" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shirasu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Lin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Morel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0147-619X(90)90028-B" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KSJZN5H1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727766v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. I. Kado" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.1989.tb00274.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206433v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206449v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206133v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plagard Chlo&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206139v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206123v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354711v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Caius" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335666v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734707v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hilson" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Aissa Abdi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delmas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733945v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Aissa Abdi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603238v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.297" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDLQB9QR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204208v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03287225v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chapeau-Blondeau" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducournau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753743v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775325v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nazer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161624v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s da Costa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rigault" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quiller&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurens" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161623v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M. Guillaume" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04519703v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oh Jeonghwa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354710v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478798v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darracq" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolas" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duarte" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pichon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955192v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Joets" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coursol" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738241v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Joets" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04478799v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charcosset" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joets" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743151v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Nogu&#233;" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaya Bouchabke" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746287v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mazel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donaldo Meynard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830682v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830863v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassagne" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335607v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1335-1_2" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832017v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Hirel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Qu&#233;tier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205767v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04212464v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Durand-Tardif" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565303v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guislaine Gendrot" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205750v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Comadran" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Laffaire" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129633v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Plantalliance" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Szambien" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hhym-4d82" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05542863v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Grazer" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelsabour G A Khaled" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Langer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205933v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l M.A. Jacquier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943821v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gentilini" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220775v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dupin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carpentier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791763v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>