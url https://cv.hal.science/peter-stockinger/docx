--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -222,51 +222,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -895,319 +895,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multimedia and Knowledge-Based Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal for Semiotic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 5 (3), pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esquisse méthodologique pour la conception de scénarios multimédias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal for Semiotic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 4 (3), pp.557-589</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A conceptual theory of state changes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiotica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 77 (1-3), pp.137-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/semi.1989.77.1-3.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilités d'une représentation conceptuelle de la situation normative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 8, pp.31-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Autriche - atelier de différentes formes de rationalité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information sur les Sciences Sociales / Social Sciences Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 24 (3), pp.553-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zur aktuellen Lage der semiotischen Forschung. Algirdas Julien Greimas im Gespräch mit Peter Stockinger.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algirdas Julien Greimas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für Semiotik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1983, Kunst und Wirklichkeit, 5 (3), pp.265-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1217,959 +1355,959 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de grands modèles de langue pour la classification de concepts et la génération de descriptions dans les études aréales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinyi Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvalLLM2024 - Atelier sur l'évaluation des modèles génératifs (LLM) et challence d'extraction d'information few-shot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMIAD, Jul 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion du mythe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du musée du quai Branly – Jacques Chirac 2018 Les mythes dans l'histoire, les cultures et les langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Langues et Civilisations Orientales (INALCO), Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence (inter)culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactique des langues/cultures étrangères : objectifs, approches, supports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Beijing Foreign Studies University, Jun 2018, Pékin, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural and scientific heritage production, archiving and sharing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trudeau Foundation – Summer Institute 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trudeau Foundation, May 2009, Kingston – Gananoque, Ontario, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The repurposing (re-authoring) of digital audiovisual resources in cultural heritage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital preservation and valorisation of cultural heritage. Leonardo da Vinci JASON Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leonardo da Vinci JASON Project, Oct 2006, Funchal, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1264.6800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital archives, cultural identity and diversity, meaning economy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Council of Europe Conference « Culture 4D : Digitization ; Data ; Disruptions ; Diversty ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tallinn University and Estonian Ministry of Culture within the framework of the Estonian Presidency of the Council of Europe’s Committee of Ministers., Sep 2016, Tallinn, Estonia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.11803.05927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAPHIR: Système d'Assistance à la Publication Hypermédia par spécification Intentionnelle et modélisation Rhétorique (Projet ANR : ANR-05-RIAM-0006).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de présentation des travaux de recherche de l'ESCoM à la Fondation Maison des Sciences de l'Homme (FMSH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.4132.0566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sémiotique de la politesse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politesse : données linguistiques – scripts culturels - implications didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Ibn Tofail - Faculté des Lettres et des Sciences Humaines (Laboratoire Langage et Société CNRST-URAC56) et Unité de recherche PLIDAM EA 4514 (INALCO, Sorbonne- Paris-Cité), Nov 2015, Kenitra, Maroc. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.4172.8401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de sites Web.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’analyse des sites est-elle toujours pertinente ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse Jean Jaurès - Equipe CPST - LERASS, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de la sémiotique dans la valorisation des données numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sémiotique et sciences humaines et sociales : la sémiotique face aux défis sociétaux du XXIème siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges - CeReS (Centre de Recherches Sémiotiques), Nov 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01227616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The semiotic expertise in cross-cultural communication and digital archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoN2014 - 1st International Congress of Numanities. The role of Humanities in Contemporary Society. Semiotics, Culture, Technologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kaunas University of Technology, Jun 2014, Kaunas, Lithuania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.4082.7844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital audiovisual archives, semiotics and digital humanities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth Winter School of the Estonian Graduate School of Culture Studies and Arts. Workshop 1: Digital archives and humanities: an explosive combination ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Baltic  Film and Media School - Tallinn (Estonia), Jan 2014, Tallinn, Estonia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.1428.5764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploiter les indexations savante, professionnelle et sociale à l’heure des humanités numériques. Le cas des Archives Audiovisuelles de la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2185,142 +2323,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque ISKO-France "Contextes, langues et cultures dans l’organisation des connaissances"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02515989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Archives Audiovisuelles de la Recherche et le Campus AAR. Vers une plateforme « communautaire » des archives audiovisuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives audiovisuelles et mémoire à l’ère numérique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Manouba - Institut Supérieur de Documentation Centre de Documentation Nationale, Dec 2013, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interopérabilité ontologies ASA et langages documentaires : une valorisation sémantique et cognitive des Archives Audiovisuelles de la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2336,932 +2474,932 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Archives audiovisuelles et mémoire à l'ère numérique" (A2MEN'13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Unité de Recherche “Bibliothèque Numérique et Patrimoine” de l’ISD; Centre de Documentation Nationale, Dec 2013, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler avec des corpus audiovisuels numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du CPST – Centre Pluridisciplinaire de Sémiotique Textuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CPST – Centre Pluridisciplinaire de Sémiotique Textuelle, Dec 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercultural communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NATO Regional Cooperation Course (NCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.4050.0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Programme “Online Audiovisual Research Archive in Social Sciences and Humanities” (ARA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archiving Culture in the Digital Age.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Princess Maha Chakri Sirindhorn Anthropology Centre, Aug 2009, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural and scientific heritage production, archiving and sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer Institute of the Trudeau Foundation (Canada)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Kingston - Gananoque, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.1083.4326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01562289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The digital environment and work process of the Audiovisual Research Archives (ARA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Chemouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Midrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop franco-canadien - "Les sciences humaines et sociales en mouvement. Les Archives Audiovisuelles de la Recherche (AAR) et les archives de la Fondation Trudeau".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Trudeau (Canada) et ESCoM-AAR, Sep 2009, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.4318.1686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portail institutionnel Persée à l'épreuve des usages. Croiser les approches méthodologiques en Sciences Humaines pour améliorer le partage de connaissances scientifiques en libre accès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Sidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAIS/ACSI conference, Université McGill</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La republication en ligne de corpus audiovisuels. Scénarios et genres de publication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIV congresso dell'AISS (Associazione Italiana di Studi Semiotici) « Narrazione ed esperienza »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università della Calabria - Dipartimento di Filosofia, Nov 2006, Arcavacata (Rende) - Cosenza, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201438v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiotic Video Processing for personalised Publishing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia digital libraries ans content providers for e-learning solutions. Second CHIRON Open Workshop on Innovative Technologies and Solutions for Ubiquituous Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (European Commission) LEONARDO DA VINCI Community Vocational Training Action Programme, Oct 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le programme &amp;quot;Archives Audiovisuelles de la Recherche (AAR).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Les bibliothèque à l'ère du numérique. Nouveaux lieux? nouveaux usages?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris VIII Vincennes - Saint Denis - Equipe Documents Numériques et Usages, May 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues, langages et cultures des médias contemporains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et usages de la langue en Europe hier et aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Goethe de Paris - EHESS (Ecole des Hautes Etudes en Sciences Sociales), Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auteur, textualité électronique et édition multi-support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'auteur face aux logiques de l'édition multi-supports: quelles évolutions?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bertrand Legendre (Université Paris XIII), Jun 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3271,497 +3409,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Art of Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE - Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.352, 2025, Information Systems, Web and Pervasive Computing, Imad Saleh, 9781836690122. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394351961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394351961⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04923346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des contenus audiovisuels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Lavoisier - Hermès Science</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Traitement de l'information, 9782746232921</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Traitement de l'information, 9782746232921</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Archives Audiovisuelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chemouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirasri Deslis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermès - Lavoisier. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermès - Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.320, 2011, Traité des sciences et techniques de l’information, Fabrice Papy, ISBN 978-2-7462-3219-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...106 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermès - Lavoisier</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.320, 2011, Traité des sciences et techniques de l’information, Fabrice Papy, ISBN 978-2-7462-3219-8</w:t>
+                <w:t xml:space="preserve">hal-05373648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites web.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes Science - éditions Lavoisier, 2005, 9782746217591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Hermes Science - éditions Lavoisier, 2005, 9782746217591</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le document audiovisuel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes Science - éditions Lavoisier, pp.295, 2003, 9782746206199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Hermes Science - éditions Lavoisier, pp.295, 2003, 9782746206199</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement et contrôle de l'information.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes Science Publications, pp.195, A paraître, 9782746202405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3771,409 +3909,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la donnée au corpus : enjeux sémiotiques et documentaires des archives audiovisuelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus audiovisuels. Quelles approches ? Quels usages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, 2022, 9782813003799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9782813003799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématique des valeurs culturelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs. Aux fondements de la sémiotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, 2015, 9782336389189, 2336389185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures conceptuelles et dispositifs d’interprétation du contenu de corpus audiovisuels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les archives audiovisuelles. Description, indexation et publication.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science – Lavoisier, 2011, 978-2746232198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie sémiotique et environnement numérique pour valoriser un patrimoine scientifique audiovisuel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les archives audiovisuelles. Description, indexation et publication.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science – Lavoisier, pp.320, 2011, 978-2746232198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systeme, Prozesse und Entwicklungen im Strukturalismus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Zeichen der Historie: Beiträge zu einer semiologischen Geschichtswissenschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Böhlau Verlag (depuis 2024: De Gruyter Brill), pp.203 - 214, 1986, Materialien zur Historischen Sozialwissenschaft, ISBN-10. 3205070798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05597864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4183,839 +4321,839 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animer une base de connaissance : des ontologies aux modèles d’I.A. générative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration in the Digital Mediascape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956393v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding, scripting and staging emotional experiences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du modèle conceptuel des données à sa mise en scène multimodale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915304v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The topos of polite behavior.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure topique et narrative du champ lexical français de la politesse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiotics of textscapes and cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture et image. Exemples et pistes de réflexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation structurée par mots-clés des données audiovisuelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital audiovisual archives in humanities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarisation et réalisation d'un entretien avec un chercheur invité dans le cadre du programme des Archives Audiovisuelles de la Recherche (AAR).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-Semiotics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477186v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Lexical Meaning to Conceptual Meaning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5025,1467 +5163,1467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LaCAS - Bilan d'étape du projet (2020-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evane Grossemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Sepulveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assen Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inalco. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Sepulveda</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Inalco. 2024</w:t>
+                <w:t xml:space="preserve">hal-04853910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de fin du projet ANR MémoMines. Conservation numérique de patrimoines culturels en voie de disparition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chaudiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ANR, Agence Nationale de la Recherche. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">ANR, Agence Nationale de la Recherche. 2023</w:t>
+                <w:t xml:space="preserve">hal-04210700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles d’analyse de corpus de données média.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 1, Institut National des Langues et Civilisations Orientales; Fondation Maison des Sciences de l'Homme (FMSH). 2020, pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La description de contenus audiovisuels. Identifier et décrire les thèmes de discours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 05-06, Institut National des Langues et Civilisations Orientales (INALCO); Fondation Maison des Sciences de l'Homme (FMSH). 2020, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESCoM-AAR 2014: Rapport d'activités de l'Equipe Sémiotique Cognitive et nouveaux Médias - Archives Audiovisuelles de la Recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d’analyse de corpus de données média.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 1, Institut National des Langues et Civilisations Orientales; Fondation Maison des Sciences de l'Homme (FMSH). 2020, pp.116</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 1, ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche). 2014, pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 05-06, Institut National des Langues et Civilisations Orientales (INALCO); Fondation Maison des Sciences de l'Homme (FMSH). 2020, pp.20</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repurposing digital audiovisual resources for user communities possessing different cultural and linguistic profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Institut National des Langues et Civilisations Orientales; Fondation Maison des Sciences de l'Homme. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche). 2014</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00813000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social and economic context for the sharing of video resources in a non-profit setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Institut National des Langues et Civilisations Orientales; ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche). 2012, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 1, ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche). 2014, pp.116</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specification of digital video authoring processes and publishing genres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INALCO. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Institut National des Langues et Civilisations Orientales; Fondation Maison des Sciences de l'Homme. 2012</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00840174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet ASA-SHS (Atelier Sémiotique Audiovisuelle pour la constitution, description et (ré-)publication de corpus audiovisuels enligne en Sciences Humaines et Sociales).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une ontologie d'éditorialisation et de publication de données audiovisuelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 02-2007, ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche); INALCO. 2007, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Institut National des Langues et Civilisations Orientales; ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche). 2012, 30 p</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charting Cultural Memory: An Ontology for the Heritage of Indigenous and Minority Communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche). 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INALCO. 2009</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562282v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphes patrons pour représenter des parcours d’analyse de corpus audiovisuels. Exemple : Le domaine de connaissance DLC (= Diversité Linguistique et Culturelle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 12, ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche). 2006, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche). 2008</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330721v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphes patrons pour représenter des parcours d’analyse de corpus audiovisuels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut National des Langues et Civilisations Orientales; ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche). 2006, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scenarios for Lifelong Learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Institut National des Langues et Civilisations orientales (INALCO); Fondation Maison des Sciences de l'Homme (FMSH). 2006, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840197v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Programme « Archives Audiovisuelles de la Recherche »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche); INALCO. 2004, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique du document virtuel personnalisable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ENST Bretagne. 2002, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-MSH - vers un portail 2.0 pour la Fondation Maison des Sciences de l'Homme (FMSH).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche). 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 02-2007, ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche); INALCO. 2007, pp.65</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specification of an &amp;quot;Oriental&amp;quot; language and culture information server.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammou Fadili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Inalco; ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche); FMSH. 1997, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] ESCoM-AAR (Equipe Sémiotique Cognitive et Nouveaux Médias - Archives Audiovisuelles de la Recherche). 2007</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textsemantische Probleme in der Konzeption und Entwicklung von wissensbasierten Hypertexten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inalco; FMSH. 1994, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...565 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05587209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6495,2385 +6633,2385 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. 5: Techniques, instruments et systèmes dédiés de communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Ecosystèmes de communication, sémiotique et analyse du discours  (INALCO, Paris 2021)., Paris, France. 2021, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. 4.1: Message et Marque.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Ecosystèmes de communication, sémiotique et analyse du discours  (INALCO, Paris 2021)., Paris, France. 2021, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et conduite d’un projet de communication. 3: Le design conceptuel d'une campagne de communication.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Conception et conduite d’un projet de communication, 75013 Paris - 65, Rue des Grands Moulins, France. 2021, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Master. Ecosystèmes de communication, sémiotique et analyse du discours  (INALCO, Paris 2021)., Paris, France. 2021, pp.43</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. 1: Compréhension générale de l'activité de communiquer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Ecosystèmes de communication, sémiotique et analyse du discours  (INALCO, Paris 2021)., Paris, France. 2021, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Ecosystèmes de communication, sémiotique et analyse du discours  (INALCO, Paris 2021)., Paris, France. 2021, pp.52</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et conduite d’un projet de communication. 5: Audit et évaluation d'une campagne de communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Conception et conduite d’un projet de communication, 75013 Paris - 65, Rue des Grands Moulins, France. 2021, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Conception et conduite d’un projet de communication, 75013 Paris - 65, Rue des Grands Moulins, France. 2021, pp.28</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et conduite d’un projet de communication. 6: Gestion d'un projet de communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Conception et conduite d’un projet de communication, 75013 Paris - 65, Rue des Grands Moulins, France. 2021, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Conception et conduite d’un projet de communication, 75013 Paris - 65, Rue des Grands Moulins, France. 2021, pp.38</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. 3: L'écosystème de la communication des organisations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Ecosystèmes de communication, sémiotique et analyse du discours  (INALCO, Paris 2021)., Paris, France. 2021, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Ecosystèmes de communication, sémiotique et analyse du discours  (INALCO, Paris 2021)., Paris, France. 2021, pp.39</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. 4.2: Identité visuelle (polysensorielle).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Ecosystèmes de communication, sémiotique et analyse du discours  (INALCO, Paris 2021)., Paris, France. 2021, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Ecosystèmes de communication, sémiotique et analyse du discours  (INALCO, Paris 2021)., Paris, France. 2021, pp.21</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. 6: La campagne de communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Ecosystèmes de communication, sémiotique et analyse du discours  (INALCO, Paris 2021)., Paris, France. 2021, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. 2: Communication quotidienne, communication spécialisée, communication stratégique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Ecosystèmes de communication, sémiotique et analyse du discours  (INALCO, Paris 2021)., Paris, France. 2021, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Master. Ecosystèmes de communication, sémiotique et analyse du discours  (INALCO, Paris 2021)., Paris, France. 2021, pp.29</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et conduite d’un projet de communication. 2: Localiser une campagne de communication, définir son cadre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Conception et conduite d’un projet de communication, 75013 Paris - 65, Rue des Grands Moulins, France. 2020, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Conception et conduite d’un projet de communication, 75013 Paris - 65, Rue des Grands Moulins, France. 2020, pp.36</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et conduite d’un projet de communication. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Conception et conduite d’un projet de communication, 75013 Paris - 65, Rue des Grands Moulins, France. 2020, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Conception et conduite d’un projet de communication, 75013 Paris - 65, Rue des Grands Moulins, France. 2020, pp.24</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et conduite d’un projet de communication. 1: Définir les objectifs d’une campagne de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Conception et conduite d’un projet de communication, 75013 Paris - 65, Rue des Grands Moulins, France. 2020, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Conception et conduite d’un projet de communication, 75013 Paris - 65, Rue des Grands Moulins, France. 2020, pp.40</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et conduite d’un projet de communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Le projet de communication, Paris, France. 2018, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Le projet de communication, Paris, France. 2018, pp.77</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01878383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique des cultures. Le design d’un projet d’étude culturelle (Champ d’application : La culture quotidienne).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Séminaire de recherche "Sémiotique des cultures I et II", Paris, France. 2017, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01586502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Communication hors média</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Communication des organisations, Paris, France. 2017, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01877552v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaliser un projet en communication événementielle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Séminaire ICL 3B02A: Communication, information et médias III: Communication hors-média et projet de communication., Paris, France. 2017, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01460606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Master. Séminaire de recherche "Sémiotique des cultures I et II", Paris, France. 2017, pp.69</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple Video Staging of the Figure of Migrant on the You Tube Platform.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Construction and Deconstruction of Culture and Communication. Urbino, Italy. 2017, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Communication des organisations, Paris, France. 2017, pp.69</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01616908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écosystème de la communication - une présentation générale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Communication, information et médias I., Paris, France. 2016, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Construction and Deconstruction of Culture and Communication. Urbino, Italy. 2017, pp.75</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01367293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Plan de communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Séminaire du Master LLCER-CIM et du Magistère Mag-C2I « Méthodologie des projets de communiction » (INALCO, Paris 2016). Paris, France. 2016, pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01540193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secteur et les métiers de la communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Introduction à la communication, Paris, France. 2016, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01327486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et fonction de la marque dans la communication des organisations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Séminaire du Master LLCER-CIM et du Magistère Mag-C2I « Pratiques de communication » (INALCO, Paris 2016). Paris, France. 2016, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01540194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie pour définir et conduire un projet de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Séminaire du Master LLCER-CIM (CIM 4A 02C)., Paris, France. 2016, pp.51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01369076v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le film publicitaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Séminaire de Licence LLCER-CFI (ICL 3A 02B) « Communication, information et médias II », Paris, France. 2016, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01399773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Master. Séminaire du Master LLCER-CIM (CIM 4A 02C)., Paris, France. 2016, pp.51</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communication visuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Communication visuelle et audiovisuelle., Paris, France. 2016, pp.80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. Introduction à la communication, Paris, France. 2016, pp.38</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01362005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural visions and narratives of (im)migrants and (im)migration in the digital social mediasphere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Représentations of the "Social Other", Tallinn, Estonia. 2016, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. Communication, information et médias I., Paris, France. 2016, pp.54</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01394832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écosystème de la communication des organisations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Séminaire du Master M1 LLCER-CIM (CIM 4A13A), Paris, France. 2016, pp.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Séminaire du Master LLCER-CIM et du Magistère Mag-C2I « Méthodologie des projets de communiction » (INALCO, Paris 2016). Paris, France. 2016, pp.126</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01370099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction générale à la communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Pratiques de communication I, Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. Communication visuelle et audiovisuelle., Paris, France. 2016, pp.80</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01202563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique des cultures. Analyse des cultures personnelles du maquillage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Sémiotique des cultures., Paris, France. 2015, pp.101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Représentations of the "Social Other", Tallinn, Estonia. 2016, pp.133</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01202626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques de communication: La communication audiovisuelle et le film publicitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Techniques de communication (Séminaire ICL 3A 02 d), Paris, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Séminaire du Master M1 LLCER-CIM (CIM 4A13A), Paris, France. 2016, pp.108</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01238861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité visuelle de la communication d’une organisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Pratiques de communication III, Paris, France. 2015, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Pratiques de communication I, Paris, France. 2015</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01202481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de recherche: définition, conduite et réalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Séminaire "Méthodologie du travail universitaire". Paris, France. 2013, pp.Peter Stockinger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Sémiotique des cultures., Paris, France. 2015, pp.101</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01316381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La veille d’information – une introduction rapide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Licence. Veille d'information, Paris, France. 2011, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. Techniques de communication (Séminaire ICL 3A 02 d), Paris, France. 2015</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01623967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la communication interculturelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Sémiotique, culture et communication, France. 2011, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Pratiques de communication III, Paris, France. 2015, pp.69</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-02139904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding people's views and visions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. European Master in InterCultural Communication (EMICC), Lugano, Switzerland. 2009, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Séminaire "Méthodologie du travail universitaire". Paris, France. 2013, pp.Peter Stockinger</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01235235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse sémiotique du texte audiovisuel. Le tournant audiovisuel et participatif dans la culture contemporaine globale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Analyse sémiotique du texte audiovisuel., Paris, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Master. Sémiotique, culture et communication, France. 2011, pp.48</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-01316383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l'hypertextualité dans le traitement de corpus audiovisuels ou multimédias numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Master. Le document numérique., Paris - INALCO (Institut National des Langues et Civilisations Orientales), France. 2006, 30p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Licence. Veille d'information, Paris, France. 2011, pp.40</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cel-00799558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension sémiotique des sites web.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctorat. Sémiotique et nouveaux médias, Université de Franche-Comté - Laboratoire de sémio-linguistique, didactique et informatique (LASELDI), France. 2005, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...247 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8883,1477 +9021,2085 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, France. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, France. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 17)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, France. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 10)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, France. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 18)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, France. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, France. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 13)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04076536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 17)</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 20)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 10)</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 18)</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 13)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 5)</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 16)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 1)</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 3)</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 20_1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 20)</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 4)</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 13)</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 19)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 16)</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 9)</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 15)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 20_1)</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 8)</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 14_1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 6)</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 19)</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 12)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 2)</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Kinkaku-ji (Pavillon d'or) à Kyoto, Japon (Vue 11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Paris, France. 2007</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arc du Puente del Inca et vestiges d'un hôtel thermal abandonné (Département Las Heras, Province Mendoza). Prise de vue 4/4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Paris, France. 2007</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arc du Puente del Inca et vestiges d'un hôtel thermal abandonné (Département Las Heras, Province Mendoza). Prise de vue 3/4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Paris, France. 2007</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hameau Puente del Inca (Département Las Heras, Province Mendoza). Prise de vue 2/6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Paris, France. 2007</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hameau Puente del Inca (Département Las Heras, Province Mendoza). Prise de vue 1/6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Paris, France. 2007</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">India Muerta. Lieu de culte populaire dans la province de Tunuyán (Mendoza, Argentine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Mendoza, Argentina. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Paris, France. 2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arc du Puente del Inca et vestiges d'un hôtel thermal abandonné (Département Las Heras, Province Mendoza). Prise de vue 3/3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">India Muerta. Lieu de culte populaire dans la province de Tunuyán (Mendoza, Argentine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Mendoza, Argentina. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hameau Puente del Inca et son marché local de plein air (Département Las Heras, Province Mendoza). Prise de vue 1/2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puente del Inca et Rio Cuevas (Département Las Heras, Province Mendoza). Prise de vue 1/3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10362,373 +11108,598 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le hameau Puente del Inca et son marché local de plein air (Département Las Heras, Province Mendoza). Prise de vue 1/2.</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hameau Puente del Inca (Département Las Heras, Province Mendoza). Prise de vue 6/6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le hameau Puente del Inca (Département Las Heras, Province Mendoza). Prise de vue 6/6.</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arc du Puente del Inca et vestiges d'un hôtel thermal abandonné (Département Las Heras, Province Mendoza). Prise de vue 1/4.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Arc du Puente del Inca et vestiges d'un hôtel thermal abandonné (Département Las Heras, Province Mendoza). Prise de vue 1/4.</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hameau Puente del Inca (Département Las Heras, Province Mendoza). Prise de vue 3/6.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Arc du Puente del Inca et vestiges d'un hôtel thermal abandonné (Département Las Heras, Province Mendoza). Prise de vue 3/3.</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arc du Puente del Inca et vestiges d'un hôtel thermal abandonné (Département Las Heras, Province Mendoza). Prise de vue 2/3.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arc du Puente del Inca et vestiges d'un hôtel thermal abandonné (Département Las Heras, Province Mendoza). Prise de vue 2/4.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hameau Puente del Inca (Département Las Heras, Province Mendoza). Prise de vue 5/6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le hameau Puente del Inca (Département Las Heras, Province Mendoza). Prise de vue 4/6.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">India Muerta. Lieu de culte populaire dans la province de Tunuyán (Mendoza, Argentine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10741,963 +11712,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. Mendoza, Argentina. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">India Muerta. Lieu de culte populaire dans la province de Tunuyán (Mendoza, Argentine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Puente del Inca, Argentina. 2004</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Mendoza, Argentina. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...298 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...532 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11707,13533 +11845,13533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COLLOQUE FINAL ANR LIMINAL (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03518909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et conduite d’un projet de communication. Cinquième partie : Audit et évaluation d'une campagne de communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus de données et recherches culturelles III. Cinquième partie : Préparer et réaliser une enquête vidéo/photo pour mieux connaître des représentations culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. Sixième partie: La campagne de communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus de données et recherches culturelles II. Quatrième partie: Préparer et réaliser un sondage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et conduite d’un projet de communication. Sixième partie : Gestion d'un projet de communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. Cinquième partie: Techniques et instruments de communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus de données et recherches culturelles I. Première partie: Spécifier un projet de documentation de la vie quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et conduite d’un projet de communication. Troisième partie: Définir le cadre d'une campagne de communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. Quatrième partie 1: Les notions &amp;quot;message&amp;quot; et &amp;quot;marque&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. Première partie: Compréhension générale de l’activité de communiquer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et conduite d’un projet de communication. Deuxième partie: Définir les objectifs d’une campagne de communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et conduite d’un projet de communication. Quatrième partie: Le design conceptuel d'une campagne de communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024463v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception et conduite d’un projet de communication. Première partie: Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02935664v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. Introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus de données et recherches culturelles I. Troisième partie: Réaliser un entretien (individuel, de groupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. Deuxième partie: Communication spécialisée et communication professionnelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aires culturelles et communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus de données et recherches culturelles I. Introduction générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus de données et recherches culturelles I. Deuxième partie: Réaliser une veille documentaire pour constituer une documentation d’une activité quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. Troisième partie: L’écosystème de la communication des organisations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture du colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brumelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écosystèmes de communication, sémiotique et analyse du discours. Quatrième partie 2: L'identité visuelle dans la communication.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire conceptuelle et définitions de la notion du mythe. Conférence de Peter Stockinger (Inalco).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastasia Rae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01853290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouverture du colloque ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Saglio-Yatzimirsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Héran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Wagener</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01830293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes hébraïques. Entretien scientifique avec Alessandro Guetta (INALCO, Paris).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Guetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Razanadrakoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01623153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes slaves et traitement automatique des langues. Entretien scientifique avec Patrice Pognan (INALCO, Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pognan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libra Wulandaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Janod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01326156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes japonaises. Entretien scientifique avec Michael Lucken (INALCO, Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Chatainier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01326178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oralité et littérature africaine. Entretien scientifique avec Ursula Baumgardt (INALCO, Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Baumgardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Utuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ummahan Ugur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Miltat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01326189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue et littérature Ourdou. Entretien scientifique avec Alain Désoulières (INALCO, Paris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Désoulières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01326143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudes chinoises. Entretien scientifique avec Joël Bellassen (INALCO, Paris).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bellassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Keo Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Spriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01326123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d'étude du programme de recherche Migrobjets (4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">Alexandra Galitzine-Loumpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chowra Makaremi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01436631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les onomatopées coréennes : une richesse linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Moyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Utuka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maurus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01318200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au colloque de l'ISKO sur la pertinence de l’information par la contextualisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Zacklad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amos David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neli Dobreva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01787982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Archives Audiovisuelles de la Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chemouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01787978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages pédagogiques de corpus audiovisuels. Première partie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Raisa Schpun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01794732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publier, diffuser et conserver des corpus audiovisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raisa Schpun Mônica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirasri Deslis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Guérinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Carou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01794712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler avec des corpus audiovisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Glowczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chemouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirasri Deslis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01794698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre Jérusalem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Rojtman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Chemouny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01411928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le développement au XXIe siècle : Les paradigmes échoués du XXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01411834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le développement au XXIe siècle : Quelle politique pour quel développement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01411839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le développement au XXIe siècle : L'économie du développement au cours de la seconde moitié du XXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01411832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance Learning, Intercultural Communication and ICT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumiko 青木久美子 Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01455401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le développement au XXIe siècle : Les précurseurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01411830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le développement au XXIe siècle : Développement et mondialisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01411835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le développement au XXIe siècle : Les défis du développement au XXle siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacy Sachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01411836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville de Hong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01455143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiotique narrative et re-publication de ressources audiovisuelles numériques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01981305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique et langues amérindiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Grinevald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Sputo-Mialet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours et recherches d'un linguiste atypique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvet Louis-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01509421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l’exotisme culinaire et de l’obésité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues ouest-sémitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01346491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions à une histoire politique. L'exemple de l'Europe du XVIe au XVIIIe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Waquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02151703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Kraus et sa position dans la vie intellectuelle en Autriche jusqu'en 1936.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Stieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01395225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de la négociation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Waquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02151709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'oeuvre littéraire médiévale comme forme-sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle James-Raoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01784330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et géographie de l'Indochine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thế Anh Nguyễn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01346541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues ouest-sémitiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Space, Nationalism and Power.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranabir Samaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02151578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du programme des Archives Audiovisuelles de la Recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Veits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnemazou Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01300434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches autour de l’identité autrichienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Stieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01346614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique, le croire et les représentations dans un contexte en mouvement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01982618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie du Sud-Est européen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01982654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regard critique sur la culture et la langue siamoises.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherches anthropologiques et sociolinguistiques sur le monde berbère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Tassadit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Baudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01982632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques et usages de la langue en Europe hier et aujourd'hui. Terrains et pratiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jostes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01589579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseignement et étude de la langue siamoise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Delouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...101 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction d'identités nationales dans les Balkans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gossiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01346622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immigration, communautés et nationalismes transnationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riva Kastoryano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01503540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'économie de conception.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fridenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Justine Xu</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01395295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous le signe de la morphodynamique et de la naturalisation de la signification.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01345725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cognition animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégories descriptives, statistiques et démographie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01395293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie et urbanisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01411997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et théorie de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes étapes de l'aventure humaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Lumley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche d'un nouveau langage musical.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Agathe Janod</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01378959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archéozoologie et l'ère du néolithique. Deuxième partie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01456293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archéozoologie et l'ère du néolithique. Première partie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Denis Vigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01456289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition folklorique dans les cultures populaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l’art et du travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Menger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l'industrialisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fridenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01395155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sémiotique visuelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Darras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fresnault-Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01345726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oratio obliqua, oratio recta.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Recanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire naturelle et muséographie scientifique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02098910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catégories démographiques descriptives et statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01346515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population, épidémies et santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bourdelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01832491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entreprise et travail en Europe occidentale et aux Etats-Unis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fridenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01395124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modèles morpho-dynamiques en sciences cognitives et sciences humaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01345724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités du temps chrétien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des jeunes et des groupes marginaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01344971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémantique et pragmatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Recanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie de l'esprit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire naturelle et muséographie scientifique. Deuxième partie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02098914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les origines de l'art et la formation de l'esprit humain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Anati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01411871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Har Karkom, à la quête du mont Sinaï.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Anati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02096561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de l'art et du travail.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Menger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01345717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de l'esprit, neurosciences et cognition animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01345708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie des modèles mathématiques et philosophie des sciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02182918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structuralisme, sémiotique structurale et sémiotique existentielle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eero Tarasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01343802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Recanati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire du livre et textualité électronique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une anthropologie visuelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique du discours - Histoire de la linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie africaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Piault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie visuelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Piault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01345643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social democracy in power.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pelinka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01343828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l'Empire des Habsbourg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elizabeth Ducreux-Lakits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01345644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'empirisme logique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des pratiques corporelles et des représentations du corps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Vigarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01395228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écoumène et l'étude des milieux humains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Berque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01395246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biographie intellectuelle d'un sociologue engagé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01344972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie et théories des organisations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhard Friedberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01345642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie cognitive, langage, communication et évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Sperber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie cognitive, langage, communication et évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Sperber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire socioculturelle des relations franco-allemandes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01343816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie, Logique, Sémiotique et Nouvelles Technologies de l'Information.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guy Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galitzine</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01395217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie culturelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Berque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnemazou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01395274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des mathématiques aux XIXème et XXème siècles. Deuxième partie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02096481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie cognitive, langage, communication et évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Sperber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe d'Anthropologie Historique de l'Occident Médiéval (GAHOM).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anne Polo de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des images et des représentations dans l'Occident médiéval.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des médias.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Chalvon-Demersay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02096521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation et mutation du concert et des pratiques musicales au XIXe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01344958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique du discours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte de Boysson-Bardies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01343822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une historiographie moderne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des jeunes, des groupes marginaux et de la lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01412004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie des sciences et du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-histoire des pratiques culturelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01344963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalisation et mondialisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01395252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des mathématiques aux XIXème et XXème siècles. Première partie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02096469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arts, esthétique et histoire de l'art.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Careri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Peter Stockinger</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01345700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie du langage et linguistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Recanati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Biljetina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Florence Descamps</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01379168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie africaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Henri Piault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Challulau,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01345638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques impressions d'un voyage au Tibet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Stockinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10476 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01469653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId466"/>
+      <w:footerReference w:type="default" r:id="rId468"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -25301,51 +25439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47D3A367"/>
+    <w:nsid w:val="43B92F83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25532,51 +25670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peter-stockinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1037-2118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028595653" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2488039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000027914612" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515960v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peter Stockinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03189666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/semi.1989.77.1-3.137" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290933v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas Julien Greimas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Shen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01883901v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01883909v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374185v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11803.05927" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304462v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1264.6800" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328125v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4132.0566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235236v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4172.8401" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241150v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4082.7844" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1428.5764" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515989v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206101v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01317084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4050.0161" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562289v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1083.4326" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331007v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemaitre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Midrier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4318.1686" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878232v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201438v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03189661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201372v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03189654v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03189645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923346v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2218" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394351961" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01946336v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/documentation/analyse-des-contenus-audiovisuels/stockinger/descriptif-9782746232921" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373648v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirasri Deslis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lavoisier.fr/produit/32227/9782746242128/les-archives-audiovisuelles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03285798v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03285828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03230002v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003799" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206093v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359464v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355541v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597864v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229739v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01956393v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01915304v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598843v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01315352v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201784v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130295v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304808v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477186v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153459v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853910v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Grossemy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210700v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02516102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02516406v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01330114v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02166515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214289v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840174v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562285v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01509381v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562282v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330721v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326680v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840197v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362992v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562335v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramirez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587209v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418530v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03418541v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418540v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03418542v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03418543v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418531v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418535v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02974436v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02974414v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02974423v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01878383v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01460606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01586502v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01877552v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01616908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01540194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01399773v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01369076v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01327486v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01367293v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01540193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01362005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01394832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01370099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01202563v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01202626v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01238861v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01202481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01316381v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/cel-02139904v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01623967v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01235235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01316383v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00799558v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201389v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076536v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076527v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04070054v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076526v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076547v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076524v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04077601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076540v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04077596v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076529v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076525v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076546v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076522v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076539v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076538v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04077599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076528v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076534v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014020v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014122v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014087v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03929540v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014036v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03175663v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014002v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04013988v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014074v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014071v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03175661v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014078v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014033v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04013996v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014083v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014080v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03175666v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03164032v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518909v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03418295v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03354678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03127971v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03131363v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03418546v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03127958v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02994795v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02935664v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02937281v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03024463v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02937731v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02958502v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02941288v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02967347v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03014475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02943622v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02974452v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02959684v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02950403v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02944988v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164292v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brumelot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03037116v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830293v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01853290v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Toussaint" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Rae" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623153v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guetta" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Meunier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Razanadrakoto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Xu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326189v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Baumgardt" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Utuka" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ummahan Ugur" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miltat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326156v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bellay" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libra Wulandaru" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lerouge" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Janod" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326178v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lucken" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Chatainier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Massol" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vuillaume" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326143v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#233;souli&#232;res" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moyaert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Oury" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Winckler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326123v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bellassen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Afonso" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Keo Vu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Spriet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01436631v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01318200v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurus" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787982v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794732v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Raisa Schpun" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787978v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794712v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Schpun M&#244;nica" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gu&#233;rinet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794698v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411928v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Rojtman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411832v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacy Sachs" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411839v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411834v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01455401v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko &#38738;&#26408;&#20037;&#32654;&#23376; Aoki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Meissner" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411830v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411835v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411836v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01455143v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981305v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379048v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grinevald" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509421v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet Louis-Jean" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395225v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Stieg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02151709v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Waquet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01784330v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le James-Raoul" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379034v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Regnier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346491v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lemaire" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02151703v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346541v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7871; Anh Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379031v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02151578v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranabir Samaddar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01300434v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veits" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnemazou Camille" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346614v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01982654v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gossiaux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379090v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delouche" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Biljetina" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01982618v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01982632v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tassadit" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudelot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01589579v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jostes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Becker" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379092v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346622v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01503540v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva Kastoryano" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345726v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Darras" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fresnault-Deruelle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395155v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379171v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Recanati" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379165v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03195456v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Schmitt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379155v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Proust" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379125v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Lumley" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378959v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01456293v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01456289v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395295v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345725v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Petitot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau," TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379107v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395293v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411997v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02098910v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Drouin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832491v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdelais" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346515v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395124v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345724v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03195462v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01344971v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauger" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demay" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379174v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379147v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02098914v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411871v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Anati" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02096561v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345717v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345708v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02182918v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345644v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elizabeth Ducreux-Lakits" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379160v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395246v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395228v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fisher" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379154v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Piault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345643v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01343828v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pelinka" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01343802v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Tarasti" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379170v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379176v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chartier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03178582v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01344972v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345642v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Friedberg" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379143v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sperber" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379139v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01343816v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Werner" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395217v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Meunier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395274v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02096481v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dahan" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379142v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02096521v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01344958v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03178596v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Polo de Beaulieu" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03195451v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379177v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379158v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412004v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01343822v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Boysson-Bardies" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01344963v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395252v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02096469v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345700v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Careri" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379168v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01345638v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469653v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peter-stockinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1037-2118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/028595653" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2488039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000027914612" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633564v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292376v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Lalande" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Beloued" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214290v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515960v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peter Stockinger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/24129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammou Fadili" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03189666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605533v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/semi.1989.77.1-3.137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347262v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290933v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Algirdas Julien Greimas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyi Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Nouvel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01883901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01883909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304462v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1264.6800" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11803.05927" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328125v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4132.0566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235236v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4172.8401" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227616v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4082.7844" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1428.5764" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515989v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206101v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334172v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01317084v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4050.0161" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562322v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562289v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1083.4326" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331007v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lemaitre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Chemouny" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Midrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4318.1686" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sidir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201438v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03189661v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201372v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03189654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03189645v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2218" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394351961" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01946336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/documentation/analyse-des-contenus-audiovisuels/stockinger/descriptif-9782746232921" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirasri Deslis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://e.lavoisier.fr/produit/32227/9782746242128/les-archives-audiovisuelles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03285798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03285828v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03230002v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003799" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206093v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359464v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229739v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01956393v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802931v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01915304v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399776v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01315352v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130295v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304808v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477186v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153459v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853910v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Grossemy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaudiron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02516102v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02516406v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01330114v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02166515v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00813000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214289v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00840174v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562285v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-01509381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562282v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330721v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326680v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840197v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ramirez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587209v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03418541v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03418542v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03418543v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418538v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418531v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418539v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02974436v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02974414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-02974423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01878383v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01586502v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01877552v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01460606v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01616908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01367293v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01540193v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01327486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01540194v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01369076v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01399773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01362005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01394832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01370099v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01202563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01202626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01238861v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01202481v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01316381v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01623967v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/cel-02139904v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01235235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01316383v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-00799558v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04070054v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076526v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076543v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076532v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076544v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076527v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076536v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076547v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04077601v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076540v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076530v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04077596v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076529v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076525v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076539v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076538v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04077599v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076528v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076534v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04076533v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014002v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04013988v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014074v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014071v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03175661v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014036v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03175663v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014122v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014020v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014087v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03929540v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014078v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014033v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04013996v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014083v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04014080v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03175666v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03164032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518909v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Saglio-Yatzimirsky" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Galitzine-Loumpet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pellini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03418295v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03354678v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03127971v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03131363v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03418546v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03127958v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02941288v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02967347v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03014475v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02937731v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02958502v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03024463v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02935664v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02937281v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02994795v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02943622v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02974452v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02959684v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02950403v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02944988v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164292v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brumelot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ouvrard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03037116v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01853290v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Toussaint" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Rae" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01830293v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ran" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Wagener" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01623153v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Guetta" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Meunier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Razanadrakoto" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Xu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326156v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pognan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bellay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libra Wulandaru" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lerouge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Janod" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326178v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lucken" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Chatainier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Massol" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vuillaume" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326189v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Baumgardt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Utuka" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ummahan Ugur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miltat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326143v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain D&#233;souli&#232;res" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moyaert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Oury" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Winckler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01326123v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bellassen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Afonso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Keo Vu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Spriet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01436631v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chowra Makaremi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01318200v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurus" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787982v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos David" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neli Dobreva" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01787978v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794732v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Raisa Schpun" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794712v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raisa Schpun M&#244;nica" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gu&#233;rinet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01794698v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Glowczewski" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411928v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Rojtman" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411834v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacy Sachs" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411839v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411832v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01455401v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko &#38738;&#26408;&#20037;&#32654;&#23376; Aoki" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Meissner" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411830v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411835v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411836v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01455143v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnemazou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01981305v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379048v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Grinevald" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01509421v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet Louis-Jean" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maestre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379034v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Regnier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346491v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lemaire" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02151703v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Waquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395225v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Stieg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02151709v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01784330v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le James-Raoul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346541v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#7871; Anh Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379031v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02151578v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranabir Samaddar" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01300434v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Veits" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnemazou Camille" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346614v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01982618v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01982654v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gossiaux" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379090v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delouche" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Biljetina" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01982632v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Tassadit" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudelot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01589579v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jostes" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Becker" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379092v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346622v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01503540v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riva Kastoryano" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395295v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345725v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Petitot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau," TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379107v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Proust" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395293v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blum" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411997v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379155v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379125v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Lumley" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01378959v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonardi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01456293v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01456289v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03195456v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Schmitt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379165v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Menger" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395155v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345726v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Darras" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fresnault-Deruelle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379171v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Recanati" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02098910v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Drouin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Challulau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01346515v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01832491v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdelais" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395124v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345724v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03195462v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01344971v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mauger" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demay" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379174v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379147v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02098914v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411871v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Anati" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02096561v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345717v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345708v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02182918v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01343802v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Tarasti" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379170v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379176v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Chartier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03178582v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fisher" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379154v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Henri Piault" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345643v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01343828v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pelinka" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345644v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elizabeth Ducreux-Lakits" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379160v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jacob" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395228v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395246v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Berque" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01344972v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345642v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Friedberg" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379143v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Sperber" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379139v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01343816v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Werner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395217v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Meunier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rousseaux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395274v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02096481v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dahan" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379142v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03178596v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Polo de Beaulieu" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03195451v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02096521v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chalvon-Demersay" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01344958v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01343822v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Boysson-Bardies" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379177v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01412004v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379158v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01344963v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395252v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kumar" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-02096469v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01345700v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Careri" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01379168v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01345638v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01469653v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>