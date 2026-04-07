--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -278,137 +278,262 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Humanités : quand l’IA transcrit les textes anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter A. Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stökl Ben Ezra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Auffret-van Der Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ephéméride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, pp.16-41, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Historical Documents and automatic text recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://jdmdh.episciences.org/page/documents-historiques-et-reconnaissance-automatique-de-textes, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -418,51 +543,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing Data for Handwritten Text Recognition (HTR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -478,630 +603,630 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Original Sources to Linguistic Analysis: Tools and Datasets for the Investigation of Multilingualism in Medieval English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Trips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval English in a Multilingual Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.49-91, 2023, New Approaches to English Historical Linguistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-30947-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old Books, New Books, and Digital Publishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pierazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">James O’Sullivan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Bloomsbury Handbook to the Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Academic, pp.233-244, 2022, 9781350232129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781350232143.ch-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04014237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge, Corpus Christi College, 367 Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Albritton; G. Henley; E. Treharne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval Manuscripts in the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.64-73, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003003441-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insular Script</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Coulson; Robert Babcock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Latin Palaeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.213-233, 2020, 9780195336948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780195336948.013.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04014224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textual traditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Göransson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd V M Haverling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinéad O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outi Merisalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iolanda Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philipp Roelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Stemmatology. History, Methodology, Digital Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.9-56, 2020, De Gruyter Reference, 9783110674170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110684384-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Textual Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pierazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to the History of the Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.677-689, 2019, 978-1-119-01817-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119018193.ch45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1111,1941 +1236,1941 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques et computationnelles appliquées à l’étude de l’écrit ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Annuaire de l'EPHE, section des Sciences historiques et philologiques (2022-2023), 155, pp.522-528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11twe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Documents and Automatic Text Recognition: Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Pinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Historical Documents and Automatic Text Recognition:, Historical Documents and automatic text recognition, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/jdmdh.13247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04508874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques et computationnelles appliquées à l’étude de l’écrit ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 154, pp.517-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ashp.6630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques et computationnelles appliquées à l’étude de l’écrit ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 153, pp.529-531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ashp.5750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The eScriptorium VRE for Manuscript Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kiessling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Stökl Ben Ezra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Hassane Gargem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classics@</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (1), https://classics-at.chs.harvard.edu/classics18-stokes-kiessling-stokl-ben-ezra-tissot-gargem/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holistically Modelling the Medieval Book: Towards a Digital Contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 139 (1), pp.6-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/ang-2021-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques et computationnelles appliquées à l’étude de l’écrit ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 152, pp.506-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ashp.4918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités numériques et computationnelles appliquées à l’étude de l’écrit ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 151, pp.437 - 439. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ashp.3997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Digital and Computational Humanities for Manuscript Studies: Where Have we Been, Where are we Going?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuscript cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15, pp.37-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exon Domesday : méthodes numériques appliquées à la codicologie pour l’étude d’un manuscrit anglo-normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tabularia.4118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150, pp.495-496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ashp.3276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scribal Attribution across Multiple Scripts: A Digitally Aided Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speculum : a journal of medieval studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 92 (S1), pp.S65 - S85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/693968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Approaches to Paleography and Book History: Some Challenges, Present and Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fdigh.2015.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Publishing Seen from the Digital Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pierazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Blanke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25 (2), pp.16 - 27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/1878-4712-11112041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagstuhl Manifesto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tal Hassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Rehbein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lior Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatik-Spektrum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (2), pp.196 - 212. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00287-013-0690-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vision of Leofric: Manuscript, Text and Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of English Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (261), pp.529 - 550. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/res/hgr052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Problem of Grade in English Vernacular Minuscule, c. 1060 to 1220</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Medieval Literatures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13, pp.23 - 47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.NML.1.102438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications actuelles de l'informatique à la paléographie. Quelles méthodes pour quelles finalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilena Maniaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlad Atanasiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Ceccherini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Falmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56-57, p. 119-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01855141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Resource and Database for Palaeography, Manuscripts and Diplomatic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (1), pp.141 - 142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galim.2011.1991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">King Edgar's charter for Pershore (AD 972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-Saxon England</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 37, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0263675109990159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Regius Psalter, Folio 198V: A Reexamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes and Queries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (3), pp.208 - 211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/notesj/gjm152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeography and Image-Processing: Some Solutions and Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Medievalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.16995/dm.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3055,293 +3180,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle numérique pour une paléographie transversale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une modélisation de l'écriture : Journée d'étude Biblissima+ Cluster 4 / 6e journée du Groupe de recherches transversales en paléographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10683893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eScriptorium: An Open Source Platform for Historical Document Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kiessling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Stokl Ben Ezra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.19-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.10032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Problem of Digital Dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DH2015: Global Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Sydney; Alliance of Digital Humanities Organisations (ADHO), Jun 2015, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3351,107 +3476,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Palaeography and Codicology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Medieval Encyclopedia Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780415791182-RMEO384-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04472403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3461,137 +3586,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eScripta: A New Digital Platform for the Study of Historical Texts and Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kiessling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Stökl Ben Ezra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3601,105 +3726,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English Vernacular Minuscule from Æthelred to Cnut, circa 990 – circa 1035</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D.S. Brewer, 14, 2014, Publications of the Manchester Centre for Anglo-Saxon Studies, 9781843843696</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01728327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3846,51 +3971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05426292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Stokes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511912v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Anthony Stokes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295284v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Trips" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30947-2_3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350232143.ch-22" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047878v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003003441-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780195336948.013.108" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956467v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet G&#246;ransson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd V M Haverling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad O'Sullivan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Merisalo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Ventura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110684384-002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367790v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119018193.ch45" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11twe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13247" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6630" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991445v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5750" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991423v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel St&#246;kl Ben Ezra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tissot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Gargem" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ang-2021-0002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4918" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991766v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3997" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-02441569v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy No&#235;l" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.4118" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3276" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728307v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693968" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdigh.2015.00005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Blanke" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1878-4712-11112041" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728318v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Hassner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Rehbein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Wolf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-013-0690-3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L318861S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728319v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/res/hgr052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.NML.1.102438" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/183780F2491E4033BC1AEADBF088D566234C7ADB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Maniaci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Atanasiu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ceccherini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falmagne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2011.1991" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263675109990159" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728325v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/notesj/gjm152" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728323v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dm.15" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10683893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stokl Ben Ezra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.10032" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472403v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780415791182-RMEO384-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-02310781v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05426292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Stokes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel St&#246;kl Ben Ezra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auffret-van Der Kemp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Anthony Stokes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444641v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Trips" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30947-2_3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350232143.ch-22" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003003441-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780195336948.013.108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet G&#246;ransson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd V M Haverling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad O'Sullivan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Merisalo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Ventura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110684384-002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119018193.ch45" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11twe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6630" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tissot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Gargem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ang-2021-0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4918" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-02441569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.4118" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3276" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693968" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdigh.2015.00005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Blanke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1878-4712-11112041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Hassner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Rehbein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Wolf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-013-0690-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L318861S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728319v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/res/hgr052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.NML.1.102438" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/183780F2491E4033BC1AEADBF088D566234C7ADB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Maniaci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Atanasiu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ceccherini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falmagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2011.1991" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263675109990159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/notesj/gjm152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dm.15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10683893" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stokl Ben Ezra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.10032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780415791182-RMEO384-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-02310781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>