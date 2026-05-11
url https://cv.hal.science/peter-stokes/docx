--- v1 (2026-04-07)
+++ v2 (2026-05-11)
@@ -517,77 +517,2021 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04511912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historical Documents and Automatic Text Recognition: Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Pinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Data Mining and Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Historical Documents and Automatic Text Recognition:, Historical Documents and automatic text recognition, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jdmdh.13247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanités numériques et computationnelles appliquées à l’étude de l’écrit ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Annuaire de l'EPHE, section des Sciences historiques et philologiques (2022-2023), 155, pp.522-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11twe⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanités numériques et computationnelles appliquées à l’étude de l’écrit ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 154, pp.517-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ashp.6630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanités numériques et computationnelles appliquées à l’étude de l’écrit ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.529-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ashp.5750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanités numériques et computationnelles appliquées à l’étude de l’écrit ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.506-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ashp.4918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The eScriptorium VRE for Manuscript Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kiessling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Stökl Ben Ezra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hassane Gargem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classics@</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), https://classics-at.chs.harvard.edu/classics18-stokes-kiessling-stokl-ben-ezra-tissot-gargem/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holistically Modelling the Medieval Book: Towards a Digital Contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139 (1), pp.6-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ang-2021-0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanités numériques et computationnelles appliquées à l’étude de l’écrit ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.437 - 439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ashp.3997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Digital and Computational Humanities for Manuscript Studies: Where Have we Been, Where are we Going?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscript cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.37-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction aux humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de l’École pratique des hautes études. Section des sciences historiques et philologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 150, pp.495-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ashp.3276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exon Domesday : méthodes numériques appliquées à la codicologie pour l’étude d’un manuscrit anglo-normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tabularia.4118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scribal Attribution across Multiple Scripts: A Digitally Aided Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speculum : a journal of medieval studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (S1), pp.S65 - S85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/693968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Approaches to Paleography and Book History: Some Challenges, Present and Future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fdigh.2015.00005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Publishing Seen from the Digital Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Pierazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Blanke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LOGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (2), pp.16 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1878-4712-11112041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagstuhl Manifesto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Hassner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Rehbein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lior Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatik-Spektrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (2), pp.196 - 212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00287-013-0690-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Vision of Leofric: Manuscript, Text and Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of English Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (261), pp.529 - 550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/res/hgr052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Problem of Grade in English Vernacular Minuscule, c. 1060 to 1220</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Medieval Literatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.23 - 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.NML.1.102438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applications actuelles de l'informatique à la paléographie. Quelles méthodes pour quelles finalités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Maniaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Atanasiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Ceccherini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Falmagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56-57, p. 119-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital Resource and Database for Palaeography, Manuscripts and Diplomatic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Livre Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (1), pp.141 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galim.2011.1991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">King Edgar's charter for Pershore (AD 972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anglo-Saxon England</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0263675109990159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Regius Psalter, Folio 198V: A Reexamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes and Queries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (3), pp.208 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/notesj/gjm152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palaeography and Image-Processing: Some Solutions and Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Digital Medievalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/dm.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01728323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing Data for Handwritten Text Recognition (HTR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -603,2580 +2547,636 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Original Sources to Linguistic Analysis: Tools and Datasets for the Investigation of Multilingualism in Medieval English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carola Trips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval English in a Multilingual Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.49-91, 2023, New Approaches to English Historical Linguistics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-30947-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old Books, New Books, and Digital Publishing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pierazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">James O’Sullivan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Bloomsbury Handbook to the Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury Academic, pp.233-244, 2022, 9781350232129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781350232143.ch-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04014237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge, Corpus Christi College, 367 Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Albritton; G. Henley; E. Treharne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medieval Manuscripts in the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.64-73, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003003441-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insular Script</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Coulson; Robert Babcock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Latin Palaeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.213-233, 2020, 9780195336948. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780195336948.013.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04014224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textual traditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Göransson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd V M Haverling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinéad O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outi Merisalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iolanda Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philipp Roelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Stemmatology. History, Methodology, Digital Approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.9-56, 2020, De Gruyter Reference, 9783110674170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110684384-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The New Textual Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Pierazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Anthony Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Companion to the History of the Book</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.677-689, 2019, 978-1-119-01817-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119018193.ch45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367790v1</w:t>
-              </w:r>
-[...1942 lines deleted...]
-                <w:t xml:space="preserve">halshs-01728323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3285,51 +3285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eScriptorium: An Open Source Platform for Historical Document Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kiessling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Stokes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3613,51 +3613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eScripta: A New Digital Platform for the Study of Historical Texts and Writing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Kiessling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Stökl Ben Ezra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3971,51 +3971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05426292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Stokes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel St&#246;kl Ben Ezra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auffret-van Der Kemp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Anthony Stokes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444641v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295284v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Trips" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30947-2_3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014237v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350232143.ch-22" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003003441-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014224v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780195336948.013.108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956467v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet G&#246;ransson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd V M Haverling" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad O'Sullivan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Merisalo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Ventura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110684384-002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367790v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119018193.ch45" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645897v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11twe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13247" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6630" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5750" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991423v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tissot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Gargem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991435v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ang-2021-0002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4918" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991766v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991439v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-02441569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy No&#235;l" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.4118" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3276" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693968" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdigh.2015.00005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Blanke" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1878-4712-11112041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728318v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Hassner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Rehbein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Wolf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-013-0690-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L318861S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728319v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/res/hgr052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.NML.1.102438" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/183780F2491E4033BC1AEADBF088D566234C7ADB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855141v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Maniaci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Atanasiu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ceccherini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falmagne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728321v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2011.1991" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728324v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263675109990159" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/notesj/gjm152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728323v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dm.15" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10683893" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stokl Ben Ezra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.10032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780415791182-RMEO384-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-02310781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Chagu&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pinche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kiessling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stokes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05426292v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Stokes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel St&#246;kl Ben Ezra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Auffret-van Der Kemp" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Anthony Stokes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508874v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.13247" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11twe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.6630" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.5750" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.4918" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Tissot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassane Gargem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ang-2021-0002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991766v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3997" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03991439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ashp.3276" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-02441569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy No&#235;l" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.4118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/693968" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728314v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdigh.2015.00005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Blanke" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1878-4712-11112041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Hassner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Rehbein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Wolf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00287-013-0690-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L318861S-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728319v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/res/hgr052" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.NML.1.102438" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/183780F2491E4033BC1AEADBF088D566234C7ADB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Maniaci" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Atanasiu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Ceccherini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Falmagne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728321v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galim.2011.1991" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728324v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263675109990159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/notesj/gjm152" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728323v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/dm.15" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444641v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295284v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Trips" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30947-2_3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350232143.ch-22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047878v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003003441-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04014224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780195336948.013.108" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet G&#246;ransson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd V M Haverling" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin&#233;ad O'Sullivan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Merisalo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iolanda Ventura" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110684384-002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119018193.ch45" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468354v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10683893" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937198v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Stokl Ben Ezra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.10032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780415791182-RMEO384-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-02310781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01728327v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>