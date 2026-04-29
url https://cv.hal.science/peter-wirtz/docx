--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -249,51 +249,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -374,301 +374,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04892540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explaining the involvement and investment of women in business angel groups: The impact of organizational context and investment experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectedness of entrepreneurial ecosystems : the impact of VC financing mobility on startup valuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Cohen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Wirtz</w:t>
+                <w:t xml:space="preserve">Maxens Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2024.102729⟩</w:t>
+              <w:t xml:space="preserve">Small Business Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (3), pp.1301-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11187-025-01021-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914158v1</w:t>
+                <w:t xml:space="preserve">hal-05053015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectedness of entrepreneurial ecosystems : the impact of VC financing mobility on startup valuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explaining the involvement and investment of women in business angel groups: The impact of organizational context and investment experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Bellavitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxens Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Business Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65 (3), pp.1301-1325. </w:t>
+              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91, pp.102729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11187-025-01021-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2024.102729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053015v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the involvement and investment of women in business angel groups: The impact of organizational context and investment experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Bellavitis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 91, pp.102729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2024.102729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853539v1</w:t>
@@ -747,73 +747,85 @@
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 27-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/fcs.11952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles and levers to social mobilization : The history of co-determination in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -830,3325 +842,3237 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 27 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.11952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scale-up process and the nascent board’s modus operandi : The role of attention and self-efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Bédat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 26 (1)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 26 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.10416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04054887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Special Issue &amp;quot;Religion, Spirituality, and Faith in a Secular Business World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothea Alewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Bruegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Rost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management-Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 (2), pp.96-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5771/0935-9915-2023-2-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04241015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kicking Off the Corporate Governance Lifecycle: Seed Funding, Venture Capital and the Nascent Board</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Konstantin Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33, pp.181-210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-8551.12475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What drives the active involvement in business angel groups? The role of angels' decision-making style, investment-specific human capital and motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Petit</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77, pp.101944. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2021.101944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849580v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making style in entrepreneurial finance and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Business Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (1), pp.183-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11187-021-00528-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making style in entrepreneurial finance and growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Business Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59 (1), pp.183-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11187-021-00528-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et financement des firmes entrepreneuriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Stéphany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (299), pp.61-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2021.00569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives the active involvement in business angel groups? The role of angels' decision-making style, investment-specific human capital and motivations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Experts in the crowd and their influence on herding in reward-based crowdfunding of cultural projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Corporate Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2021.101944⟩</w:t>
+              <w:t xml:space="preserve">Small Business Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11187-020-00424-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188001v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experts in the crowd and their influence on herding in reward-based crowdfunding of cultural projects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investing Human Capital: Angel Cognition and Active Involvement in Business Angel Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Haon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Business Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11187-020-00424-x⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.43-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre1.191.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152411v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02374570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investing Human Capital: Angel Cognition and Active Involvement in Business Angel Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Haon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 19 (1), pp.43-60. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp.43-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02374570v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investing Human Capital: Angel Cognition and Active Involvement in Business Angel Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crowdfunding, business angels, and venture capital: an exploratory study of the concept of the funding trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Stephany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Haon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Venture Capital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (2), pp.135-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13691066.2019.1599188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914997v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding, business angels, and venture capital: an exploratory study of the concept of the funding trajectory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Stephany</w:t>
+                <w:t xml:space="preserve">Venture Capital, Angel Financing, and Crowdfunding of Entrepreneurial Ventures: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Wallmeroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Peter Groh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Venture Capital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13691066.2019.1599188⟩</w:t>
+              <w:t xml:space="preserve">Foundations and Trends in Entrepreneurship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.1 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/0300000066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100122v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successfully mobilizing for employee board representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (3), 262-281 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JMH-08-2017-0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01811784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venture Capital, Angel Financing, and Crowdfunding of Entrepreneurial Ventures: A Literature Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bertrand Marceau, Exercer l’autorité : l’abbé de Cîteaux et la direction de l’ordre cistercien en Europe (1584-1651), Paris, Honoré Champion, 2018, 745 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Peter Groh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Trends in Entrepreneurship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1561/0300000066⟩</w:t>
+              <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.Chrétiens et Sociétés XVIe - XXIe siècles, n° 25, 236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.4695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01716661v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Marceau, Exercer l’autorité : l’abbé de Cîteaux et la direction de l’ordre cistercien en Europe (1584-1651), Paris, Honoré Champion, 2018, 745 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genèse et fonctionnement du conseil d’administration d’une firme entrepreneuriale : le rôle des identifications sociales des administrateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Séville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/chretienssocietes.4695⟩</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01911284v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse et fonctionnement du conseil d’administration d’une firme entrepreneuriale : le rôle des identifications sociales des administrateurs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Governance of old religious orders: Benedictines and Dominicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fcs.1980⟩</w:t>
+              <w:t xml:space="preserve">Journal of Management History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JMH-02-2017-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631218v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance of old religious orders: Benedictines and Dominicans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Professional Asset Managers and the Evolution of Corporate Governance in France and Japan: Lessons from a Questionnaire Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumiko Miwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuru Mizuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management History</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (2), pp.121-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528015v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional Asset Managers and the Evolution of Corporate Governance in France and Japan: Lessons from a Questionnaire Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yumiko Miwa</w:t>
+                <w:t xml:space="preserve">Le processus stratégique de déterminantion de la rémuneration des dirigeants: Les enseignements du Cas Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701768v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus stratégique de déterminantion de la rémuneration des dirigeants: Les enseignements du Cas Vinci</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Governance and Missionary Effectiveness of the Company of Jesus: Lessons from an Extended Theory of Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, p. 33-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178313v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance and Missionary Effectiveness of the Company of Jesus: Lessons from an Extended Theory of Governance</w:t>
+                <w:t xml:space="preserve">Quelle gouvernance pour quelles valeurs ? &amp;quot; Aux sources du discours légitimant la structure de propriété du groupe Auchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, p. 33-51</w:t>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (13), pp.22-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159800v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle gouvernance pour quelles valeurs ? &amp;quot; Aux sources du discours légitimant la structure de propriété du groupe Auchan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Liftoff: when strong growth is predicted by angels and fuelled by professional venture funds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Laurent</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Haon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (4), pp.59-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.124.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059367v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des théories établies : leçons de la gouvernance des Dominicains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, K (22), pp.147-179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liftoff: when strong growth is predicted by angels and fuelled by professional venture funds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Raising capital for rapid growth in young technology ventures: when business angels and venture capitalists coinvest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Haon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre.124.0059⟩</w:t>
+              <w:t xml:space="preserve">Venture Capital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13691066.2012.654603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101551v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00666416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raising capital for rapid growth in young technology ventures: when business angels and venture capitalists coinvest</w:t>
+                <w:t xml:space="preserve">The cognitive dimension of corporate governance in fast growing entrepreneurial firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Venture Capital</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29, pp.431-447</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00666416v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cognitive dimension of corporate governance in fast growing entrepreneurial firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investor Type, Cognitive Governance and Performance in Young Entrepreneurial Ventures: A Conceptual Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Management Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29, pp.431-447</w:t>
+              <w:t xml:space="preserve">Advances in Behavioral Finance &amp; Economics: The Journal of the Academy of Behavioral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (1), pp.42-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642749v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investor Type, Cognitive Governance and Performance in Young Entrepreneurial Ventures: A Conceptual Framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractéristiques et dynamique de l'équipe dirigeante dans une jeune entreprise en hypercroissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Séville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Behavioral Finance &amp; Economics: The Journal of the Academy of Behavioral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 1 (1), pp.42-62</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3-4), pp.43-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642737v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00682239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques et dynamique de l'équipe dirigeante dans une jeune entreprise en hypercroissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Institutionnalisation des régimes de gouvernance et rôle des institutions socles : le cas de la cogestion allemande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martine Séville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 23 (3-4), pp.43-70</w:t>
+              <w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, K (19), pp.1869-1900</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00682239v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attrait psychologique des codes de « meilleures pratiques » en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 183, pp.51-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.183.51-71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00464415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institutionnalisation des régimes de gouvernance et rôle des institutions socles : le cas de la cogestion allemande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Gomez</w:t>
+                <w:t xml:space="preserve">Discipline ou compétence ? L'apport des perspectives cognitive et comportementale à la compréhension des mécanismes de gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Charreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, K (19), pp.1869-1900</w:t>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.xx-xx</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746276v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discipline ou compétence ? L'apport des perspectives cognitive et comportementale à la compréhension des mécanismes de gouvernance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compétences, conflits et création de valeur:vers une approche intégrée de la gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1, pp.xx-xx</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (2), pp.187-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00260119v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00464649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétences, conflits et création de valeur:vers une approche intégrée de la gouvernance</w:t>
+                <w:t xml:space="preserve">Meilleures pratiques&amp;quot; de gouvernance et création de valeur : une appréciation critique des codes de bonne conduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (1), pp.141-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.111.0141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00464649v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meilleures pratiques&amp;quot; de gouvernance et création de valeur : une appréciation critique des codes de bonne conduite</w:t>
+                <w:t xml:space="preserve">Financial Policy, Managerial Discretion and Corporate Governance : The Example of Usinor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (1), pp.127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00746264v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00749637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Policy, Managerial Discretion and Corporate Governance : The Example of Usinor</w:t>
+                <w:t xml:space="preserve">Système national de gouvernance, structures locales et logique de création et d'appropriation de rentes : les enseignements du cas Vodafone / Mannesmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 13 (1), pp.127</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4 (4), pp.163-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00749637v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00748140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système national de gouvernance, structures locales et logique de création et d'appropriation de rentes : les enseignements du cas Vodafone / Mannesmann</w:t>
+                <w:t xml:space="preserve">L'étude de cas : réflexions méthodologiques pour une meilleure compréhension du rôle de la comptabilité financière dans le gouvernement d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6 (3), pp.121-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.063.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00748140v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution institutionnelle, schémas mentaux et gouvernement des entreprises : le cas Krupp - Thyssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 2 (1), pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00748139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4158,51 +4082,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers de la mobilisation sociale : l’histoire de la codétermination en France et en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4231,73 +4155,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer Conference on Responsibility and Ethics in Business &amp; Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Mobilization Barriers and Levers The History of Codetermination in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4326,333 +4250,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Conférence Internationale de Gouvernance / CIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Corporate Governance Theories Relevant to the History and Long-Term Survival of Catholic Orders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Annual Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Can We Learn about (Good) Governance Practices from Monasticism and Mendicant Orders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management Annual Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Asset Managers and the Evolution of Corporate Governance in France and Japan: Lessons from a Questionnaire Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumiko Miwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuru Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférénce Internationale de Gouvernance CIG 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GOUVERNANCE NAISSANTE ET ENDOGENEITE : L’IMPACT DE L’IDENTIFICATION SOCIALE SUR LA COMPOSITION ET LE FONCTIONNEMENT DU CONSEIL D’ADMINISTRATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4667,651 +4591,651 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférénce Internationale de Gouvernance CIG 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01337468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance and missionary effectiveness of the Company of Jesus: lessons from an extended theory of governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAEMOS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Havana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NASCENT GOVERNANCE: THE IMPACT OF ENTREPRENEURIAL FINANCE ON BOARD FORMATION AND ROLES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">LIFTOFF: WHEN STRONG GROWTH IS PREDICTED BY ANGELS AND FUELLED BY PROFESSIONAL VENTURE FUNDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wirtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Séville</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Haon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCERC 2013 (2013 Babson College Entrepreneurship Research Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00850021v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00850023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIFTOFF: WHEN STRONG GROWTH IS PREDICTED BY ANGELS AND FUELLED BY PROFESSIONAL VENTURE FUNDS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NASCENT GOVERNANCE: THE IMPACT OF ENTREPRENEURIAL FINANCE ON BOARD FORMATION AND ROLES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Haon</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Séville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BCERC 2013 (2013 Babson College Entrepreneurship Research Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00850023v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00850021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liftoff: When Strong Growth Is Predicted by Angels and Fuelled by Professional Venture Funds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Haon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Academy of Entrepreneurial Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et création de valeur cognitive : L'exemple de l'ordre des prêcheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Management &amp; Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs du dirigeant, conception de la propriété et modèle de gouvernance : une illustration à travers le cas du groupe Auchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIG 9ème conférence internationale de gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Metz, France. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Resource Based Interpretation of Performance Enhancing Capital Structure Changes : The O.M. Scott LBO Revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FMA European Conference (Financial Management Association)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Siena, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5321,299 +5245,299 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meilleures pratiques de gouvernance d'entreprise: Nouvelle édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions La Découverte, Collection Repères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782348055027</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les meilleures pratiques de gouvernance d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte, pp.121, 2008, Repères</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance des entreprises : nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Charreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, pp.394, 2006, Recherche en gestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00144927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de financement et gouvernement d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5623,1189 +5547,1189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions de Gérard Charreaux à quatre décennies de recherche française sur la gouvernance des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance des organisations Retour sur les apports de Gérard Charreaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMU Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-28, 2025, 9791032005422</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05033860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement in Business Angel Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Encyclopedia of Private Equity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-4, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38738-9_203-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04368229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funding Trajectory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Douglas Cumming; Benjamin Hammer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Encyclopedia of Private Equity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-5, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38738-9_172-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04248367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate Governance Theorien auf dem Prüfstand des katholischen Ordenslebens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Feldbauer-Durstmüller et al. (Hrsg.), Unternehmen und Klöster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.223-249, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-26694-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing Corporate Governance in France in the Late Twentieth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Bowden, A. McMurray (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook of Management History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-21, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-62348-1_95-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émergence du conseil d'administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kirsten Burkhardt; Philippe Desbrières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en gouvernance des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, p. 80-100, 2018, 978-2-37687-096-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche comportementale de la gouvernance d'entreprise : une illustration dans le cas de la rémunération des dirigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kirsten Burkhardt; Philippe Desbrières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en gouvernance des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, p. 55-77, 2018, 978-2-37687-096-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurial Finance and the Creation of Value: Agency Costs vs. Cognitive Value</w:t>
+                <w:t xml:space="preserve">L'émergence de la gouvernance dans les jeunes entreprises innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Luis Carmo Farinha et al. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bessière V. et Stéphany E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Research on Global Competitive Advantage through Innovation and Entrepreneurship</w:t>
+              <w:t xml:space="preserve">Le financement de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">de boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 105-122, 2015, 978-2-8041-9015-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IGI Global</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01178314v1</w:t>
+                <w:t xml:space="preserve">hal-01162668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émergence de la gouvernance dans les jeunes entreprises innovantes</w:t>
+                <w:t xml:space="preserve">Entrepreneurial Finance and the Creation of Value: Agency Costs vs. Cognitive Value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Bessière V. et Stéphany E. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Carmo Farinha et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le financement de l'innovation</w:t>
+              <w:t xml:space="preserve">Handbook of Research on Global Competitive Advantage through Innovation and Entrepreneurship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGI Global</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">de boeck</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01162668v1</w:t>
+                <w:t xml:space="preserve">hal-01178314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et efficacité missionnaire de la Compagnie de Jésus : les enseignements d'une théorie élargie de la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La responsabilité sociétale des organisations: des discours aux pratiques?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.171-184, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secret d'une organisation qui dure : la gouvernance cognitive des Dominicains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et Religions - Décryptage d'un lien indéfectible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.121, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Agency Theory: Value Creation and the Role of Cognition in the Relationship Between Entrepreneurs and Venture Capitalists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rassoul Yazdipour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Entrepreneurial Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.31-43, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-7527-0_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours sur les &amp;quot;meilleures pratiques&amp;quot; de gouvernance en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management: enjeux de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.117, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00746259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate Governance in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Charreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apreda, R., Braendle, U., Falaschetti, D., Kostiuk, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Governance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Virtus Interpress, pp.301-310, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00260121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6815,100 +6739,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernement des entreprises et politique de financement des entreprises en France et en Allemagne: Cadre conceptuel et études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Bourgogne, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02405729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6918,881 +6842,881 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatre décennies de recherche française sur la gouvernance des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04495240v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Corporate Governance Theories Relevant to Account for the History and Long- Term Survival of Old Catholic Orders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques des entrepreneurs, finance entrepreneuriale et trajectoires de croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Seed Financing, Angel Financing, and Crowdfunding of Entrepreneurial Ventures: A Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Wallmeroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Peter Groh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignements de la longue histoire des ordres religieux occidentaux en matière de (bonnes) pratiques de gouvernance : monachisme et ordres mendiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Asset Managers and the Evolution of Corporate Governance in France and Japan: Lessons from a Questionnaire Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumiko Miwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuru Mizuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Cognition and Active Involvement in BAN Governance and Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01182804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Founder-CEO values, the conception of ownership and governance models illustrated in a case study of Auchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00796728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCESSUS DECISIONNEL EN MATIERE DE REMUNERATION DES DIRIGEANTS : LE CAS VINCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00850083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et efficacité missionnaire de la Compagnie de Jésus : les enseignements d'une théorie élargie de la gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des Dominicains au-delà des théories établies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId164"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7860,51 +7784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6560E0FE"/>
+    <w:nsid w:val="CE12F14A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8091,51 +8015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peter-wirtz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4958-1630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059727586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22354645" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035198134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-3384-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Vismara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-024-05917-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04914158v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cohen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Bellavitis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2024.102729" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053015v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Berre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01021-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11952" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547731v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054887v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle B&#233;dat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Alewell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bruegger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0935-9915-2023-2-96" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Konstantin Lang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04849580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capizzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2021.101944" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03289758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-021-00528-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04914928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03478790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric St&#233;phany" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03188001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03152411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-020-00424-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Haon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.191.0043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04914997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02100122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2019.1599188" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01811784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-08-2017-0039" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wallmeroth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Peter Groh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/0300000066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01911284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4695" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01631218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1980" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01528015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-02-2017-0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01701768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Miwa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Mizuno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khenissi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178313v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1584" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01059367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charlier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01101551v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.124.0059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2012.654603" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642749v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642737v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464415v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.183.51-71" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464649v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746264v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.111.0141" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748140v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.063.0121" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02277837v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01583830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01337466v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01337468v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974337v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850021v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746157v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746270v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02364257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Les_meilleures_pratiques_de_gouvernance_d_entreprise-9782348055027.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144927v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01182989v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033860v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/gouvernance-organisations" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368229v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38738-9_203-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248367v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38738-9_172-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02138631v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-26694-3_10" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01995754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62348-1_95-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716669v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/handbook-research-global-competitive-advantage/123114" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01162668v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/132411_1/9782804190156-le-financement-de-l-innovation.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01071408v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746151v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7527-0_3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260121v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02405729v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495240v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02083983v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01723858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01527999v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01355650v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01278443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01182804v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850083v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691233v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peter-wirtz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4958-1630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059727586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22354645" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035198134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-3384-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Vismara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-024-05917-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Berre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01021-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04914158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cohen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Bellavitis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2024.102729" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11952" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J4WCPSJV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle B&#233;dat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10416" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Alewell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bruegger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0935-9915-2023-2-96" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Konstantin Lang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12475" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03188001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capizzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2021.101944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03289758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-021-00528-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04914928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03478790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric St&#233;phany" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00569" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03152411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-020-00424-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Haon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.191.0043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04914997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02100122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2019.1599188" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wallmeroth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Peter Groh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/0300000066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01811784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-08-2017-0039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01911284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4695" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01631218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1980" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BQV9W8BN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01528015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-02-2017-0007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01701768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Miwa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Mizuno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khenissi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1584" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01059367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01101551v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.124.0059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746145v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charlier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2012.654603" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.183.51-71" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.111.0141" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.063.0121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02277837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01583830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01337466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01337468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746157v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02364257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Les_meilleures_pratiques_de_gouvernance_d_entreprise-9782348055027.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01182989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/gouvernance-organisations" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38738-9_203-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38738-9_172-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02138631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-26694-3_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01995754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62348-1_95-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01162668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/132411_1/9782804190156-le-financement-de-l-innovation.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/handbook-research-global-competitive-advantage/123114" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01071408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7527-0_3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260121v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02405729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495240v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02083983v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01723858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01527999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01355650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01278443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01182804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691233v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>