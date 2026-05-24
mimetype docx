--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -1,7729 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7677 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:130.61224489796px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Peter Wirtz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">peter-wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4958-1630</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059727586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22354645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=-79QdH8AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000035198134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-3384-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Having earned a PhD degree in management science (more specifically: corporate finance and governance) at University of Burgundy, France, I spent three years as an associate professor (maître de conférences) at University Panthéon-Assas in Paris. In 2003, I became a full professor at University Lumière in Lyon, France, where I stayed until August 2011 as a member of the economics department. In September 2011, I moved to the business school (IAE) of University Jean Moulin in Lyon. At University Jean Moulin, I served as the vice-president in charge of the scientific council and of research for two terms (2012-2020). In January 2023, I joined the faculty of EMLyon Business School as a research professor. As of June 2024, I have been appointed to exercise as the Dean for Faculty and Research at emlyon business school.As a professor, I teach courses of corporate finance and corporate governance at the graduate level.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">As a researcher, I am a recognized specialists concerning issues of corporate (and more broadly speaking: organizational) governance. My principal fields of interest are corporate governance (its institutionalization in various settings, its linkage with financial behavior, as well as its relation to the creation of value), and entrepreneurial finance and governance. My latest research includes analyses of the specific contribution of French business angels to venture finance and growth, as well as studies of the governance of particular types of organization, such as religious orders.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the involvement and investment of women in business angel groups: The impact of organizational context and investment experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91, pp.102729. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2024.102729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectedness of entrepreneurial ecosystems : the impact of VC financing mobility on startup valuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxens Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65 (3), pp.1301-1325. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-025-01021-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the involvement and investment of women in business angel groups: The impact of organizational context and investment experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Bellavitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91, pp.102729. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2024.102729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundraising, Governance and Environmental Ethics: Evidence from Equity Crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvio Vismara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10551-024-05917-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04892540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers de la mobilisation sociale : l’histoire de la codétermination en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hollandts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27-1, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.11952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles and levers to social mobilization : The history of co-determination in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hollandts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.11952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scale-up process and the nascent board’s modus operandi : The role of attention and self-efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bédat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (1), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.10416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04054887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue &amp;quot;Religion, Spirituality, and Faith in a Secular Business World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothea Alewell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Bruegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Rost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management-Revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (2), pp.96-115. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5771/0935-9915-2023-2-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04241015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What drives the active involvement in business angel groups? The role of angels' decision-making style, investment-specific human capital and motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.101944. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2021.101944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kicking Off the Corporate Governance Lifecycle: Seed Funding, Venture Capital and the Nascent Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Konstantin Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.181-210. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-8551.12475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et financement des firmes entrepreneuriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Stéphany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (299), pp.61-65. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts in the crowd and their influence on herding in reward-based crowdfunding of cultural projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-020-00424-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making style in entrepreneurial finance and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Business Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (1), pp.183-210. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11187-021-00528-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investing Human Capital: Angel Cognition and Active Involvement in Business Angel Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Haon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (1), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.191.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02374570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investing Human Capital: Angel Cognition and Active Involvement in Business Angel Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Haon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding, business angels, and venture capital: an exploratory study of the concept of the funding trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Stephany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venture Capital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (2), pp.135-160. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13691066.2019.1599188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successfully mobilizing for employee board representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), 262-281 p. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JMH-08-2017-0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venture Capital, Angel Financing, and Crowdfunding of Entrepreneurial Ventures: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wallmeroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Peter Groh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foundations and Trends in Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.1 - 129. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/0300000066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Marceau, Exercer l’autorité : l’abbé de Cîteaux et la direction de l’ordre cistercien en Europe (1584-1651), Paris, Honoré Champion, 2018, 745 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chrétiens et Sociétés XVIe - XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.Chrétiens et Sociétés XVIe - XXIe siècles, n° 25, 236-242. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chretienssocietes.4695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of old religious orders: Benedictines and Dominicans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Management History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (3), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JMH-02-2017-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Asset Managers and the Evolution of Corporate Governance in France and Japan: Lessons from a Questionnaire Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumiko Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Mizuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khenissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2), pp.121-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse et fonctionnement du conseil d’administration d’une firme entrepreneuriale : le rôle des identifications sociales des administrateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Séville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20-3, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus stratégique de déterminantion de la rémuneration des dirigeants: Les enseignements du Cas Vinci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khenissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (1), pp.en ligne. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and Missionary Effectiveness of the Company of Jesus: Lessons from an Extended Theory of Governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, p. 33-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle gouvernance pour quelles valeurs ? &amp;quot; Aux sources du discours légitimant la structure de propriété du groupe Auchan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (13), pp.22-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des théories établies : leçons de la gouvernance des Dominicains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, K (22), pp.147-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liftoff: when strong growth is predicted by angels and fuelled by professional venture funds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Haon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (4), pp.59-78. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre.124.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising capital for rapid growth in young technology ventures: when business angels and venture capitalists coinvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venture Capital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13691066.2012.654603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive dimension of corporate governance in fast growing entrepreneurial firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29, pp.431-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investor Type, Cognitive Governance and Performance in Young Entrepreneurial Ventures: A Conceptual Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Behavioral Finance &amp; Economics: The Journal of the Academy of Behavioral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (1), pp.42-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et dynamique de l'équipe dirigeante dans une jeune entreprise en hypercroissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Séville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (3-4), pp.43-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00682239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'attrait psychologique des codes de « meilleures pratiques » en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 183, pp.51-71. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.183.51-71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation des régimes de gouvernance et rôle des institutions socles : le cas de la cogestion allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés. Série K, Économie de l'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, K (19), pp.1869-1900</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discipline ou compétence ? L'apport des perspectives cognitive et comportementale à la compréhension des mécanismes de gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.xx-xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétences, conflits et création de valeur:vers une approche intégrée de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00464649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meilleures pratiques&amp;quot; de gouvernance et création de valeur : une appréciation critique des codes de bonne conduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (1), pp.141-159. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.111.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial Policy, Managerial Discretion and Corporate Governance : The Example of Usinor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (1), pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00749637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système national de gouvernance, structures locales et logique de création et d'appropriation de rentes : les enseignements du cas Vodafone / Mannesmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 4 (4), pp.163-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude de cas : réflexions méthodologiques pour une meilleure compréhension du rôle de la comptabilité financière dans le gouvernement d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (3), pp.121-135. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cca.063.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution institutionnelle, schémas mentaux et gouvernement des entreprises : le cas Krupp - Thyssen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2 (1), pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers de la mobilisation sociale : l’histoire de la codétermination en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hollandts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer Conference on Responsibility and Ethics in Business &amp; Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Mobilization Barriers and Levers The History of Codetermination in France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hollandts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Conférence Internationale de Gouvernance / CIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04311693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Corporate Governance Theories Relevant to the History and Long-Term Survival of Catholic Orders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn about (Good) Governance Practices from Monasticism and Mendicant Orders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Management Annual Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Asset Managers and the Evolution of Corporate Governance in France and Japan: Lessons from a Questionnaire Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumiko Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Mizuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khenissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférénce Internationale de Gouvernance CIG 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOUVERNANCE NAISSANTE ET ENDOGENEITE : L’IMPACT DE L’IDENTIFICATION SOCIALE SUR LA COMPOSITION ET LE FONCTIONNEMENT DU CONSEIL D’ADMINISTRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Séville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférénce Internationale de Gouvernance CIG 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and missionary effectiveness of the Company of Jesus: lessons from an extended theory of governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAEMOS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Havana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00974337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NASCENT GOVERNANCE: THE IMPACT OF ENTREPRENEURIAL FINANCE ON BOARD FORMATION AND ROLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Séville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCERC 2013 (2013 Babson College Entrepreneurship Research Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIFTOFF: WHEN STRONG GROWTH IS PREDICTED BY ANGELS AND FUELLED BY PROFESSIONAL VENTURE FUNDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Haon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCERC 2013 (2013 Babson College Entrepreneurship Research Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liftoff: When Strong Growth Is Predicted by Angels and Fuelled by Professional Venture Funds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Haon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Academy of Entrepreneurial Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et création de valeur cognitive : L'exemple de l'ordre des prêcheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Management &amp; Religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs du dirigeant, conception de la propriété et modèle de gouvernance : une illustration à travers le cas du groupe Auchan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 9ème conférence internationale de gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Metz, France. pp.X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Resource Based Interpretation of Performance Enhancing Capital Structure Changes : The O.M. Scott LBO Revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMA European Conference (Financial Management Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Siena, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les meilleures pratiques de gouvernance d'entreprise: Nouvelle édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions La Découverte, Collection Repères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9782348055027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les meilleures pratiques de gouvernance d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, pp.121, 2008, Repères</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des entreprises : nouvelles perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.394, 2006, Recherche en gestion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00144927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique de financement et gouvernement d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de Gérard Charreaux à quatre décennies de recherche française sur la gouvernance des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouvernance des organisations Retour sur les apports de Gérard Charreaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMU Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-28, 2025, 9791032005422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05033860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funding Trajectory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Douglas Cumming; Benjamin Hammer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of Private Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-5, 2024, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38738-9_172-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04248367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement in Business Angel Groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Encyclopedia of Private Equity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-4, 2024, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-38738-9_203-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04368229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Governance Theorien auf dem Prüfstand des katholischen Ordenslebens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B. Feldbauer-Durstmüller et al. (Hrsg.), Unternehmen und Klöster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.223-249, 2019, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-658-26694-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Corporate Governance in France in the Late Twentieth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Bowden, A. McMurray (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Management History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-21, In press, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-62348-1_95-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence du conseil d'administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kirsten Burkhardt; Philippe Desbrières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en gouvernance des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, p. 80-100, 2018, 978-2-37687-096-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'approche comportementale de la gouvernance d'entreprise : une illustration dans le cas de la rémunération des dirigeants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khenissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kirsten Burkhardt; Philippe Desbrières. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en gouvernance des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, p. 55-77, 2018, 978-2-37687-096-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneurial Finance and the Creation of Value: Agency Costs vs. Cognitive Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis Carmo Farinha et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Global Competitive Advantage through Innovation and Entrepreneurship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence de la gouvernance dans les jeunes entreprises innovantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessière V. et Stéphany E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le financement de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">de boeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 105-122, 2015, 978-2-8041-9015-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et efficacité missionnaire de la Compagnie de Jésus : les enseignements d'une théorie élargie de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des organisations: des discours aux pratiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.171-184, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secret d'une organisation qui dure : la gouvernance cognitive des Dominicains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et Religions - Décryptage d'un lien indéfectible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.121, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Agency Theory: Value Creation and the Role of Cognition in the Relationship Between Entrepreneurs and Venture Capitalists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rassoul Yazdipour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Entrepreneurial Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.31-43, 2011, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-7527-0_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours sur les &amp;quot;meilleures pratiques&amp;quot; de gouvernance en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management: enjeux de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.117, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00746259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate Governance in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Charreaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apreda, R., Braendle, U., Falaschetti, D., Kostiuk, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Virtus Interpress, pp.301-310, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement des entreprises et politique de financement des entreprises en France et en Allemagne: Cadre conceptuel et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Bourgogne, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02405729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre décennies de recherche française sur la gouvernance des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04495240v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Corporate Governance Theories Relevant to Account for the History and Long- Term Survival of Old Catholic Orders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des entrepreneurs, finance entrepreneuriale et trajectoires de croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Seed Financing, Angel Financing, and Crowdfunding of Entrepreneurial Ventures: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wallmeroth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Peter Groh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements de la longue histoire des ordres religieux occidentaux en matière de (bonnes) pratiques de gouvernance : monachisme et ordres mendiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professional Asset Managers and the Evolution of Corporate Governance in France and Japan: Lessons from a Questionnaire Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumiko Miwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuru Mizuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khenissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Cognition and Active Involvement in BAN Governance and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01182804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCESSUS DECISIONNEL EN MATIERE DE REMUNERATION DES DIRIGEANTS : LE CAS VINCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khenissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00850083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et efficacité missionnaire de la Compagnie de Jésus : les enseignements d'une théorie élargie de la gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00862068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Founder-CEO values, the conception of ownership and governance models illustrated in a case study of Auchan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des Dominicains au-delà des théories établies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Wirtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Paulus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId164"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7784,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE12F14A"/>
+    <w:nsid w:val="69F794C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8015,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peter-wirtz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4958-1630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059727586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22354645" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035198134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-3384-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Vismara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-024-05917-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Berre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01021-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04914158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cohen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Bellavitis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2024.102729" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11952" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J4WCPSJV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547731v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054887v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle B&#233;dat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10416" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241015v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Alewell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bruegger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0935-9915-2023-2-96" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140679v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Konstantin Lang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12475" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03188001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capizzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2021.101944" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03289758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-021-00528-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04914928v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03478790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric St&#233;phany" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00569" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03152411v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-020-00424-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Haon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.191.0043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04914997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02100122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2019.1599188" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wallmeroth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Peter Groh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/0300000066" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01811784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-08-2017-0039" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01911284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4695" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01631218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1980" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BQV9W8BN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01528015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-02-2017-0007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01701768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Miwa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Mizuno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khenissi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1584" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01059367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01101551v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.124.0059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746145v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charlier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2012.654603" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464415v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.183.51-71" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.111.0141" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.063.0121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02277837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01583830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01337466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01337468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850023v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850021v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746157v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02364257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Les_meilleures_pratiques_de_gouvernance_d_entreprise-9782348055027.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01182989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/gouvernance-organisations" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38738-9_203-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38738-9_172-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02138631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-26694-3_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01995754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62348-1_95-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01162668v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/132411_1/9782804190156-le-financement-de-l-innovation.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178314v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/handbook-research-global-competitive-advantage/123114" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01071408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7527-0_3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260121v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02405729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495240v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02083983v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01723858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01527999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01355650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01278443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01182804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796728v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850083v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691233v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/peter-wirtz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4958-1630" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059727586" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22354645" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-79QdH8AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000035198134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-3384-2020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04914158v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cohen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Bellavitis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2024.102729" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053015v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxens Berre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-025-01021-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853539v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04892540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Vismara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-024-05917-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aubert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hollandts" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11952" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J4WCPSJV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547731v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04054887v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle B&#233;dat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.10416" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04241015v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Alewell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Bruegger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Rost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0935-9915-2023-2-96" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03188001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capizzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Petit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2021.101944" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03140679v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Konstantin Lang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-8551.12475" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03478790v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bessi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric St&#233;phany" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03152411v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-020-00424-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04914928v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-021-00528-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374570v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Haon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.191.0043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04914997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02100122v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stephany" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2019.1599188" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01811784v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gomez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-08-2017-0039" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wallmeroth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Peter Groh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/0300000066" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01911284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chretienssocietes.4695" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01528015v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMH-02-2017-0007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01701768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Miwa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuru Mizuno" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khenissi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01631218v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine S&#233;ville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1980" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BQV9W8BN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1584" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01159800v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01059367v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laurent" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Paulus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Charlier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01101551v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.124.0059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666416v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13691066.2012.654603" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642749v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642737v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00682239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464415v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.183.51-71" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charreaux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746264v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.111.0141" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00749637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748140v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.063.0121" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748139v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311693v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02277837v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01583830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01337466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01337468v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00974337v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850021v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850023v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746157v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02364257v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Les_meilleures_pratiques_de_gouvernance_d_entreprise-9782348055027.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00144927v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01182989v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05033860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/fr/actualites/gouvernance-organisations" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04248367v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38738-9_172-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04368229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38738-9_203-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02138631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-26694-3_10" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01995754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62348-1_95-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716675v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01716669v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01178314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/book/handbook-research-global-competitive-advantage/123114" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01162668v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/titres/132411_1/9782804190156-le-financement-de-l-innovation.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01071408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746151v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642764v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-7527-0_3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746259v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260121v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02405729v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495240v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02083983v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01723858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01527999v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01355650v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01278443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01182804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850083v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691233v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>