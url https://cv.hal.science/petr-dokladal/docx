--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -2031,325 +2031,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Implementation of Linear Morphological Openings with Arbitrary Angle</w:t>
+                <w:t xml:space="preserve">Ex vivo multiscale quantitation of skin biomechanics in wild-type and genetically-modified mice using multiphoton microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Karas</w:t>
+                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Morard</w:t>
+                <w:t xml:space="preserve">Barbara Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+                <w:t xml:space="preserve">Christelle Bonod-Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotiris Psilodimitrakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-012-0248-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.17635 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep17635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680904v1</w:t>
+                <w:t xml:space="preserve">hal-01252023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo multiscale quantitation of skin biomechanics in wild-type and genetically-modified mice using multiphoton microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPU Implementation of Linear Morphological Openings with Arbitrary Angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Lynch</w:t>
+                <w:t xml:space="preserve">Pavel Karas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Bonod-Bidaud</w:t>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotiris Psilodimitrakopoulos</w:t>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.17635 </w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.27-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep17635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-012-0248-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252023v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Implementation of Morphological Filters with Polygonal Structuring Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2435,51 +2435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Co-Processing Unit for Embedded Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2565,51 +2565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsimonious Path Openings and Closings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2669,51 +2669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of collagen fiber orientation in histological slides using Mueller microscopy and validation by second harmonic generation imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nazac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2949,51 +2949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient geodesic attribute thinnings based on the barycentric diameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3053,51 +3053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Dimensional Openings, Granulometries and Component Trees in O(1) Per Pixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,51 +3248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Implementation of Sequential Morphological Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,112 +3854,790 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11, pp.3263-3273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyhedral Unmixing: Bridging Semantic Segmentation with Hyperspectral Unmixing via Polyhedral-Cone Partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bottenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benchmark-based Study of CPU/GPU Power-Related Features through JAX and TensorFlow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roblex Nana Tchakoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Tadonki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy Concerns with HPC Systems and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roblex Nana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Tadonki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pixel-accurate road crack detection in presence of inaccurate annotations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Rill-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokládalová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400373v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RED-NN: Rotation-Equivariant Deep Neural Network for Classification and Prediction of Rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemberg Rodriguez Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rotation-invariant NN for learning naturally un-oriented data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemberg Rodriguez Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsupervised Perception Model for UAVs Landing Target Detection and Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01794520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning methods for analysing damage in energetical granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,51 +4682,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICT 2025 - 54th International Annual Conference : Artificial Intelligence, Machine Learning and Data Science in Energetic Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Karlsrhue, Germany. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4058,51 +4736,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image generation of short glass fibre composite microstructures : from control to optimization and damage prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Basso Della Mea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4157,203 +4835,203 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Advanced Computational Engineering and Experimenting - ACEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidean Distance to Convex Polyhedra and Application to Class Representation in Spectral Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bottenmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Demortière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Pattern Recognition Applications and Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.192-203, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013385600003905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Analytical Performance and Energy Prediction of DL Training on GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roblex Nana Tchakoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4385,92 +5063,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/SBC 37th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bonito, Brazil. pp.215-226, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SBAC-PAD66369.2025.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syncrack: Improving Pavement and Concrete Crack Detection Through Synthetic Data Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rill-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4489,92 +5167,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, on-line, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010837300003124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A minimal model for rotation invariant convolutional neural networks with angle prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemberg Rodriguez Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4603,73 +5281,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Computer Vision Theory and Applications - VISAPP 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, On-line Streaming, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation invariant CNN using scattering transform for image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemberg Rodriguez Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4688,92 +5366,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icip.2019.8804467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morphological Study of Energetic Materials: Analysis of Micro-computed Tomography Images to Generate Representative Microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kaeshammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4782,123 +5460,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Willot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Erzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europyro 2019 44th International Pyrotechnics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Virtual Microstructures of Energetic Materials Based on Micro-computed Tomography Images Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kaeshammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4953,87 +5631,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th International Annual Conference of the Fraunhofer ICT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Analysis of Similarity Measures of Distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5048,87 +5726,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non supervised perceptual model for target recognition in UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5143,87 +5821,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance des Formes, Image, Apprentissage et Perception RFIAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Optimal Transport for Image Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5238,412 +5916,412 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French-German Doctoral Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Characterization of Graphene Plans Stacking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
+                <w:t xml:space="preserve">Function Decomposition in Main and Lesser Peaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Alais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMM 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_35⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Fontainebleau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482431v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function Decomposition in Main and Lesser Peaks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Alais</w:t>
+                <w:t xml:space="preserve">Morphological Characterization of Graphene Plans Stacking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Borocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Figliuzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_26⟩</w:t>
+              <w:t xml:space="preserve">ISMM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.435-446, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432417v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Threshold Selection for Path Openings to Detect Cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology and Its Applications to Signal and Image Processing, ISSM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Fontainebleau, France. pp.369-380, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-57240-6_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An affinity score for grains merging and touching grains separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Chabardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5671,73 +6349,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium on Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jesús Angulo, Santiago Velasco-Forero, Fernand Meyer, May 2017, Fontainebleau, France. pp.423-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01441445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parallel, O(n), algorithm for unbiased, thin watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Chabardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5779,73 +6457,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parallel, O(N) Algorithm for Unbiased, Thin Watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Chabardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5887,169 +6565,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01424917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry Analysis of Superconducting Cables For The Optimization of Global Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lermé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPRAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic segmentation of epidermal layers through in vivo skin multiphoton microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Matula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,433 +6772,433 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Netherlands. pp.P2-E/08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavement Experts’ Knowledge Converted into an Automatic Assessment Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Coquelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium on Pavement Surface Chracteristics : SURF </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Norfolk, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-scan algorithm for arbitrarily oriented 1-D morphological opening and slope pattern spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+                <w:t xml:space="preserve">In vivo multiphoton microscopy associated to 3D image processing for human skin characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6466813⟩</w:t>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.907410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789849v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo multiphoton microscopy associated to 3D image processing for human skin characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+                <w:t xml:space="preserve">One-scan algorithm for arbitrarily oriented 1-D morphological opening and slope pattern spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.907410⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lake Buena Vista, United States. pp.133-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6466813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879671v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie multiphoton de la peau humaine in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6528,124 +7206,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique et Diagnostic (OPTDIAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6673,87 +7351,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1689-1692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6771,106 +7449,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing (ICIP), 2012 19th IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, FL, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Region Growing Structuring Elements and New Operators Based on Their Shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6885,87 +7563,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal and Image Processing (SIP 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Dallas, United States. pp.Pattern recognition, track 759-018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast streaming algorithm for 1-D morphological opening and closing on 2-D support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6983,118 +7661,118 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.296-305, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic attributes thinnings and thickenings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7109,216 +7787,216 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Verbania-Intra, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic attributes thinnings and thickenings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.200-211, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7350,316 +8028,316 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. pp.343-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+                <w:t xml:space="preserve">Linear openings in arbitrary orientation in O(1) per pixel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA), 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.Article number 5946767, Pages 1457-1460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289102v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear openings in arbitrary orientation in O(1) per pixel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Morard</w:t>
+                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658922v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream implementation of serial morphological filters with approximated polygons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7677,106 +8355,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Athènes, Greece. pp.706-709, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipeline architecture for compound morphological operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7794,636 +8472,636 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.3765-3768, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2010.5653479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D Extraction of fibres from microtomographic images of fibre-reinforced composite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Groningen, Netherlands. pp.126-136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially-variant morpho-Hessian filter: Efficient implementation and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Groningen, Netherlands. pp.137-148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction-adaptive grey-level morphology. Application to 3D vascular brain imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.2261-2264, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2009.5414356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvilinear morpho-Hessian filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE International Symposium on Biomedical Imaging: From Nano to Macro, 2008. ISBI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France. pp.1011-1014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI.2008.4541170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey-scale Morphology with Spatially-Variant Rectangles in Linear Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Advanced Concepts for Intelligent Vision Systems (ACIVS 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Juan les Pins, France. pp.674-685, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88458-3_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grey-scale 1-D dilations with spatially-variant structuring elements in linear time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8439,303 +9117,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Signal Processing Conference (EUSIPCO'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of 3D nano-scale polystyrene balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Marak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mathematical Morphology - International Symposium on Mathematical Morphology'07, 8th International Symposium, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA lab sessions in a general-purpose image processing course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guermeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Reconfigurable Computing Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Selective Height-from-Stereo Reconstruction : Application to Retinal Oedemas Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slaven Marusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8743,106 +9421,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Erginay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Palaniswami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast implementation of variational, contour-based object tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8858,1517 +9536,931 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European signal processing conference (EUSIPCO'05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contour-based object tracking with gradient-based contour attraction field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva (dokládalova) Dejnozkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Accoustics, Speech and Signal Processing (ICASSP'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France. pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous multi-core architecture for level set methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva (dokládalova) Dejnozkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Accoustics, Speech and Signal Processing (ICASSP'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of overlapping circular objects based on level set approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva (dokládalova) Dejnozkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Analysis and Recognition (ICIAR'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France. pp.416-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MASSIVE MARCHING: A PARALLEL COMPUTATION OF DISTANCE FUNCTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dejnozkova Dokládova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 9th International Workshop on Systems, Signals and Image Processing (IWSSIP'02)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Manchester, United Kingdom. pp.71-76, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812776266_0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liver Blood Vessels extraction by a 3D topological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Medical Image Computing and Computer-Assisted Intervention '99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new thinning algorithm and its application to the extraction of blood vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">procs. of Biomedsim'99, ESIEE Noisy-le-Grand, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of h-minima to multiclass images using graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">procs. 2nd. Workshop on Graph-based Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France. pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacency Graphs and Image Segmentation: Study of Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. BIOSIGNAL '98, Université Technique de Brno</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image Topology Description using Planar Adjacency Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. ECSAP '97, Prague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622044v1</w:t>
-              </w:r>
-[...584 lines deleted...]
-                <w:t xml:space="preserve">hal-01794520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Consumption in HPC-AI Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roblex Nana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Tadonki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10386,244 +10478,244 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence and High Performance Computing in the Cloud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1220, Springer Nature Switzerland, pp.89-116, 2024, Lecture Notes in Networks and Systems, 978-3-031-78698-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78698-3_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04861732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Traction Assays and Multiphoton Imaging to Quantify Skin Biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bonod-Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sagi, Irit; Afratis, Nikolaos A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collagen: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1944, Humana Press, pp.145-155, 2019, Methods in Molecular Biology, 978-1-4939-9095-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-9095-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Perception Model for UAVs Landing Target Detection and Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10632,74 +10724,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Blanc-Talon, J., Helbert, D., Philips, W., Popescu, D., Scheunders, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.233-244, 2018, 978-3-030-01449-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10709,51 +10801,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete printing defects dataset for quality process monitoring using computer vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rill-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10775,112 +10867,112 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/AQB1DU⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotation Equivariant CNNs for Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemberg Rodriguez Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10902,73 +10994,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la microstructure et du comportement thermoélastique de milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kaeshammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11016,73 +11108,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Borne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Pedestrian Tracking on Crowded Scenes Using RGB Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Rill-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11104,51 +11196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11158,51 +11250,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARBONE-AWARE HIGH-PERFORMANCE ARTIFICIAL INTELLIGENCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roblex Nana Tchakoute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11244,73 +11336,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Transition Institute 1.5 : : Les enjeux sécuritaires des changements climatiques-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-Informed Deep Learning for the Understanding of Mesostructure Effects on the Mechanical Failure of Reinforced Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Basso Della Mea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11365,73 +11457,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aussois 2023 - Grandes transformations : aujourd'hui.. demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient estimation of eye fundus color image quality with convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11486,51 +11578,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11540,91 +11632,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of thin, curvilinear structures : Advances, Algorihms and Implementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image Processing [eess.IV]. Université Paris-Est, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00879986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11634,65 +11726,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Analysis with Arbitrarily Oriented Morphological Opening and Closing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11713,65 +11805,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651251v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId275"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11918,51 +12010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaeshammer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Willot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01243-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05442181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana Tchakoute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokladal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3625414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Amrioui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Sylvine Guedon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.03.720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rill-Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03552780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.01.051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03605957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yakushina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borocco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06630-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03115043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kaeshammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Belon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Borne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03106734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemberg Rodriguez Salas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10020139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118567v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101567" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02438281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Chabardes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00912-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680904v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0248-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17635" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117406v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0518-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2303647" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nazac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022561" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tancr&#232;de-Bohin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Pena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BF45F17B3700676EA4BE6AEE91A44A4856E834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0374-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2201694" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2011.03.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-011-0226-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hedberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Owall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2010108" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokladalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruijters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urtasun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251083v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Choleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kenneth Ward" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George S. Wilson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423264v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444422v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001289v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013385600003905" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05398496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD66369.2025.00028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451685v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010837300003124" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008378v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8804467" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139567v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erzar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139566v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299826v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01790867v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432417v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_26" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01478089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_30" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441445v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabard&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266889v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424917v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237380v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerm&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879646v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matula" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251358v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gautier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coquelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789849v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466813" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879671v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Baldeweck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907410" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834502v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658959v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_26" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63JHQ017-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251388v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_18" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WK1RBK21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658922v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946767" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724610" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653479" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_12" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4NNMNCMJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622432v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_13" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622439v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414356" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622440v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541170" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622463v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_61" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VT3XCJ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622464v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622203v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Marak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622533v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guermeur" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251411v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Marusic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palaniswami" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622293v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622296v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokl&#225;dalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622295v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622294v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510914v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dejnozkova Dokl&#225;dova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812776266_0009" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622058v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622059v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622042v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622043v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622044v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05072924v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213338v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400373v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokl&#225;dalov&#225;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170933v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022802v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794520v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04861732v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78698-3_6" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02115604v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9095-5_11" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030014483" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506311v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AQB1DU" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110175v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110196v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110182v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04143279v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419857v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879986v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00651251v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaeshammer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Willot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01243-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05442181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana Tchakoute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokladal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3625414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Amrioui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Sylvine Guedon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.03.720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rill-Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03552780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.01.051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03605957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yakushina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borocco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06630-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03115043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kaeshammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Belon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Borne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03106734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemberg Rodriguez Salas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10020139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118567v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101567" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02438281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Chabardes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00912-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17635" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0248-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117406v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0518-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2303647" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nazac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022561" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tancr&#232;de-Bohin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Pena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BF45F17B3700676EA4BE6AEE91A44A4856E834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0374-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2201694" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2011.03.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-011-0226-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hedberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Owall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2010108" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokladalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruijters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urtasun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251083v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Choleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kenneth Ward" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George S. Wilson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05072924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400373v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokl&#225;dalov&#225;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001289v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013385600003905" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05398496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD66369.2025.00028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010837300003124" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008378v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8804467" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erzar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01790867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432417v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01478089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_30" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441445v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabard&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266889v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237380v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerm&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879646v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matula" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251358v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gautier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coquelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Baldeweck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907410" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789849v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466813" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251383v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834502v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658959v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63JHQ017-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251388v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WK1RBK21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946767" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724610" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622490v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653479" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4NNMNCMJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622432v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_13" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414356" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622440v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541170" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_61" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VT3XCJ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Marak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622533v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guermeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251411v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Marusic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palaniswami" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622293v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokl&#225;dalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622295v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622294v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510914v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dejnozkova Dokl&#225;dova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812776266_0009" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622058v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622059v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622043v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622044v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04861732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78698-3_6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02115604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9095-5_11" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030014483" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506311v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AQB1DU" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110175v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110196v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110182v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04143279v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983006v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00651251v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>