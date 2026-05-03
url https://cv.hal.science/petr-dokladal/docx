--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -607,252 +607,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage profond pour les images tridimensionnelles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization by image analysis of materials heterogeneities produced by the Deep Soil Mixing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juba Amrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Sylvine Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le traitement du signal et ses applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-re186⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.03.720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312387v1</w:t>
+                <w:t xml:space="preserve">hal-04385930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by image analysis of materials heterogeneities produced by the Deep Soil Mixing technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage profond pour les images tridimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 p. </w:t>
+              <w:t xml:space="preserve">Le traitement du signal et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.03.720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-re186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385930v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inline monitoring of 3D concrete printing using computer vision</w:t>
               </w:r>
@@ -2031,585 +2031,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo multiscale quantitation of skin biomechanics in wild-type and genetically-modified mice using multiphoton microscopy</w:t>
+                <w:t xml:space="preserve">Morphological Co-Processing Unit for Embedded Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Lynch</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep17635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp. 1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-015-0518-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252023v1</w:t>
+                <w:t xml:space="preserve">hal-01117406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU Implementation of Linear Morphological Openings with Arbitrary Angle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex vivo multiscale quantitation of skin biomechanics in wild-type and genetically-modified mice using multiphoton microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bonod-Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Karas</w:t>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Morard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+                <w:t xml:space="preserve">Sotiris Psilodimitrakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-012-0248-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.17635 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep17635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00680904v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Implementation of Morphological Filters with Polygonal Structuring Elements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">GPU Implementation of Linear Morphological Openings with Arbitrary Angle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Karas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (1), pp.175-187. </w:t>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.27-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-012-0271-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-012-0248-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789845v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00680904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Co-Processing Unit for Embedded Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Real-Time Implementation of Morphological Filters with Polygonal Structuring Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Faessel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp. 1-12. </w:t>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.175-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-015-0518-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-012-0271-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117406v2</w:t>
+                <w:t xml:space="preserve">hal-00789845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsimonious Path Openings and Closings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2669,51 +2669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of collagen fiber orientation in histological slides using Mueller microscopy and validation by second harmonic generation imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nazac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2797,307 +2797,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic 3D segmentation of multiphoton images: a key step for the quantification of human skin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient geodesic attribute thinnings based on the barycentric diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skin Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/srt.12019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.128-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-012-0374-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881692v1</w:t>
+                <w:t xml:space="preserve">hal-00834415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient geodesic attribute thinnings based on the barycentric diameter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic 3D segmentation of multiphoton images: a key step for the quantification of human skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Skin Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/srt.12019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10851-012-0374-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00834415v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Dimensional Openings, Granulometries and Component Trees in O(1) Per Pixel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3248,51 +3248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Implementation of Sequential Morphological Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,274 +4865,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclidean Distance to Convex Polyhedra and Application to Class Representation in Spectral Images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+                <w:t xml:space="preserve">A Framework for Analytical Performance and Energy Prediction of DL Training on GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roblex Nana Tchakoute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Tadonki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokladal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Pattern Recognition Applications and Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013385600003905⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE/SBC 37th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bonito, Brazil. pp.215-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD66369.2025.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001289v1</w:t>
+                <w:t xml:space="preserve">hal-05398496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Analytical Performance and Energy Prediction of DL Training on GPUs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Youssef Mesri</w:t>
+                <w:t xml:space="preserve">Euclidean Distance to Convex Polyhedra and Application to Class Representation in Spectral Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bottenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Demortière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/SBC 37th International Symposium on Computer Architecture and High Performance Computing (SBAC-PAD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bonito, Brazil. pp.215-226, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Pattern Recognition Applications and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal. pp.192-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD66369.2025.00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0013385600003905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398496v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syncrack: Improving Pavement and Concrete Crack Detection Through Synthetic Data Generation</w:t>
               </w:r>
@@ -6303,51 +6303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Chabardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6411,51 +6411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Chabardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6519,51 +6519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Chabardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6696,90 +6696,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic segmentation of epidermal layers through in vivo skin multiphoton microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Matula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Maria Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Netherlands. pp.P2-E/08</w:t>
@@ -6897,360 +6897,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo multiphoton microscopy associated to 3D image processing for human skin characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+                <w:t xml:space="preserve">One-scan algorithm for arbitrarily oriented 1-D morphological opening and slope pattern spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.907410⟩</w:t>
+              <w:t xml:space="preserve">19th International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lake Buena Vista, United States. pp.133-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6466813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879671v1</w:t>
+                <w:t xml:space="preserve">hal-00789849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-scan algorithm for arbitrarily oriented 1-D morphological opening and slope pattern spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+                <w:t xml:space="preserve">In vivo multiphoton microscopy associated to 3D image processing for human skin characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lake Buena Vista, United States. pp.133-136, </w:t>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6466813⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.907410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789849v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie multiphoton de la peau humaine in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Koudoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique et Diagnostic (OPTDIAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
@@ -7279,90 +7279,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1689-1692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7387,90 +7387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing (ICIP), 2012 19th IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, FL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7498,281 +7498,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region Growing Structuring Elements and New Operators Based on Their Shape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+                <w:t xml:space="preserve">Fast streaming algorithm for 1-D morphological opening and closing on 2-D support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal and Image Processing (SIP 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.296-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834502v1</w:t>
+                <w:t xml:space="preserve">hal-00658959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast streaming algorithm for 1-D morphological opening and closing on 2-D support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+                <w:t xml:space="preserve">Region Growing Structuring Elements and New Operators Based on Their Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal and Image Processing (SIP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Dallas, United States. pp.Pattern recognition, track 759-018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00658959v1</w:t>
+                <w:t xml:space="preserve">hal-00834502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic attributes thinnings and thickenings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,51 +7823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic attributes thinnings and thickenings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7939,51 +7939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8058,286 +8058,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear openings in arbitrary orientation in O(1) per pixel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Morard</w:t>
+                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658922v1</w:t>
+                <w:t xml:space="preserve">hal-01289102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+                <w:t xml:space="preserve">Linear openings in arbitrary orientation in O(1) per pixel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA), 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.Article number 5946767, Pages 1457-1460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289102v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream implementation of serial morphological filters with approximated polygons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8410,51 +8410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pipeline architecture for compound morphological operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8521,316 +8521,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-D Extraction of fibres from microtomographic images of fibre-reinforced composite materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatially-variant morpho-Hessian filter: Efficient implementation and application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jeulin</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_12⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Groningen, Netherlands. pp.137-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834176v1</w:t>
+                <w:t xml:space="preserve">hal-00622432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially-variant morpho-Hessian filter: Efficient implementation and application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olena Tankyevych</w:t>
+                <w:t xml:space="preserve">3-D Extraction of fibres from microtomographic images of fibre-reinforced composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Passat</w:t>
+                <w:t xml:space="preserve">Dominique Jeulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mathematical Morphology (ISMM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Groningen, Netherlands. pp.126-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-03613-2_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00622432v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction-adaptive grey-level morphology. Application to 3D vascular brain imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Passat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.2261-2264, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8864,64 +8864,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvilinear morpho-Hessian filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9153,77 +9153,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of 3D nano-scale polystyrene balls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Tankyevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Marak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9916,51 +9916,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver Blood Vessels extraction by a 3D topological approach</w:t>
+                <w:t xml:space="preserve">A new thinning algorithm and its application to the extraction of blood vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohou</w:t>
@@ -9978,263 +9978,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Medical Image Computing and Computer-Assisted Intervention '99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
+              <w:t xml:space="preserve">procs. of Biomedsim'99, ESIEE Noisy-le-Grand, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622058v1</w:t>
+                <w:t xml:space="preserve">hal-00622059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new thinning algorithm and its application to the extraction of blood vessels</w:t>
+                <w:t xml:space="preserve">Application of h-minima to multiclass images using graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">procs. of Biomedsim'99, ESIEE Noisy-le-Grand, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. pp.32-37</w:t>
+              <w:t xml:space="preserve">procs. 2nd. Workshop on Graph-based Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622059v1</w:t>
+                <w:t xml:space="preserve">hal-00622042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of h-minima to multiclass images using graphs</w:t>
+                <w:t xml:space="preserve">Liver Blood Vessels extraction by a 3D topological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">procs. 2nd. Workshop on Graph-based Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. pp.31-40</w:t>
+              <w:t xml:space="preserve">Proc. Medical Image Computing and Computer-Assisted Intervention '99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622042v1</w:t>
+                <w:t xml:space="preserve">hal-00622058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacency Graphs and Image Segmentation: Study of Application</w:t>
               </w:r>
@@ -10533,77 +10533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Traction Assays and Multiphoton Imaging to Quantify Skin Biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bonod-Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11740,51 +11740,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Analysis with Arbitrarily Oriented Morphological Opening and Closing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12010,51 +12010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaeshammer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Willot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01243-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05442181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana Tchakoute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokladal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3625414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Amrioui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Sylvine Guedon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.03.720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rill-Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03552780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.01.051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03605957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yakushina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borocco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06630-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03115043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kaeshammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Belon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Borne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03106734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemberg Rodriguez Salas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10020139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118567v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101567" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02438281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Chabardes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00912-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17635" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680904v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0248-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117406v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0518-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2303647" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nazac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022561" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tancr&#232;de-Bohin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Pena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12019" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BF45F17B3700676EA4BE6AEE91A44A4856E834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834415v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0374-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2201694" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2011.03.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-011-0226-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hedberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Owall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2010108" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokladalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruijters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urtasun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251083v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Choleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kenneth Ward" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George S. Wilson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05072924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400373v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokl&#225;dalov&#225;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001289v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013385600003905" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05398496v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD66369.2025.00028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010837300003124" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008378v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8804467" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erzar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01790867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432417v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01478089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_30" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441445v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabard&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266889v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237380v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerm&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879646v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matula" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251358v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gautier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coquelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Baldeweck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907410" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789849v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466813" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251383v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834502v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658959v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63JHQ017-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251388v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WK1RBK21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658922v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946767" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724610" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622490v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653479" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834176v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_12" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4NNMNCMJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622432v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_13" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414356" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622440v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541170" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_61" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VT3XCJ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Marak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622533v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guermeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251411v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Marusic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palaniswami" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622293v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokl&#225;dalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622295v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622294v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510914v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dejnozkova Dokl&#225;dova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812776266_0009" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622058v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622059v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622043v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622044v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04861732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78698-3_6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02115604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9095-5_11" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030014483" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506311v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AQB1DU" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110175v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110196v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110182v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04143279v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983006v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00651251v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaeshammer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Willot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01243-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05442181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana Tchakoute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokladal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3625414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385930v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Amrioui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Sylvine Guedon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.03.720" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re186" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rill-Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03552780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.01.051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03605957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yakushina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borocco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06630-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03115043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kaeshammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Belon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Borne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03106734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemberg Rodriguez Salas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10020139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118567v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101567" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02438281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Chabardes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00912-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117406v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0518-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17635" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0248-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2303647" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nazac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022561" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834415v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0374-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tancr&#232;de-Bohin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Pena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BF45F17B3700676EA4BE6AEE91A44A4856E834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2201694" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2011.03.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-011-0226-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hedberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Owall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2010108" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokladalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruijters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urtasun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251083v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Choleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kenneth Ward" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George S. Wilson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05072924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400373v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokl&#225;dalov&#225;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05398496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD66369.2025.00028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001289v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013385600003905" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010837300003124" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008378v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8804467" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erzar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01790867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432417v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01478089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_30" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441445v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabard&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266889v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237380v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerm&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879646v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matula" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251358v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gautier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coquelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466813" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879671v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Baldeweck" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907410" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251383v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63JHQ017-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834502v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251388v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WK1RBK21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946767" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724610" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622490v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653479" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_13" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4NNMNCMJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414356" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622440v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541170" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_61" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VT3XCJ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Marak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622533v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guermeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251411v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Marusic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palaniswami" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622293v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokl&#225;dalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622295v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622294v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510914v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dejnozkova Dokl&#225;dova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812776266_0009" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622059v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622042v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622058v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622043v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622044v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04861732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78698-3_6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02115604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9095-5_11" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030014483" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506311v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AQB1DU" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110175v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110196v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110182v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04143279v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983006v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00651251v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>