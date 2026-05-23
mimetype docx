--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -607,252 +607,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by image analysis of materials heterogeneities produced by the Deep Soil Mixing technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprentissage profond pour les images tridimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.03.720⟩</w:t>
+              <w:t xml:space="preserve">Le traitement du signal et ses applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-re186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385930v1</w:t>
+                <w:t xml:space="preserve">hal-04312387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage profond pour les images tridimensionnelles</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization by image analysis of materials heterogeneities produced by the Deep Soil Mixing technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juba Amrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Sylvine Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Saussaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le traitement du signal et ses applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.51257/a-v1-re186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2023.03.720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312387v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inline monitoring of 3D concrete printing using computer vision</w:t>
               </w:r>
@@ -2031,157 +2031,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Co-Processing Unit for Embedded Devices</w:t>
+                <w:t xml:space="preserve">Real-Time Implementation of Morphological Filters with Polygonal Structuring Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Faessel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp. 1-12. </w:t>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.175-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-015-0518-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-012-0271-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117406v2</w:t>
+                <w:t xml:space="preserve">hal-00789845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ex vivo multiscale quantitation of skin biomechanics in wild-type and genetically-modified mice using multiphoton microscopy</w:t>
               </w:r>
@@ -2429,157 +2429,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00680904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Implementation of Morphological Filters with Polygonal Structuring Elements</w:t>
+                <w:t xml:space="preserve">Morphological Co-Processing Unit for Embedded Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (1), pp.175-187. </w:t>
+              <w:t xml:space="preserve">, 2015, pp. 1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-012-0271-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-015-0518-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789845v1</w:t>
+                <w:t xml:space="preserve">hal-01117406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsimonious Path Openings and Closings</w:t>
               </w:r>
@@ -3151,235 +3151,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally efficient, one-pass algorithm for morphological filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallel Implementation of Sequential Morphological Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2011.03.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, to appear (-), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-011-0226-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692897v1</w:t>
+                <w:t xml:space="preserve">hal-00786367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Implementation of Sequential Morphological Filters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computationally efficient, one-pass algorithm for morphological filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, to appear (-), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of Visual Communication and Image Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (5), pp.411--420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-011-0226-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvcir.2011.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786367v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary Morphology with Spatially Variant Structuring Elements: Algorithm and Architecture</w:t>
               </w:r>
@@ -6303,51 +6303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Chabardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6411,51 +6411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Chabardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Faessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6487,217 +6487,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel, O(N) Algorithm for Unbiased, Thin Watershed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theodore Chabardes</w:t>
+                <w:t xml:space="preserve">Geometry Analysis of Superconducting Cables For The Optimization of Global Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lermé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">ICPRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424917v1</w:t>
+                <w:t xml:space="preserve">hal-01237380v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry Analysis of Superconducting Cables For The Optimization of Global Performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lermé</w:t>
+                <w:t xml:space="preserve">A Parallel, O(N) Algorithm for Unbiased, Thin Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Chabardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Faessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Rome, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237380v2</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic segmentation of epidermal layers through in vivo skin multiphoton microscopy images</w:t>
               </w:r>
@@ -6897,308 +6897,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-scan algorithm for arbitrarily oriented 1-D morphological opening and slope pattern spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+                <w:t xml:space="preserve">In vivo multiphoton microscopy associated to 3D image processing for human skin characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Koudoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6466813⟩</w:t>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.907410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789849v1</w:t>
+                <w:t xml:space="preserve">hal-00879671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo multiphoton microscopy associated to 3D image processing for human skin characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
+                <w:t xml:space="preserve">One-scan algorithm for arbitrarily oriented 1-D morphological opening and slope pattern spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, United States. </w:t>
+              <w:t xml:space="preserve">19th International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lake Buena Vista, United States. pp.133-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.907410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6466813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879671v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie multiphoton de la peau humaine in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Baldeweck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Tancrède-Bohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7318,51 +7318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1689-1692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7426,51 +7426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image Processing (ICIP), 2012 19th IEEE International Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, FL, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7498,251 +7498,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast streaming algorithm for 1-D morphological opening and closing on 2-D support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+                <w:t xml:space="preserve">Region Growing Structuring Elements and New Operators Based on Their Shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Signal and Image Processing (SIP 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Dallas, United States. pp.Pattern recognition, track 759-018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658959v1</w:t>
+                <w:t xml:space="preserve">hal-00834502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Region Growing Structuring Elements and New Operators Based on Their Shape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+                <w:t xml:space="preserve">Fast streaming algorithm for 1-D morphological opening and closing on 2-D support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bilodeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal and Image Processing (SIP 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium on Mathematical Morphology and Its Application to Signal and Image Processing, ISMM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Verbania-Intra, Italy. pp.296-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-21569-8_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834502v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodesic attributes thinnings and thickenings</w:t>
               </w:r>
@@ -7991,51 +7991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. pp.343-348</w:t>
@@ -8116,51 +8116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA), 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t>
@@ -8332,51 +8332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Athènes, Greece. pp.706-709, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8449,51 +8449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Hong-Kong, Hong Kong SAR China. pp.3765-3768, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9916,51 +9916,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new thinning algorithm and its application to the extraction of blood vessels</w:t>
+                <w:t xml:space="preserve">Liver Blood Vessels extraction by a 3D topological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohou</w:t>
@@ -9978,263 +9978,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">procs. of Biomedsim'99, ESIEE Noisy-le-Grand, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. pp.32-37</w:t>
+              <w:t xml:space="preserve">Proc. Medical Image Computing and Computer-Assisted Intervention '99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622059v1</w:t>
+                <w:t xml:space="preserve">hal-00622058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of h-minima to multiclass images using graphs</w:t>
+                <w:t xml:space="preserve">A new thinning algorithm and its application to the extraction of blood vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">procs. 2nd. Workshop on Graph-based Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. pp.31-40</w:t>
+              <w:t xml:space="preserve">procs. of Biomedsim'99, ESIEE Noisy-le-Grand, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. pp.32-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622042v1</w:t>
+                <w:t xml:space="preserve">hal-00622059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver Blood Vessels extraction by a 3D topological approach</w:t>
+                <w:t xml:space="preserve">Application of h-minima to multiclass images using graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Medical Image Computing and Computer-Assisted Intervention '99</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, France. 10pp</w:t>
+              <w:t xml:space="preserve">procs. 2nd. Workshop on Graph-based Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, France. pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622058v1</w:t>
+                <w:t xml:space="preserve">hal-00622042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacency Graphs and Image Segmentation: Study of Application</w:t>
               </w:r>
@@ -12010,51 +12010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaeshammer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Willot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01243-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05442181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana Tchakoute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokladal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3625414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385930v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Amrioui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Sylvine Guedon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.03.720" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re186" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rill-Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03552780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.01.051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03605957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yakushina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borocco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06630-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03115043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kaeshammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Belon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Borne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03106734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemberg Rodriguez Salas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10020139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118567v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101567" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02438281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Chabardes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00912-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117406v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0518-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17635" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0248-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2303647" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nazac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022561" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834415v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0374-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tancr&#232;de-Bohin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Pena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BF45F17B3700676EA4BE6AEE91A44A4856E834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2201694" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692897v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2011.03.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786367v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-011-0226-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hedberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Owall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2010108" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokladalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruijters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urtasun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251083v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Choleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kenneth Ward" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George S. Wilson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05072924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400373v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokl&#225;dalov&#225;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05398496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD66369.2025.00028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001289v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013385600003905" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010837300003124" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008378v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8804467" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erzar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01790867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432417v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01478089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_30" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441445v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabard&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266889v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424917v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237380v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerm&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879646v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matula" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251358v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gautier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coquelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789849v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466813" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879671v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Baldeweck" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907410" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251383v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658959v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_26" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63JHQ017-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834502v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251388v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WK1RBK21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946767" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724610" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622490v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653479" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_13" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4NNMNCMJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414356" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622440v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541170" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_61" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VT3XCJ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Marak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622533v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guermeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251411v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Marusic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palaniswami" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622293v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokl&#225;dalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622295v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622294v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510914v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dejnozkova Dokl&#225;dova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812776266_0009" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622059v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622042v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622058v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622043v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622044v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04861732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78698-3_6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02115604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9095-5_11" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030014483" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506311v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AQB1DU" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110175v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110196v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110182v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04143279v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983006v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00651251v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05441451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Della Mea" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118686" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05413890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kaeshammer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Borne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Willot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00193-025-01243-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05442181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana Tchakoute" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tadonki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokladal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3625414" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04707183v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Basso Della Mea" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2024.117355" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04312387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juba Amrioui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Duc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Sylvine Guedon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Saussaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2023.03.720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078406v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rill-Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2022.103175" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03552780v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2022.01.051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03605957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Campbell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Murray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yakushina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borocco" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06630-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03115043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kaeshammer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110247" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Belon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Borne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03106734v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemberg Rodriguez Salas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10020139" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03118567v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2021.103054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Alais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Erginay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Figliuzzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2019.101567" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02438281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Chabardes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00912-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01528578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Othmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2664803" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252023v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17635" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Karas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0248-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01117406v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Faessel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-015-0518-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082831v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2303647" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nazac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022561" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834415v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-012-0374-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tancr&#232;de-Bohin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Koudoro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Pena" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/srt.12019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B3BF45F17B3700676EA4BE6AEE91A44A4856E834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879627v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2012.2201694" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786367v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-011-0226-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2011.03.005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00833293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hedberg" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Owall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2010108" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokladalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622045v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Couprie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruijters" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Urtasun" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251083v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Choleau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Klein" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kenneth Ward" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George S. Wilson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bottenmuller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05072924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213338v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roblex Nana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400373v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokl&#225;dalov&#225;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02170933v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794520v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bazan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423264v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Robin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05444422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05398496v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD66369.2025.00028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001289v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Demorti&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013385600003905" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451685v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010837300003124" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111509v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008378v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8804467" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139567v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erzar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139566v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299826v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01790867v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432417v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_26" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482431v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Borocco" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Braun" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_35" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01478089v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57240-6_30" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441445v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Chabard&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266889v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237380v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lerm&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01424917v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879646v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matula" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251358v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gautier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Coquelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879671v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Baldeweck" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.907410" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789849v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6466813" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251383v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834502v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658959v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_26" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-63JHQ017-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251388v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658960v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21569-8_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WK1RBK21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658922v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946767" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622491v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724610" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622490v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2010.5653479" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Tankyevych" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_13" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00834176v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jeulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03613-2_12" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-4NNMNCMJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622439v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2009.5414356" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622440v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2008.4541170" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622463v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88458-3_61" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VT3XCJ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622203v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Marak" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622533v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guermeur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251411v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slaven Marusic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palaniswami" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622293v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622296v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva (dokl&#225;dalova) Dejnozkova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622295v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622294v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01510914v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dejnozkova Dokl&#225;dova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812776266_0009" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622058v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622059v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622043v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622044v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-04861732v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78698-3_6" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02115604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9095-5_11" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030014483" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04506311v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/AQB1DU" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110175v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03110196v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110182v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04143279v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419857v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01983006v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879986v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00651251v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>