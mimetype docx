--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -913,51 +913,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01263347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the benefit of optical transmission systems based on Root Raised Cosine PS-QPSK and a flexible channel grid</w:t>
+                <w:t xml:space="preserve">Analyzing the benefit of optical transmission systems based on root raised cosine PS-QPSK and a flexible channel grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Ramantanis</w:t>
@@ -996,93 +996,93 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21, pp.10496-10501</w:t>
+              <w:t xml:space="preserve">, 2013, 21 (9), pp.10496-10501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00920916v1</w:t>
+                <w:t xml:space="preserve">hal-00818811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the benefit of optical transmission systems based on root raised cosine PS-QPSK and a flexible channel grid</w:t>
+                <w:t xml:space="preserve">Analyzing the benefit of optical transmission systems based on Root Raised Cosine PS-QPSK and a flexible channel grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Ramantanis</w:t>
@@ -1121,69 +1121,69 @@
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 21 (9), pp.10496-10501</w:t>
+              <w:t xml:space="preserve">, 2013, 21, pp.10496-10501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818811v1</w:t>
+                <w:t xml:space="preserve">hal-00920916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Average optical phase shift as an indicator of the dispersion management optimization in PSK-modulated transmission systems</w:t>
               </w:r>
@@ -3784,51 +3784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="238C5569"/>
+    <w:nsid w:val="C0A89028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4015,51 +4015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/petros-ramantanis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160722705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112074v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delezoide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akbari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ramantanis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Layec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.514779" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Almonacil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jennev&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2853645" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2773204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lehmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.11.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SLFT3FC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vuong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Salsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genevaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.001438" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.6.000315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Seck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Falih Bendimerad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2064161" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Girard-Jollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carbo Meseguer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lonardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2648763" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaia Andrenacci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Awwad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhine Irurozki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix May" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OECC/PSC53152.2022.9849907" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01726604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346079" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Fazel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8345982" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.W3I.3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01726572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem de Valicourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Angel Mestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01726559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Ghazisaeidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.1623" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2013.OTu3I.2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2012.JW2A.51" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECOC.2011.Tu.5.B.2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621564" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Badaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TELE0020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/petros-ramantanis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160722705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112074v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delezoide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akbari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ramantanis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Layec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.514779" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Almonacil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jennev&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2853645" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2773204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lehmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.11.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SLFT3FC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vuong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Salsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genevaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.001438" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.6.000315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Seck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Falih Bendimerad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2064161" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Girard-Jollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carbo Meseguer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lonardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2648763" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaia Andrenacci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Awwad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhine Irurozki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix May" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OECC/PSC53152.2022.9849907" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01726604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346079" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Fazel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8345982" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.W3I.3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01726572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem de Valicourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Angel Mestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01726559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Ghazisaeidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.1623" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2013.OTu3I.2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2012.JW2A.51" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECOC.2011.Tu.5.B.2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621564" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Badaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TELE0020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>