--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1411,329 +1411,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate prediction of performance for a submarine open cable</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast and accurate nonlinear interference in-band spectrum prediction for sparse channel allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Isaia Andrenacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matteo Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Ramantanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Awwad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekhine Irurozki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next-Generation Optical Communication: Components, Sub-Systems, and Systems XII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th International Conference on Optical Network Design and Modelling (ONDM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NESC Coimbra - Instituto de Engenharia de Sistemas e Computadores de Coimbra, May 2023, Coimbra, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185349v1</w:t>
+                <w:t xml:space="preserve">hal-04181570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and accurate nonlinear interference in-band spectrum prediction for sparse channel allocation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Accurate prediction of performance for a submarine open cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Girard-Jollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Antona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Carbo Meseguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Ramantanis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ekhine Irurozki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Optical Network Design and Modelling (ONDM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Next-Generation Optical Communication: Components, Sub-Systems, and Systems XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States. pp.22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2648763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181570v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receiver-Based Localization and Estimation of Polarization Dependent Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Awwad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Ramantanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1819,77 +1819,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Awwad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Ramantanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Lonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - Optique Dijon 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
@@ -2811,282 +2811,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of performance variability for WDM transmission systems using PDM-QPSK channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral shaping tradeoffs in root-raised-cosine PDM-QPSK nonlinear transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Ramantanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Seck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalal Falih Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Frignac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OFC/NFOEC 2012 : Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECOC '12 : European Conference on Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344518v1</w:t>
+                <w:t xml:space="preserve">hal-00768285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral shaping tradeoffs in root-raised-cosine PDM-QPSK nonlinear transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of performance variability for WDM transmission systems using PDM-QPSK channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Seck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Ramantanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalal Falih Bendimerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Frignac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC '12 : European Conference on Optical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OFC/NFOEC 2012 : Optical Fiber Communication Conference and Exposition and the National Fiber Optic Engineers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Los Angeles, United States. pp.1 - 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NFOEC.2012.JW2A.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768285v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding discrete linear mode coupling in few-mode fiber transmission systems</w:t>
               </w:r>
@@ -3196,226 +3196,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la séquence de données sur la dégradation des signaux QPSK dans les systèmes de transmission optique</w:t>
+                <w:t xml:space="preserve">Pattern-dependent nonlinear impairments on QPSK signals in diserpsion-managed optical transmission systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Ramantanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Frignac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2010 : 29e Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECOC 2010 : 36th European Conference and Exhibition on Optical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Torino, Italy. pp.1 - 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2010.5621564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306008v1</w:t>
+                <w:t xml:space="preserve">hal-01305996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern-dependent nonlinear impairments on QPSK signals in diserpsion-managed optical transmission systems</w:t>
+                <w:t xml:space="preserve">Impact de la séquence de données sur la dégradation des signaux QPSK dans les systèmes de transmission optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petros Ramantanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Frignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOC 2010 : 36th European Conference and Exhibition on Optical Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNOG 2010 : 29e Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.81 - 83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305996v1</w:t>
+                <w:t xml:space="preserve">hal-01306008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary sequences comparison for the modeling of optical DQPSK dispersion managed transmission systems</w:t>
               </w:r>
@@ -3784,51 +3784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0A89028"/>
+    <w:nsid w:val="CB0D1E08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4015,51 +4015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/petros-ramantanis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160722705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112074v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delezoide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akbari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ramantanis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Layec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.514779" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Almonacil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jennev&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2853645" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2773204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lehmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.11.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SLFT3FC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vuong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Salsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genevaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.001438" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.6.000315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Seck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Falih Bendimerad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2064161" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Girard-Jollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carbo Meseguer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185349v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lonardi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2648763" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181570v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaia Andrenacci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Awwad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhine Irurozki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix May" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OECC/PSC53152.2022.9849907" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01726604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346079" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Fazel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8345982" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.W3I.3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01726572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem de Valicourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Angel Mestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01726559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Ghazisaeidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.1623" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2013.OTu3I.2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2012.JW2A.51" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECOC.2011.Tu.5.B.2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306008v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621564" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Badaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TELE0020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/petros-ramantanis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160722705" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112074v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Delezoide" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Akbari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Ramantanis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Layec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.514779" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883994v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Almonacil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jennev&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2853645" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685198v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2017.2773204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lehmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Frignac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.11.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SLFT3FC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Vuong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Salsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genevaux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.001438" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.6.000315" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Seck" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Falih Bendimerad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920916v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549876v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2010.2064161" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651484v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Girard-Jollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Antona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carbo Meseguer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181570v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaia Andrenacci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Lonardi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Awwad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekhine Irurozki" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185349v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2648763" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix May" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciblat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OECC/PSC53152.2022.9849907" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330929v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01726604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8346079" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791321v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Fazel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2017.8345982" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01685539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bigo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2016.W3I.3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01726572v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem de Valicourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Angel Mestre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01726559v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Ghazisaeidi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2013.1623" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2013.OTu3I.2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2012.JW2A.51" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECOC.2011.Tu.5.B.2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2010.5621564" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Badaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00765380v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TELE0020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>