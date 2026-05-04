--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -559,261 +559,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture and regulation of an enterobacterial cellulose secretion system</w:t>
+                <w:t xml:space="preserve">Weaving of bacterial cellulose by the Bcs secretion systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiem Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samira Zouhir</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Torres-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Caleechurn</w:t>
+                <w:t xml:space="preserve">Axel Siroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petya Violinova Krasteva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (5), pp.eabd8049. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd8049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fuab051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03186797v1</w:t>
+                <w:t xml:space="preserve">hal-03409648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weaving of bacterial cellulose by the Bcs secretion systems</w:t>
+                <w:t xml:space="preserve">Architecture and regulation of an enterobacterial cellulose secretion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiem Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucía Torres-Sánchez</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Zouhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Siroy</w:t>
+                <w:t xml:space="preserve">Meryem Caleechurn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petya Violinova Krasteva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (5), pp.eabd8049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsre/fuab051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd8049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409648v1</w:t>
+                <w:t xml:space="preserve">hal-03186797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Multitasking of the c-di-GMP-Sensing Cellulose Secretion Regulator BcsE</w:t>
               </w:r>
@@ -825,51 +825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Zouhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiem Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Caleechurn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petya Violinova Krasteva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -910,252 +910,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile modes of cellular regulation via cyclic dinucleotides</w:t>
+                <w:t xml:space="preserve">Insights into the structure and assembly of a bacterial cellulose secretion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petya Violinova Krasteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Sondermann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joaquin Bernal-Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Travier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ariel Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Kaminski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nchembio.2337⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.2065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01523-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01887446v1</w:t>
+                <w:t xml:space="preserve">pasteur-01688314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the structure and assembly of a bacterial cellulose secretion system</w:t>
+                <w:t xml:space="preserve">Versatile modes of cellular regulation via cyclic dinucleotides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petya Violinova Krasteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Kaminski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holger Sondermann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.2065. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (4), pp.350 - 359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01523-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nchembio.2337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01688314v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01887446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal Titration Calorimetry to Determine Apparent Dissociation Constants (K d) and Stoichiometry of Interaction (n) of C-di-GMP Binding Proteins</w:t>
               </w:r>
@@ -1431,51 +1431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Baraquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline S Harwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Sondermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113 (2), pp.E209 - E218. </w:t>
@@ -1673,51 +1673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petya V. Krasteva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krista Michelle Giglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Sondermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protein Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, pp.929 - 948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1920,51 +1920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya V Krasteva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2024.102476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itxaso Anso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Zouhir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault G&#233;ry Sana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Violinova Krasteva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53113-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Hashem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2312276120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Altinoglu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abriat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186797v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Abidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Caleechurn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd8049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03409648v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Siroy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuab051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01303-20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887446v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Sondermann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2337" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01688314v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Bernal-Bayard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ariel Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01523-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Y. Matsuyama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya V. Krasteva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos V. A. S. Navarro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7240-1_30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurenceau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Diallo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Ouarti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duchateau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004835" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03115322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno y Matsuyama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Baraquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S Harwood" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523148113" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03262663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parveen Goyal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nani van Gerven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gubellini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke van den Broeck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03117469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Michelle Giglio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575649v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya V Krasteva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2024.102476" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777954v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itxaso Anso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Zouhir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault G&#233;ry Sana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Violinova Krasteva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53113-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575680v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Torres-S&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Decossas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Hashem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2312276120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ipek Altinoglu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abriat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Carreaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Poidevin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1009991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03409648v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Abidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Siroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuab051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Caleechurn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd8049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779580v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01303-20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01688314v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Bernal-Bayard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Travier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ariel Martin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Kaminski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01523-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01887446v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Sondermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2337" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Y. Matsuyama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya V. Krasteva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos V. A. S. Navarro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7240-1_30" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurenceau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Diallo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Ouarti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duchateau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004835" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03115322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno y Matsuyama" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Baraquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline S Harwood" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1523148113" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03262663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parveen Goyal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nani van Gerven" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Gubellini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke van den Broeck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03117469v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Michelle Giglio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.2093" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>