--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1595,243 +1595,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batsim: a Realistic Language-Independent Resources and Jobs Management Systems Simulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+                <w:t xml:space="preserve">Online Non-Preemptive Scheduling to Optimize Max Stretch on a Single Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Millian Poquet</w:t>
+                <w:t xml:space="preserve">Erik Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Richard</w:t>
+                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chicago, United States</w:t>
+              <w:t xml:space="preserve">22nd International Computing and Combinatorics Conference (COCOON 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Ho-Chi-Minh-Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333471v1</w:t>
+                <w:t xml:space="preserve">hal-01309052v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Non-Preemptive Scheduling to Optimize Max Stretch on a Single Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+                <w:t xml:space="preserve">Batsim: a Realistic Language-Independent Resources and Jobs Management Systems Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Saule</w:t>
+                <w:t xml:space="preserve">Michael Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millian Poquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhinav Srivastav</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Computing and Combinatorics Conference (COCOON 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Ho-Chi-Minh-Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">20th Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309052v2</w:t>
+                <w:t xml:space="preserve">hal-01333471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Group Discovery on the Social Web</w:t>
               </w:r>
@@ -2051,64 +2051,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online non-preemptive scheduling to optimize stretch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhinav Srivastav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2702,541 +2702,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast 5/2-approximation algorithm for hierarchical scheduling</w:t>
+                <w:t xml:space="preserve">Approximation Algorithms for Multiple Strip Packing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Robenek</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPAR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Approximation and Online Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Copenhagen, Denmark. pp.37-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12450-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738518v1</w:t>
+                <w:t xml:space="preserve">hal-00953421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithms for Multiple Strip Packing</w:t>
+                <w:t xml:space="preserve">A fast \frac52-approximation algorithm for hierarchical scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approximation and Online Algorithms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the 16th International EuroPar Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ischia, Italy. pp.157-167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00953421v1</w:t>
+                <w:t xml:space="preserve">hal-00953419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast \frac52-approximation algorithm for hierarchical scheduling</w:t>
+                <w:t xml:space="preserve">Approximating the Non-contiguous Multiple Organization Packing Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International EuroPar Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Brisbane, Australia. pp.316-327, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15240-5₂3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00953419v1</w:t>
+                <w:t xml:space="preserve">hal-00798444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the Non-contiguous Multiple Organization Packing Problem</w:t>
+                <w:t xml:space="preserve">A fast 5/2-approximation algorithm for hierarchical scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christina Otte</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Robenek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROPAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ischia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-15240-5₂3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00798444v1</w:t>
+                <w:t xml:space="preserve">hal-00738518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximating the Non-contiguous Multiple Organization Packing Problem</w:t>
               </w:r>
@@ -3261,51 +3261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3616,154 +3616,154 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Otte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAOA'2009: 7th Workshop on Approximation and Online Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Copenhague, Denmark. pp.37-48, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12450-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling with Storage Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Saule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3808,338 +3808,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fondements théoriques pour la conception d'algorithmes efficaces de gestion de ressources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling moldable {BSP} tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Dutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+                <w:t xml:space="preserve">Fabio Kon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boudet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Robert</w:t>
+                <w:t xml:space="preserve">Marco Netto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Informatique répartie: architecture, parallélisme et systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Unknown</w:t>
+              <w:t xml:space="preserve">11th Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Cambridge, MA, USA, pp.157--172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807012v1</w:t>
+                <w:t xml:space="preserve">inria-00001078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A best-compromise bicriteria scheduling algorithm for malleable tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fondements théoriques pour la conception d'algorithmes efficaces de gestion de ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Trystram</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Efficient Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Santorini Island, Greece</w:t>
+              <w:t xml:space="preserve">Informatique répartie: architecture, parallélisme et systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001080v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling moldable {BSP} tasks</w:t>
+                <w:t xml:space="preserve">A best-compromise bicriteria scheduling algorithm for malleable tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Dutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marco Netto</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Workshop on Job Scheduling Strategies for Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Cambridge, MA, USA, pp.157--172</w:t>
+              <w:t xml:space="preserve">Workshop on Efficient Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Santorini Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00001078v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00001080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Scheduling for Moldable Tasks</w:t>
               </w:r>
@@ -5688,51 +5688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Robenek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cheriere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Musial" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0390-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.03.020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.47" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Ngoko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054111008271" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchimou N'Takp&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2009.11" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeu-Shin Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Prasad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS54959.2023.00087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Hataishi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira Da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88224-2_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01309052v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Srivastav" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar-Tehrani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46128-1_19" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Otte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12450-1_4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GSHN7NVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5&#8322;3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5_23" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160879" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807012v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001078v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Kon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Netto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Masko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tudruj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001081v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Saule" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003126v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Angelelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00656780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Dutot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Jansen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Robenek" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cheriere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedrzej Musial" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-014-0390-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838717v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.03.020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796861v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pascual" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rzadca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2011.47" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Goldman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanik Ngoko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129054111008271" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793830911001413" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347273v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchimou N'Takp&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Casanova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2009.11" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418094v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeu-Shin Fu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Prasad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sinnen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS54959.2023.00087" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Hataishi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ferreira Da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88224-2_11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Georgiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Glesser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millian Poquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01309052v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Saule" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Srivastav" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333471v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mercier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrooz Omidvar-Tehrani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46128-1_19" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27308-2_22" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230284v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738499v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW.2012.108" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00592174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cordeiro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738513v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738508v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953421v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Otte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12450-1_4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GSHN7NVX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00798444v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5&#8322;3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054450v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Dutot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15240-5_23" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806237v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00688739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goldman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160879" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396303v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001078v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Kon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Netto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00807012v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Masko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Tudruj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001520v3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001081v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001082v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066499v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43659-3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00800427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Saule" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003126v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Angelelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Carastan-Santos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00656780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>