--- v0 (2026-03-07)
+++ v1 (2026-04-16)
@@ -349,520 +349,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulator of Josephson junctions based on the BCS theory</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Results From the ColdFlux Superconductor Integrated Circuit Design Tool Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coenrad Fourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Jackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieze Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessa Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 33 (5), pp.1800605. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2023.3240618⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 33 (8), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2023.3306381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872375v1</w:t>
+                <w:t xml:space="preserve">hal-04872216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible observation of Leggett-like modes in a coherent two-phase medium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Zhitlukhina</w:t>
+                <w:t xml:space="preserve">An RF SQUID readout for a flux qubit-based microwave single photon counter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Shnyrkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Shapovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Yu Lyakhno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dumik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kalenyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Low Temperature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/10.0019697⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (3), pp.035005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6668/acb10e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872327v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results From the ColdFlux Superconductor Integrated Circuit Design Tool Project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tessa Hall</w:t>
+                <w:t xml:space="preserve">Possible observation of Leggett-like modes in a coherent two-phase medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tarenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Krivoruchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shapovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kalenyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zhitlukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2023.3306381⟩</w:t>
+              <w:t xml:space="preserve">Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (7), pp.855-859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/10.0019697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872216v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An RF SQUID readout for a flux qubit-based microwave single photon counter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-domain simulator of Josephson junctions based on the BCS theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Iwanikow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36 (3), pp.035005. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (5), pp.1800605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6668/acb10e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2023.3240618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872339v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact high frequency voltage amplifier for superconductor–semiconductor logic interface</w:t>
               </w:r>
@@ -965,51 +965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate small signal simulation of superconductor interconnects in SPICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasan Razmkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1069,51 +1069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small capacitance self-shunted MoRe–Si(W)–MoRe junctions for SQUIDs applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Shaternik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1121,51 +1121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Turutanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Yu. Suvorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kalenyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Nanoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (8), pp.2843-2848. </w:t>
@@ -1562,77 +1562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicron-sized MoRe-doped Si-MoRe Josephson junctions with a low specific capacitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kalenyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Shnyrkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Shaternik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,295 +1690,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Slip Lines in Wide Superconducting Strips: Charge and Spin Relaxation Lengths</w:t>
+                <w:t xml:space="preserve">ColdFlux Superconducting EDA and TCAD Tools Project: Overview and Progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduard Rudenko</w:t>
+                <w:t xml:space="preserve">Coenrad Johann Fourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Jackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihor Korotash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anatolij Krakovny</w:t>
+                <w:t xml:space="preserve">Matthys Botha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Razmkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Zhitlukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-019-5121-5⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (5), pp.1300407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2019.2892115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879922v1</w:t>
+                <w:t xml:space="preserve">hal-02017339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ColdFlux Superconducting EDA and TCAD Tools Project: Overview and Progress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-Slip Lines in Wide Superconducting Strips: Charge and Spin Relaxation Lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Rudenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Korotash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coenrad Johann Fourie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kyle Jackman</w:t>
+                <w:t xml:space="preserve">Anatolij Krakovny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthys Botha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Febvre</w:t>
+                <w:t xml:space="preserve">Elena Zhitlukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (5), pp.1300407. </w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (7), pp.1847-1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2019.2892115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10948-019-5121-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017339v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipation effects in superconducting heterostructures with tungsten nanorods as weak links</w:t>
               </w:r>
@@ -2003,51 +2003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Suvorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zhitlukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Belogolovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2232,103 +2232,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-Slip Events in a Wide Superconducting Film Induced by Proximity to a Half-Metallic Strip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduard Rudenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Solomakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihor Korotash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zhitlukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (4), pp.1800105. </w:t>
@@ -2379,77 +2379,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a Shielding Approach for Magnetic Field Tolerant SFQ Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodwell Bakolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Delport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (4), pp.1301305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2496,64 +2496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Superconducting Ground Plane on the Performance of RSFQ Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben van Staden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Jackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2594,637 +2594,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A customized reduced size Antipodal Vivaldi Antenna used in Wireless Baseband Transmission for short-range communication</w:t>
+                <w:t xml:space="preserve">Analysis of Internally Shunted Josephson Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Furat Abayaje</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincenzo Lacquaniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cassiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascia de Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeue.2016.10.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.1100505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2535141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017770v1</w:t>
+                <w:t xml:space="preserve">hal-02017200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an On-Chip Magnetic Shielding Technique for Improving SFQ Circuit Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (3), pp.1300605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASC.2016.2542117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Internally Shunted Josephson Junctions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matteo Fretto</w:t>
+                <w:t xml:space="preserve">Modelling Magnetic Fields and Shielding Efficiency in Superconductive Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodwell Bakolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Sosso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. van Staden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2535141⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (6), pp.1649-1653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-016-3806-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017200v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Magnetic Fields and Shielding Efficiency in Superconductive Integrated Circuits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josephson oscillation linewidth of ion-irradiated YBa2Cu3O7 junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fourie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aleksei Sharafiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Malnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ulysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10948-016-3806-6⟩</w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (7), pp.074001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/29/7/074001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017758v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephson oscillation linewidth of ion-irradiated YBa2Cu3O7 junctions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A customized reduced size Antipodal Vivaldi Antenna used in Wireless Baseband Transmission for short-range communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ulysse</w:t>
+                <w:t xml:space="preserve">Furat Abayaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (7), pp.074001. </w:t>
+              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (12), pp.1684-1691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/29/7/074001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aeue.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358772v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a Superconducting Antenna Integrated with a Diplexer for Radio-Astronomy Applications</w:t>
               </w:r>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Mosig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (1), pp.015011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3474,51 +3474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Faini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (7), pp.074505. </w:t>
@@ -3550,558 +3550,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overdamped Josephson junctions for digital applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">YBCO Josephson Junctions and Striplines for RSFQ Circuits Made by Ion Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. de Leo</w:t>
+                <w:t xml:space="preserve">T. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fretto</w:t>
+                <w:t xml:space="preserve">N. Bergeal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sosso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Belogolovskii</w:t>
+                <w:t xml:space="preserve">J. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Faini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physc.2012.03.026⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.1101205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2012.2237513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996575v1</w:t>
+                <w:t xml:space="preserve">hal-04904833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YBCO Josephson Junctions and Striplines for RSFQ Circuits Made by Ion Irradiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operation of low-&amp;lt;i&amp;gt;T&amp;lt;sub&amp;gt;c&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt; RSFQ circuits in a magnetic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 23 (2), pp.1101205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2012.2237513⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.1700404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2012.2233252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904833v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation of low-&amp;lt;i&amp;gt;T&amp;lt;sub&amp;gt;c&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt; RSFQ circuits in a magnetic environment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Superconductivity and the environment: a Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nishijima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eckroad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (3), pp.1700404. </w:t>
+              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (Issue 11), pp.no. 113001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2012.2233252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-2048/26/11/113001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994432v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity and the environment: a Roadmap</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overdamped Josephson junctions for digital applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nishijima</w:t>
+                <w:t xml:space="preserve">N. de Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Eckroad</w:t>
+                <w:t xml:space="preserve">M. Fretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marian</w:t>
+                <w:t xml:space="preserve">A. Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Choi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W.S. Kim</w:t>
+                <w:t xml:space="preserve">M. Belogolovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica C: Superconductivity and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 484, pp.175-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physc.2012.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-2048/26/11/113001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002208v1</w:t>
+                <w:t xml:space="preserve">hal-00996575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnétométrie en milieu bas bruit</w:t>
               </w:r>
@@ -4189,516 +4189,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN INEXPENSIVE RECONFIGURABLE PLANAR ARRAY FOR WI-FI APPLICATIONS</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward terahertz heterodyne detection with superconducting Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERC12012304⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4769441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915714v1</w:t>
+                <w:t xml:space="preserve">hal-04912829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward terahertz heterodyne detection with superconducting Josephson junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AN INEXPENSIVE RECONFIGURABLE PLANAR ARRAY FOR WI-FI APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Donelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 101 (23), </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.71-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4769441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIERC12012304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912829v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept of Superconducting Comparator for Pipeline A/D Converter</w:t>
+                <w:t xml:space="preserve">Characterisation of magnetic field fluctuations at different locations within the Laboratoire Souterrain à Bas Bruit using a new SQUID magnetometer prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ngankio-Njila</w:t>
+                <w:t xml:space="preserve">V. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.-G. Crété</w:t>
+                <w:t xml:space="preserve">M. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Mage</w:t>
+                <w:t xml:space="preserve">D. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Marcilhac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Cavaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2104933⟩</w:t>
+              <w:t xml:space="preserve">i-DUST 2010 - 3rd inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02003, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/idust/201102003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917944v1</w:t>
+                <w:t xml:space="preserve">hal-00585739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of magnetic field fluctuations at different locations within the Laboratoire Souterrain à Bas Bruit using a new SQUID magnetometer prototype</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concept of Superconducting Comparator for Pipeline A/D Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Auguste</w:t>
+                <w:t xml:space="preserve">J. Ngankio-Njila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boyer</w:t>
+                <w:t xml:space="preserve">D.-G. Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cavaillou</w:t>
+                <w:t xml:space="preserve">J.-C. Mage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Clarke</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Marcilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-DUST 2010 - 3rd inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 02003, pp.8. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.697-700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/idust/201102003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2104933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585739v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[INVITED] Superconductive Digital Magnetometers with Single-Flux-Quantum Electronics</w:t>
               </w:r>
@@ -4801,77 +4801,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascia de Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (10), pp.103927. </w:t>
@@ -4948,51 +4948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G. Blamire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Im. Buchholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.-G. Crété</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cristiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6980,51 +6980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7114,51 +7114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7588,437 +7588,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SIS waveguide heterodyne receiver for 600 GHz-635 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A low-noise SIS receiver measured from 480 GHz to 650 GHz using Nb junctions with integrated RF tuning circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Mcgrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morvan Salez</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Batelaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bumble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infrared and Millimeter Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 15 (2), pp.349-368. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02096246⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 15 (6), pp.943-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02096128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892613v1</w:t>
+                <w:t xml:space="preserve">hal-04892625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-noise SIS receiver measured from 480 GHz to 650 GHz using Nb junctions with integrated RF tuning circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Leduc</w:t>
+                <w:t xml:space="preserve">New elements for analysis of series arrays of superconducting junctions for submillimeter heterodyne detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Feautrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infrared and Millimeter Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02096128⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 04 (C6), pp.C6-237-C6-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1994638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892625v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New elements for analysis of series arrays of superconducting junctions for submillimeter heterodyne detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Leridon</w:t>
+                <w:t xml:space="preserve">An SIS waveguide heterodyne receiver for 600 GHz-635 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morvan Salez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mcgrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Maoli</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruce Bumble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1994638⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infrared and Millimeter Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 15 (2), pp.349-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02096246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00253133v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nb/Al-AlOx /Nb junctions for a 380 GHz SIS receiver</w:t>
               </w:r>
@@ -8234,51 +8234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of superconducting pickup loops and transformers for SQUID-based quantum sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugur Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8670,51 +8670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitous near-Tc resistance peak in NbN superconducting films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdaléna Polačková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zhitlukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroš Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8914,368 +8914,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] Recent advances in the design of digital and mixed-signal superconducting circuits and sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Josephson junctions based on amorphous superconducting films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menesenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shapovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belogolovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism (ICSM2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t>
+              <w:t xml:space="preserve">Modern materials science – Materials and technologies, CMMT 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884935v1</w:t>
+                <w:t xml:space="preserve">hal-04887473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephson junctions based on amorphous superconducting films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Belogolovskii</w:t>
+                <w:t xml:space="preserve">Progress and Future Prospective of Open-Source Tools for Superconductor Circuits and Automation of Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Razmkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coenrad Fourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joey Delport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern materials science – Materials and technologies, CMMT 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Kiev, Ukraine</w:t>
+              <w:t xml:space="preserve">33th International Superconductivity Symposium (ISS2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887473v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress and Future Prospective of Open-Source Tools for Superconductor Circuits and Automation of Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[INVITED] Recent advances in the design of digital and mixed-signal superconducting circuits and sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coenrad Fourie</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugur Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Ilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Iwanikow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joey Delport</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Verollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33th International Superconductivity Symposium (ISS2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">7th International Conference on Superconductivity and Magnetism (ICSM2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bodrum, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887714v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature on microwave resonances induced by bias wires and shunted Josephson junctions</w:t>
               </w:r>
@@ -9287,77 +9287,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Yılmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razmkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2020) - virtual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tampa, United States</w:t>
@@ -9516,51 +9516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis to Predict Behaviour of Bi-SQUIDs in External Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Ilin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasan Razmkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9640,252 +9640,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating a Discrete Model of Memristive Systems</w:t>
+                <w:t xml:space="preserve">Negative differential conductance in MoRe-Si(W)-MoRe junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Ochkan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sasan Razmkhah</w:t>
+                <w:t xml:space="preserve">A.P. Shapovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.S. Zhitlukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Belogolovskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 XIth International Scientific and Practical Conference on Electronics and Information Technologies (ELIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVth International scientific conference "Electronics and Applied Physics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Radio Physics, Electronics and Computer Systems, Oct 2019, Kiev, Ukraine</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888763v1</w:t>
+                <w:t xml:space="preserve">hal-04888666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative differential conductance in MoRe-Si(W)-MoRe junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating a Discrete Model of Memristive Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Ochkan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Razmkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zhitlukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Shapovalov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Febvre</w:t>
+                <w:t xml:space="preserve">Mikhail Belogolovskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International scientific conference "Electronics and Applied Physics"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 XIth International Scientific and Practical Conference on Electronics and Information Technologies (ELIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ivan Franko National University of Lviv (Ukraine); IEEE Ukraine Section (Ukraine); IEEE Ukraine Section (West) MTT/ED/AP/EP/SSC Societies Joint Chapter (Ukraine), Sep 2019, Lviv, Ukraine. pp.261-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ELIT.2019.8892302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888666v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[INVITED] Superconducting electronics : from the Josephson junction to computers</w:t>
               </w:r>
@@ -10009,64 +10009,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient superconducting computing: How far we are from</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belogolovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Materials for Innovative Energy (FMIE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kyiv Academic University, Institute of Metal Physics, Kyiv, May 2019, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10085,1856 +10085,1856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Digital Electronics – An overview</w:t>
+                <w:t xml:space="preserve">[INVITED] L'ordinateur supraconducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconducting Supercomputing based on Josephson Junctions (S2J2) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EF, EPF et MGE, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889741v1</w:t>
+                <w:t xml:space="preserve">hal-02078452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] Superconductor Electronics Technology Roadmap for IRDS 2018</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superconducting boolean electronics: an enabler for quantum accurate sensors and systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">D-Wave Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D-Wave: the quantum computing company, Oct 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018249v1</w:t>
+                <w:t xml:space="preserve">hal-02078488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] Superconducting computing: An energy-efficient quantum-based technology for supercomputers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asynchronous hybrid SQUIDs operating in unshielded environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugur Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Razmkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bozbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School and Conference for Young Researchers on Modern Quantum Technologies (MQT'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Kyiv, Ukraine</w:t>
+              <w:t xml:space="preserve">i-DUST 2018 - 7th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LSBB, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018642v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] L'ordinateur supraconducteur</w:t>
+                <w:t xml:space="preserve">Inductances in Superconducting Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EF, EPF et MGE, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">1st South African Workshop on Superconducting Circuit Design, Tools and Modelling (SASCIA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUN Magnetics, Embassy of France in South Africa., Feb 2018, Hermanus, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078452v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting boolean electronics: an enabler for quantum accurate sensors and systems</w:t>
+                <w:t xml:space="preserve">Ordinateur supraconducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D-Wave Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, D-Wave: the quantum computing company, Oct 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFFCCS, Jun 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078488v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous hybrid SQUIDs operating in unshielded environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the performance of a low-Tc SQIF magnetometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-DUST 2018 - 7th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LSBB, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism (ICSM2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074912v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductances in Superconducting Circuits</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration of the Earth magnetic field transmission through the karstic mountain of Rustrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st South African Workshop on Superconducting Circuit Design, Tools and Modelling (SASCIA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SUN Magnetics, Embassy of France in South Africa., Feb 2018, Hermanus, South Africa</w:t>
+              <w:t xml:space="preserve">i-DUST 2018 - 7th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LSBB, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074901v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinateur supraconducteur</w:t>
+                <w:t xml:space="preserve">Numerical approach for inductance determination of SQUID washers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Jackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFFCCS, Jun 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018074v1</w:t>
+                <w:t xml:space="preserve">hal-02018142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the performance of a low-Tc SQIF magnetometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[INVITED] ColdFlux Superconducting EDA and TCAD Tools Project: Overview and Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coenrad J. Fourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthys Botha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiuyun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Superconductivity and Magnetism (ICSM2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904697v1</w:t>
+                <w:t xml:space="preserve">hal-02018216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] ColdFlux Superconducting EDA and TCAD Tools Project: Overview and Progress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Qiuyun Xu</w:t>
+                <w:t xml:space="preserve">SQUIDs based on self-shunted MoRe-Si(W)-MoRe Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Shaternik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Shapovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olexandr Suvorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Kalenyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.G. Turutanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">6th International Research and Practive Conference Nanotechnology and Nanomaterials (NANO-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Kyiv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018216v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SQUIDs based on self-shunted MoRe-Si(W)-MoRe Josephson junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[INVITED] Superconducting Electricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Research and Practive Conference Nanotechnology and Nanomaterials (NANO-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Kyiv, Ukraine</w:t>
+              <w:t xml:space="preserve">1st South African Workshop on Superconducting Circuit Design, Tools and Modelling (SASCIA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUN Magnetics, Embassy of France in South Africa., Feb 2018, Hermanus, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074947v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] Superconducting Electricity</w:t>
+                <w:t xml:space="preserve">Basics about superconducting digital electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st South African Workshop on Superconducting Circuit Design, Tools and Modelling (SASCIA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SUN Magnetics, Embassy of France in South Africa., Feb 2018, Hermanus, South Africa</w:t>
+              <w:t xml:space="preserve">2018 Summer School on Superconducting Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FLUXONICS - SEFIRA, Sep 2018, Calan’ Bosch, Menorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074896v1</w:t>
+                <w:t xml:space="preserve">hal-04972955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basics about superconducting digital electronics</w:t>
+                <w:t xml:space="preserve">L'ordinateur qui viendra du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Waysand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Summer School on Superconducting Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FLUXONICS - SEFIRA, Sep 2018, Calan’ Bosch, Menorca, Spain</w:t>
+              <w:t xml:space="preserve">Colloque International sur les super-calculateurs supraconducteurs,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau scientifique européen FLUXONICS, région PACA, Mar 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972955v1</w:t>
+                <w:t xml:space="preserve">hal-02078466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordinateur qui viendra du froid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Heterostructures MoRe/doped Si/MoRe and MoRe/doped Si/MoRe/doped Si/MoRe with phase-slip effects in them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Shaternik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Shapovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olexandr Suvorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Waysand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur les super-calculateurs supraconducteurs,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau scientifique européen FLUXONICS, région PACA, Mar 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">IX International Conference for Professionals and Young Scientists on Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Kharkiv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078466v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the Earth magnetic field transmission through the karstic mountain of Rustrel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superconducting Digital Electronics: from SPICE models to simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-DUST 2018 - 7th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LSBB, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">1st South African Workshop on Superconducting Circuit Design, Tools and Modelling (SASCIA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUN Magnetics, Embassy of France in South Africa., Feb 2018, Hermanus, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074927v1</w:t>
+                <w:t xml:space="preserve">hal-02074900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach for inductance determination of SQUID washers</w:t>
+                <w:t xml:space="preserve">[INVITED] Superconducting computing: An energy-efficient quantum-based technology for supercomputers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">Summer School and Conference for Young Researchers on Modern Quantum Technologies (MQT'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Kyiv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018142v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Heterostructures MoRe/doped Si/MoRe and MoRe/doped Si/MoRe/doped Si/MoRe with phase-slip effects in them</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Superconducting Digital Electronics – An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX International Conference for Professionals and Young Scientists on Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Kharkiv, Ukraine</w:t>
+              <w:t xml:space="preserve">Superconducting Supercomputing based on Josephson Junctions (S2J2) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018643v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Digital Electronics: from SPICE models to simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[INVITED] Superconductor Electronics Technology Roadmap for IRDS 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Scott Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Debenedictis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Fagaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepnarayan Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st South African Workshop on Superconducting Circuit Design, Tools and Modelling (SASCIA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SUN Magnetics, Embassy of France in South Africa., Feb 2018, Hermanus, South Africa</w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074900v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED PLENARY] Superconducting Computing : An energy-efficient quantum-based technology for supercomputers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge Transport in Superconducting Heterostructures MoRe-Si(W)-MoRe with a Hybrid Semiconducting Barrier with Metallic Nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Shaternik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olexandr Suvorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Shapovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th biennial European Conference on Applied Superconductivity (EUCAS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESAS, Sep 2017, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">16th International Superconductive Electronics Conference (ISEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074892v1</w:t>
+                <w:t xml:space="preserve">hal-02074877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Transport in Superconducting Heterostructures MoRe-Si(W)-MoRe with a Hybrid Semiconducting Barrier with Metallic Nanoclusters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[INVITED] Superconducting computing: a beyond-CMOS solution on the way towards quantum computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Superconductive Electronics Conference (ISEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">10th Superconducting SFQ VLSI Workshop (SSV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074877v1</w:t>
+                <w:t xml:space="preserve">hal-02074872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] Superconducting computing: a beyond-CMOS solution on the way towards quantum computation</w:t>
+                <w:t xml:space="preserve">[INVITED PLENARY] Superconducting Computing : An energy-efficient quantum-based technology for supercomputers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Superconducting SFQ VLSI Workshop (SSV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">13th biennial European Conference on Applied Superconductivity (EUCAS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESAS, Sep 2017, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074872v1</w:t>
+                <w:t xml:space="preserve">hal-02074892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[PLENARY TALK / INVITED] Superconducting electronics: from quantum-accurate sensors to supercomputing</w:t>
               </w:r>
@@ -11989,51 +11989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A small size monopole UWB antenna used for short distance wireless baseband transmission at high data rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furat Abayaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12074,2046 +12074,2046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-slip lines in wide superconducting films controlled by spin-polarized quasiparticle injection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
+                <w:t xml:space="preserve">Analysis of optimal barrier configurations for self-shunted Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Belogolovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zhitlukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Febvre</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Prokopenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIth Ukrainian-Polish Scientific and Practical Conference: Electronics and Information Technologies (ELIT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lviv-Chynadiyevo, Ukraine</w:t>
+              <w:t xml:space="preserve">4th International Research and Practive Conference Nanotechnology and Nanomaterials (NANO-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074870v1</w:t>
+                <w:t xml:space="preserve">hal-02074525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of optimal barrier configurations for self-shunted Josephson junctions</w:t>
+                <w:t xml:space="preserve">Analysis of different magnetic field noise environments for preparing a long-base highly-sensitive magnetic interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bozbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Balaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Razmkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cengiz Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Research and Practive Conference Nanotechnology and Nanomaterials (NANO-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lviv, Ukraine</w:t>
+              <w:t xml:space="preserve">i-DUST 2016 - 6th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074525v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of different magnetic field noise environments for preparing a long-base highly-sensitive magnetic interferometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistive memory based on complex-oxide and carbon films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zhitlukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Belogolovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-DUST 2016 - 6th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Avignon, France</w:t>
+              <w:t xml:space="preserve">VIIIth Ukrainian-Polish Scientific and Practical Conference: Electronics and Information Technologies (ELIT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lviv-Chynadiyevo, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074477v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive memory based on complex-oxide and carbon films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Belogolovskii</w:t>
+                <w:t xml:space="preserve">Comparison of different magnetic field noise environments for setting up a SQUID-based magnetometer network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bozbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Balaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Razmkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cengiz Çelik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIth Ukrainian-Polish Scientific and Practical Conference: Electronics and Information Technologies (ELIT 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lviv-Chynadiyevo, Ukraine</w:t>
+              <w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism (ICSM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Fethiye, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074871v1</w:t>
+                <w:t xml:space="preserve">hal-04902517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of different magnetic field noise environments for setting up a SQUID-based magnetometer network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cengiz Çelik</w:t>
+                <w:t xml:space="preserve">Tunneling into a superconductor with a normal nanoscale near-surface layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Belogolovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zhitlukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism (ICSM2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Fethiye, Turkey</w:t>
+              <w:t xml:space="preserve">4th International Research and Practice Conference Nanotechnology and Nanomaterials (NANO-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902517v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling into a superconductor with a normal nanoscale near-surface layer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basics about Rapid Single-Flux Quantum (RSFQ) digital electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Research and Practice Conference Nanotechnology and Nanomaterials (NANO-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lviv, Ukraine</w:t>
+              <w:t xml:space="preserve">2016 Summer School on Superconducting Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FLUXONICS - SEFIRA, Sep 2016, Pula, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074536v1</w:t>
+                <w:t xml:space="preserve">hal-04972957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basics about Rapid Single-Flux Quantum (RSFQ) digital electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase-slip lines in wide superconducting films controlled by spin-polarized quasiparticle injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Belogolovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Rudenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Solomakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zhitlukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Summer School on Superconducting Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FLUXONICS - SEFIRA, Sep 2016, Pula, Sardinia, Italy</w:t>
+              <w:t xml:space="preserve">VIIIth Ukrainian-Polish Scientific and Practical Conference: Electronics and Information Technologies (ELIT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lviv-Chynadiyevo, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972957v1</w:t>
+                <w:t xml:space="preserve">hal-02074870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internally shunted junctions: a unified analysis of various approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sosso</w:t>
+                <w:t xml:space="preserve">Metastable resistive states in wide superconducting Mo-Re alloys strips under strong spin-polarization injection from a half-metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Rudenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Solomakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Korotash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Belogolovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Applied Superconductivity (EUCAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESAS, Sep 2015, Lyon, France. pp.ST494</w:t>
+              <w:t xml:space="preserve">11th International Conference Electronics and Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Kyiv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078429v1</w:t>
+                <w:t xml:space="preserve">hal-02074427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field noise investigation for site selection of a SQUID based earth magnetic field recording station for the research of earthquake precursors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[INVITED] Développement de composants, circuits et systèmes dans le domaine des très hautes fréquences: contexte et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Applied Superconductivity (EUCAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESAS, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISIM Microelectronic and New Technologies Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073965v1</w:t>
+                <w:t xml:space="preserve">hal-02074296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable resistive states in wide superconducting Mo-Re alloys strips under strong spin-polarization injection from a half-metal</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat de l'art de l'électronique numérique pour l'ordinateur supraconducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference Electronics and Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Kyiv, Ukraine</w:t>
+              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFFCCS, May 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074427v1</w:t>
+                <w:t xml:space="preserve">hal-02018086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] Développement de composants, circuits et systèmes dans le domaine des très hautes fréquences: contexte et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A customized reduced size antipodal vivaldi antenna for transmission of cryogenic backend digital data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furat Abayaje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIM Microelectronic and New Technologies Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">36th ESA Antenna Workshop on Antenna and RF Systems for Space Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA/ESTEC, Oct 2015, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074296v1</w:t>
+                <w:t xml:space="preserve">hal-02074404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art de l'électronique numérique pour l'ordinateur supraconducteur</w:t>
+                <w:t xml:space="preserve">SQUID magnetometers: a tool for ultrasensitive measurements embedded in a controlled network environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Waysand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Abi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFFCCS, May 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">LSBB Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rustrel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018086v1</w:t>
+                <w:t xml:space="preserve">hal-02074338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A customized reduced size antipodal vivaldi antenna for transmission of cryogenic backend digital data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Furat Abayaje</w:t>
+                <w:t xml:space="preserve">Magnetic field noise investigation for site selection of a SQUID based earth magnetic field recording station for the research of earthquake precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bozbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Balaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Razmkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cengiz Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th ESA Antenna Workshop on Antenna and RF Systems for Space Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA/ESTEC, Oct 2015, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">12th European Conference on Applied Superconductivity (EUCAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESAS, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074404v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SQUID magnetometers: a tool for ultrasensitive measurements embedded in a controlled network environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Babak Abi</w:t>
+                <w:t xml:space="preserve">Internally shunted junctions: a unified analysis of various approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Lacquaniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cassiago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascia de Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LSBB Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rustrel, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Applied Superconductivity (EUCAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESAS, Sep 2015, Lyon, France. pp.ST494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074338v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of recent [SQUID]² activities.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Danquigny</w:t>
+                <w:t xml:space="preserve">[INVITED] Microwave behaviour of HTS circuits based on ion-irradiated Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cavaillou</w:t>
+                <w:t xml:space="preserve">Thomas Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bergeal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-DUST 2014 - 5th inter-Disciplinary Underground Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Apt, France</w:t>
+              <w:t xml:space="preserve">12th High Temperature Superconductors in High Frequency Fields Workshop (HTSHSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE France and Out of the Fog Research, Jun 2014, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336909v1</w:t>
+                <w:t xml:space="preserve">hal-02074039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Rapid Single-Flux-Quantum digital circuits in presence of external magnetic fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Febvre</w:t>
+                <w:t xml:space="preserve">Superconducting digital technology for ultrafast processing of microwave signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Low Temperature Electronics 2014 (WOLTE11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Third workshop on spectrum survey of space signals and related signal processing (Space Spectrum Survey 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073715v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting digital technology for ultrafast processing of microwave signals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of a Superconducting antenna integrated with a diplexer for radio-astronomy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third workshop on spectrum survey of space signals and related signal processing (Space Spectrum Survey 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEICE Information and Communication Technology Forum 2014 (ICTF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912905v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Superconducting antenna integrated with a diplexer for radio-astronomy applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An overview of recent [SQUID]² activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Waysand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cavaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Information and Communication Technology Forum 2014 (ICTF 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">i-DUST 2014 - 5th inter-Disciplinary Underground Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Apt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074002v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] Microwave behaviour of HTS circuits based on ion-irradiated Josephson junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations of Rapid Single-Flux-Quantum digital circuits in presence of external magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th High Temperature Superconductors in High Frequency Fields Workshop (HTSHSS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE France and Out of the Fog Research, Jun 2014, Fréjus, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Low Temperature Electronics 2014 (WOLTE11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074039v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz heterodyne detection with High-Tc superconducting Josephson junctions</w:t>
               </w:r>
@@ -14138,51 +14138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14263,51 +14263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14343,1683 +14343,1683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A few applications of superconducting digital electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of external magnetic fields on the inductive properties of rapid single-flux-quantum digital circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coenrad Fourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Information and Communication Technology Forum 2013 (ICTF 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">14th International Superconductive Electronics Conference (ISEC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909565v1</w:t>
+                <w:t xml:space="preserve">hal-04909552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of external magnetic fields on the inductive properties of rapid single-flux-quantum digital circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A few applications of superconducting digital electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Superconductive Electronics Conference (ISEC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Boston (MA), United States</w:t>
+              <w:t xml:space="preserve">IEICE Information and Communication Technology Forum 2013 (ICTF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909552v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an unshielded SQUID as a geomagnetic sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operation of RSFQ circuits with microwave signal injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas J. Jame van Vuuren</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRICON Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE south africa section., Sep 2013, Pointe aux Piments, Mauritius. pp.5</w:t>
+              <w:t xml:space="preserve">11th European Conference on Applied Superconductivity (EUCAS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Applied Superconductivity, Sep 2013, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747120v1</w:t>
+                <w:t xml:space="preserve">hal-04909434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of high-Tc superconducting Josephson nano-junctions for THz heterodyne detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Febvre</w:t>
+                <w:t xml:space="preserve">Implementation of an unshielded SQUID as a geomagnetic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas J. Jame van Vuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temwani-Joshua Phiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coenrad J. Fourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Applied Superconductivity (EUCAS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Applied Superconductivity, Sep 2013, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">AFRICON Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE south africa section., Sep 2013, Pointe aux Piments, Mauritius. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909438v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation of RSFQ circuits with microwave signal injection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Collot</w:t>
+                <w:t xml:space="preserve">Modeling of high-Tc superconducting Josephson nano-junctions for THz heterodyne detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Malnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronny Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Applied Superconductivity (EUCAS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Applied Superconductivity, Sep 2013, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909434v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz heterodyne detection with high-Tc superconducting Josephson junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward terahertz heterodyne detection with superconducting Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bergeal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Malnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wolf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Applied Superconductivity (EUCAS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Applied Superconductivity, Sep 2013, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">APS March Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Physical Society, Mar 2013, Baltimore, United States. pp.H1.00167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909440v1</w:t>
+                <w:t xml:space="preserve">hal-04912854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward terahertz heterodyne detection with superconducting Josephson junctions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terahertz heterodyne detection with high-Tc superconducting Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Malnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Physical Society, Mar 2013, Baltimore, United States. pp.H1.00167</w:t>
+              <w:t xml:space="preserve">11th European Conference on Applied Superconductivity (EUCAS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Applied Superconductivity, Sep 2013, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912854v1</w:t>
+                <w:t xml:space="preserve">hal-04909440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] Assessment of squid magnetometers in an underground low-noise environment for detection of sismo-iono-magnetic events.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Towards an international network of superconducting magnetometers for geomagnetic and Earth-Ionosphere studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cavaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Superconductivity and Magnetism (ICSM 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">i-DUST 2012 - 4th Inter Disciplinary Underground Science and Technology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Souterrain à Bas Bruit (LSBB), May 2012, Apt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336450v1</w:t>
+                <w:t xml:space="preserve">hal-01336438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an international network of superconducting magnetometers for geomagnetic and Earth-Ionosphere studies.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Febvre</w:t>
+                <w:t xml:space="preserve">Fabrication and test of 9K NbN SFQ circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Villegier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bernard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bornier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-DUST 2012 - 4th Inter Disciplinary Underground Science and Technology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Souterrain à Bas Bruit (LSBB), May 2012, Apt, France</w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Portland (Oregon), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336438v1</w:t>
+                <w:t xml:space="preserve">hal-04912869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and test of 9K NbN SFQ circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Renaud</w:t>
+                <w:t xml:space="preserve">[INVITED] Assessment of squid magnetometers in an underground low-noise environment for detection of sismo-iono-magnetic events.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chambodut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bornier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sneha Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cavaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Portland (Oregon), United States</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Superconductivity and Magnetism (ICSM 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912869v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on superconducting comparators for pipe-line A/D conversion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Marcilhac</w:t>
+                <w:t xml:space="preserve">Superconductive digital electronics for ultrafast digital processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Superconductivity Centennial Conference - EUCAS-ISEC-ICMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, La Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">First workshop on spectrum survey of space signals and related signal processing (Space Spectrum Survey 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925549v1</w:t>
+                <w:t xml:space="preserve">hal-04912896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductive digital electronics for ultrafast digital processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Operation principles of RSFQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First workshop on spectrum survey of space signals and related signal processing (Space Spectrum Survey 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th FLUXONICS RSFQ design Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Ilmenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912896v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation principles of RSFQ</w:t>
+                <w:t xml:space="preserve">[INVITED] Overdamped Josephson junctions for digital applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascia de Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th FLUXONICS RSFQ design Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Ilmenau, Germany</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Superconductivity (ISS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925526v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] Overdamped Josephson junctions for digital applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress on superconducting comparators for pipe-line A/D conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ngankio-Njila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D-G. Crété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. Mage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Superconductivity (ISS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">2011 Superconductivity Centennial Conference - EUCAS-ISEC-ICMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, La Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925517v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of magnetic field fluctuations at different locations within the Laboratoire Souterrain à Bas Bruit using a new SQUID prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cavaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Underground Science and Technology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France</w:t>
@@ -16042,1731 +16042,1731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of self-shunted SNIS Josephson junctions for RSFQ applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Design of an I/Q Mixer for a Bandpass ΔΣ ADC in Superconducting Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gassara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desgreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoie workshop on Experimental considerations in Superconducting Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EUROFLUX2009: from devices to circuits and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930443v1</w:t>
+                <w:t xml:space="preserve">hal-04935553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an I/Q Mixer for a Bandpass ΔΣ ADC in Superconducting Technology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Febvre</w:t>
+                <w:t xml:space="preserve">Rapid Single-Flux Quantum logic: the basics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROFLUX2009: from devices to circuits and systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Avignon, France</w:t>
+              <w:t xml:space="preserve">6th FLUXONICS RSFQ design Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ilmenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935553v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Single-Flux Quantum logic: the basics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Febvre</w:t>
+                <w:t xml:space="preserve">Measurements of an RSFQ digital SQUID system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th FLUXONICS RSFQ design Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Ilmenau, Germany</w:t>
+              <w:t xml:space="preserve">Savoie workshop on Experimental considerations in Superconducting Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937529v1</w:t>
+                <w:t xml:space="preserve">hal-00604756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of an RSFQ digital SQUID system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Microwave antennas in near-field configuration for transmission of signals from cryogenic temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoie workshop on Experimental considerations in Superconducting Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604756v1</w:t>
+                <w:t xml:space="preserve">hal-00604747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Typical Superconducting Structures with Analytical and 3D Modelling Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Design of a Wideband Slot Bow-tie Antenna Excited by a Microstrip to CPW Transition for Applications in the Millimeter Wave Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E Sanchez Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.E Sanchez Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2009, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">, Aug 2009, Moscow, Russia. pp.1421-1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936645v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave antennas in near-field configuration for transmission of signals from cryogenic temperatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+                <w:t xml:space="preserve">Comparison of Typical Superconducting Structures with Analytical and 3D Modelling Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Febvre</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E Sanchez Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoie workshop on Experimental considerations in Superconducting Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604747v1</w:t>
+                <w:t xml:space="preserve">hal-04936645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Wideband Slot Bow-tie Antenna Excited by a Microstrip to CPW Transition for Applications in the Millimeter Wave Band</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Conception d'un pixel bolométrique pour détection bi-bande en radio astronomie submillimétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Moscow, Russia. pp.1421-1425</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936641v1</w:t>
+                <w:t xml:space="preserve">hal-00399935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un pixel bolométrique pour détection bi-bande en radio astronomie submillimétrique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">[INVITED] Digital magnetometers based on the Single-Flux-Quantum technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Blancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2nd Superconducting SFQ VLSI Workshop (SSV 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399935v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] Digital magnetometers based on the Single-Flux-Quantum technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Auguste</w:t>
+                <w:t xml:space="preserve">HTSc Josephson nanoJonctions made by ion irradiation for HF operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sirena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Faini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Superconducting SFQ VLSI Workshop (SSV 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">EUROFLUX2009: from devices to circuits and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603842v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HTSc Josephson nanoJonctions made by ion irradiation for HF operation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Faini</w:t>
+                <w:t xml:space="preserve">Evaluation of self-shunted SNIS Josephson junctions for RSFQ applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascia de Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROFLUX2009: from devices to circuits and systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Avignon, France</w:t>
+              <w:t xml:space="preserve">Savoie workshop on Experimental considerations in Superconducting Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934664v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital SQUIDs for applications in Geophysics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">RSFQ circuit with integrated synchronisation cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Cavaillou</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Toepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Superconducting Electronics (EUROFLUX2008): from the Physics to devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Naples, Italy</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Low Temperature Electronics 2008 (WOLTE8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Jena/Gabelbach, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935603v1</w:t>
+                <w:t xml:space="preserve">hal-04937634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSFQ circuit with integrated synchronisation cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Digital SQUIDs for applications in Geophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Cavaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Low Temperature Electronics 2008 (WOLTE8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Jena/Gabelbach, Germany</w:t>
+              <w:t xml:space="preserve">1st International Conference on Superconducting Electronics (EUROFLUX2008): from the Physics to devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937634v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of two-band 150-220 GHz superconducting bolometric detection structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First tests of digital SQUID magnetometers at LSBB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Monfardini</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">T. Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Ortlepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Uhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Cambridge MA, United States. pp.852-856</w:t>
+              <w:t xml:space="preserve">i-DUST 2008 - 2nd Inter Disciplinary Underground Science and Technology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Souterrain à Bas Bruit (LSBB), Apr 2008, Rustrel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04925280v1</w:t>
+                <w:t xml:space="preserve">hal-04940085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of two-band 150-220 GHz superconducting bolometric detection structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E Sanchez Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bolometric Interferometry for the B-mode search workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Cambridge MA, United States. pp.852-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397864v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSFQ comparator behaviour modelling for sigma-delta bandpass ADC application with VHDL-AMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Guelaz</w:t>
+                <w:t xml:space="preserve">Design of two-band 150-220 GHz superconducting bolometric detection structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E Sanchez Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Desgreys</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Bolometric Interferometry for the B-mode search workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930556v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First tests of digital SQUID magnetometers at LSBB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RSFQ comparator behaviour modelling for sigma-delta bandpass ADC application with VHDL-AMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Guelaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Reich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Febvre</w:t>
+                <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th. Ortlepp</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Loumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-DUST 2008 - 2nd Inter Disciplinary Underground Science and Technology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Souterrain à Bas Bruit (LSBB), Apr 2008, Rustrel, France</w:t>
+              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940085v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave antennas for short distance communications in cryogenic systems</w:t>
               </w:r>
@@ -17834,103 +17834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLUXONICS foundry fabrication of superconductor electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fritzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Superconducting Electronics (EUROFLUX2008): from the Physics to devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Naples, Italy</w:t>
@@ -18110,51 +18110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18255,752 +18255,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and test of a fast RSFQ-CMOS interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of flux trapping in RSFQ junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th FLUXONICS RSFQ design Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Ilmenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941956v1</w:t>
+                <w:t xml:space="preserve">hal-04941960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of a new generation of compact Josephson-inductance based RSFQ circuits</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-field bow-tie antennas for microwave cryogenic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th FLUXONICS RSFQ design Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 SBMO/IEEE MTT-S International Microwave and Optoelectronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Salvador de Bahia, Brazil. pp.325-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMOC.2007.4404273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941923v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of flux trapping in RSFQ junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Principles of superconducting single-flux-quantum digital electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.H. Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th FLUXONICS RSFQ design Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Ilmenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941960v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field bow-tie antennas for microwave cryogenic applications</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid digital SQUID magnetometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Ortlepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Uhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 SBMO/IEEE MTT-S International Microwave and Optoelectronics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th FLUXONICS RSFQ design Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Ilmenau, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924383v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of superconducting single-flux-quantum digital electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of a new generation of compact Josephson-inductance based RSFQ circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Ortlepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th FLUXONICS RSFQ design Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Ilmenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941974v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid digital SQUID magnetometers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
+                <w:t xml:space="preserve">Development and test of a fast RSFQ-CMOS interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Kunert</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wünsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Siegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th FLUXONICS RSFQ design Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Ilmenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941967v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Analysis of Photosensitive Interfaces for Rapid Single Flux Quantum Circuit Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Toepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19222,506 +19222,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave analysis of MSM photodiodes for time resolved measurements of picosecond RSFQ pulses</w:t>
+                <w:t xml:space="preserve">Study of photoswitches optimized for sensitive time-resolved detection of RSFQ signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eusèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Superconductive Electronics Conference (ISEC 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Noordwijkerhout, Netherlands</w:t>
+              <w:t xml:space="preserve">3rd FLUXONICS RSFQ design Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Ilmenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972980v1</w:t>
+                <w:t xml:space="preserve">hal-04972965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of photoswitches optimized for sensitive time-resolved detection of RSFQ signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superconductive Microwave Single-Flux-Quantum digital circuits and corresponding opto-electronic interfaces: on-going studies and first experimental results,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ortlepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Uhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd FLUXONICS RSFQ design Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Ilmenau, Germany</w:t>
+              <w:t xml:space="preserve">First Symposium of Potentially Disruptive Technologies and Their Impact in Space Programs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972965v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductive Microwave Single-Flux-Quantum digital circuits and corresponding opto-electronic interfaces: on-going studies and first experimental results,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Superconducting Digital Electronics: basics and experimental diagnostic tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Symposium of Potentially Disruptive Technologies and Their Impact in Space Programs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Marseille, France</w:t>
+              <w:t xml:space="preserve">3rd FLUXONICS RSFQ design Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Ilmenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975203v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Digital Electronics: basics and experimental diagnostic tools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Microwave analysis of MSM photodiodes for time resolved measurements of picosecond RSFQ pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Badi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd FLUXONICS RSFQ design Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Ilmenau, Germany</w:t>
+              <w:t xml:space="preserve">10th International Superconductive Electronics Conference (ISEC 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972966v1</w:t>
+                <w:t xml:space="preserve">hal-04972980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed optoelectronic interfaces for RSFQ superconductive electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eusèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Eusèbe</w:t>
+                <w:t xml:space="preserve">J-F Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">336. Wilhelm und Else Heraeus-Seminar on Processing of Quantum Information in RSFQ Circuits and Qubits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Bad Honnef (PhysikZentrum), Germany</w:t>
@@ -19750,51 +19750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[INVITED] Test setup for functional superconducting logic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">336. Wilhelm und Else Heraeus-Seminar on Processing of Quantum Information in RSFQ Circuits and Qubits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Bad Honnef (PhysikZentrum), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19970,51 +19970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Villégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hadacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20052,51 +20052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of RSFQ devices based on Low-, Medium-, and High-Tc technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Töpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20199,51 +20199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Villégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20529,51 +20529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razmkhah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20637,77 +20637,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Yılmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razmkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2020) - virtual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tampa, United States</w:t>
@@ -20818,77 +20818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of high-performance superconductor devices based on MoRe-Si (W) -MoRe heterostructures with hybrid barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Shaternik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21081,64 +21081,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-shunted MoRe-doped Si-MoRe junctions with a low specific capacitance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Shaternik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schmidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21215,64 +21215,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasan Razmkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Jackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Superconductive Electronics Conference (ISEC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Riverside, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21582,103 +21582,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the nature of two-level systems at a superconductor-insulator boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Shapovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Shaternik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrii Shapovalov</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olexandr Suvorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zhitlukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Belogolovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
@@ -21701,1249 +21701,1249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of three-dimensional digital circuits with nanometer Josephson junctions made by Focused Ion Beam</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase-slip Events in MoRe-Si(W)-MoRe heterostructres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Shaternik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Shapovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olexandr Suvorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kordyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th biennial European Conference on Applied Superconductivity (EUCAS 2017)</w:t>
+              <w:t xml:space="preserve">13 th biennial European Conference on Applied Superconductivity (EUCAS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074887v1</w:t>
+                <w:t xml:space="preserve">hal-02074889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-slip Events in MoRe-Si(W)-MoRe heterostructres</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Kordyuk</w:t>
+                <w:t xml:space="preserve">A small size monopole UWB antenna used for short distance wireless baseband transmission at high data rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Furat Abayaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th biennial European Conference on Applied Superconductivity (EUCAS 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Workshop on Antenna Technology: Small Antennas, Innovative Structures, and Applications (iWAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Athens, Greece. IEEE, pp.296-299, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAT.2017.7915384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074889v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small size monopole UWB antenna used for short distance wireless baseband transmission at high data rate</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of magnetic field orientation and magnitude on the behaviour of Delay-Flip-Flop RSFQ cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodwell Bakolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugur Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Jackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben van Staden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coenrad Johann Fourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Workshop on Antenna Technology: Small Antennas, Innovative Structures, and Applications (iWAT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Superconductive Electronics Conference ( ISEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sorrento, Italy. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910957v1</w:t>
+                <w:t xml:space="preserve">hal-02074875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of magnetic field orientation and magnitude on the behaviour of Delay-Flip-Flop RSFQ cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Coenrad Johann Fourie</w:t>
+                <w:t xml:space="preserve">Terahertz heterodyne detection based on ion-irradiated high-Tc Josephson junctions and arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksei Sharafiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Malnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ulysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Superconductive Electronics Conference ( ISEC 2017)</w:t>
+              <w:t xml:space="preserve">16th International Superconductive Electronics Conference (ISEC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Sorrento, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074875v1</w:t>
+                <w:t xml:space="preserve">hal-02074878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz heterodyne detection based on ion-irradiated high-Tc Josephson junctions and arrays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Ulysse</w:t>
+                <w:t xml:space="preserve">Charge Transport in Superconducting Heterostructures MoRe-Si(W)-MoRe with a Hybrid Semiconducting Barrier with Metallic Nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Shaternik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olexandr Suvorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Superconductive Electronics Conference (ISEC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Sorrento, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074878v1</w:t>
+                <w:t xml:space="preserve">hal-04910915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Transport in Superconducting Heterostructures MoRe-Si(W)-MoRe with a Hybrid Semiconducting Barrier with Metallic Nanoclusters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of three-dimensional digital circuits with nanometer Josephson junctions made by Focused Ion Beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugur Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Jackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben van Staden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Superconductive Electronics Conference (ISEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sorrento, Italy. </w:t>
+              <w:t xml:space="preserve">13th biennial European Conference on Applied Superconductivity (EUCAS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Genève, Switzerland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910915v1</w:t>
+                <w:t xml:space="preserve">hal-02074887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Slip Events in a Wide Superconducting Film Induced by Proximity to a Half-Metallic Strip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Belogolovskii</w:t>
+                <w:t xml:space="preserve">Modelling Magnetic Fields and Shielding Efficiency in Superconductive Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. S. Bakolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Staden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Fourie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Denver, United States. </w:t>
+              <w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism (ICSM2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Fethiye, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074869v1</w:t>
+                <w:t xml:space="preserve">hal-04902509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Magnetic Fields and Shielding Efficiency in Superconductive Integrated Circuits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. J. Fourie</w:t>
+                <w:t xml:space="preserve">Analysis of a Shielding Approach for Magnetic Field Tolerant SFQ Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodwell Bakolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Delport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Superconductivity and Magnetism (ICSM2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Fethiye, Turkey</w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Denver, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902509v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a Shielding Approach for Magnetic Field Tolerant SFQ Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johannes Delport</w:t>
+                <w:t xml:space="preserve">Influence of the Superconducting Ground Plane on the Performance of RSFQ Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben van Staden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Jackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Denver, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074867v1</w:t>
+                <w:t xml:space="preserve">hal-02074868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Superconducting Ground Plane on the Performance of RSFQ Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Coenrad Fourie</w:t>
+                <w:t xml:space="preserve">Phase-Slip Events in a Wide Superconducting Film Induced by Proximity to a Half-Metallic Strip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduard Rudenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Solomakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zhitlukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Belogolovskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Denver, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074868v1</w:t>
+                <w:t xml:space="preserve">hal-02074869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the maximal frequency of operation of a SFQ digital cell in presence of a magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Applied Superconductivity (EUCAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. </w:t>
@@ -22972,51 +22972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A customized reduced size antipodal vivaldi antenna for transmission of cryogenic backend digital data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furat Abayaje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23054,90 +23054,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring magnetotelluric signals with multiple underground SQUID magnetometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cavaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23192,77 +23192,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the behavior of rapid single flux quantum circuits in presence of an external magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23281,975 +23281,975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02073924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual inductances in superconductive integrated circuits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">First demonstration of transcontinental SQUID magnetometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Kunert</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Waysand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gouws</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Superconductive Electronics Conference (ISEC 2013)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2013 IEEE 14th International Superconductive Electronics Conference, 2013</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909561v1</w:t>
+                <w:t xml:space="preserve">hal-01336461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First demonstration of transcontinental SQUID magnetometry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Waysand</w:t>
+                <w:t xml:space="preserve">Analysis of nano-circuits for low-Tc superconducting digital electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natascia de Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Fretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gouws</w:t>
+                <w:t xml:space="preserve">Roberto Rocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institute of Electrical and Electronics Engineers (IEEE). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">14th International Superconductive Electronics Conference (ISEC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Boston (MA), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curran Associates, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013 IEEE 14th International Superconductive Electronics Conference, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336461v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of nano-circuits for low-Tc superconducting digital electronics</w:t>
+                <w:t xml:space="preserve">Influence of external magnetic fields on the inductive properties of rapid single-flux-quantum digital circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roberto Rocci</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Superconductive Electronics Conference (ISEC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Boston (MA), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...11 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909540v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of external magnetic fields on the inductive properties of rapid single-flux-quantum digital circuits</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mutual inductances in superconductive integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institute of Electrical and Electronics Engineers (IEEE). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Superconductive Electronics Conference (ISEC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Boston (MA), United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curran Associates, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013 IEEE 14th International Superconductive Electronics Conference, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924420v1</w:t>
+                <w:t xml:space="preserve">hal-04909561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of SFQ digital circuits based on self-shunted SNIS Josephson junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Operation of low-Tc RSFQ circuits in a magnetic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Portland (Oregon), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912880v1</w:t>
+                <w:t xml:space="preserve">hal-04912862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation of low-Tc RSFQ circuits in a magnetic environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Inductance extractions with low- and high-Tc technology SFQ circuits in absence of superconducting ground plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.J. Fourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bergeal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Portland (Oregon), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912862v1</w:t>
+                <w:t xml:space="preserve">hal-04912859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductance extractions with low- and high-Tc technology SFQ circuits in absence of superconducting ground plane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Assessment of SFQ digital circuits based on self-shunted SNIS Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Lesueur</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Portland (Oregon), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912859v1</w:t>
+                <w:t xml:space="preserve">hal-04912880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of YBCO strip-line inductances connected to nano-Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bergeal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24298,1329 +24298,1329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept of Superconducting Pipeline A/D Converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of superconducting analog-to-digital converter front-end for improved resolution and large dynamic range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Ngankio-Njila</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Febvre</w:t>
+                <w:t xml:space="preserve">Hèla Gassara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Desgreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Superconductivity and Magnetism (ICSM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604266v1</w:t>
+                <w:t xml:space="preserve">hal-04930584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of superconducting analog-to-digital converter front-end for improved resolution and large dynamic range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design and elaboration of 9K NbN ADC circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hèla Gassara</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Aurino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. Villégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Socquet-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Superconductivity and Magnetism (ICSM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">ASC 2010 - Applied Superconductivity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Washington, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930584v1</w:t>
+                <w:t xml:space="preserve">hal-04925498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and elaboration of 9K NbN ADC circuits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concept of Superconducting Pipeline A/D Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Socquet-Clerc</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.R. Ngankio-Njila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.-G. Crété</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Mage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marcilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASC 2010 - Applied Superconductivity Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Washington, United States. </w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925498v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of NbN ADC Circuits on Large Area Wafers for HyperSCAN</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave antennas for short distance communications in cryogenic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Chicago, United States</w:t>
+              <w:t xml:space="preserve">30th ESA Antenna Workshop on Antennas for Earth Observation, Science, Telecommunication and Navigation Space Missions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929339v1</w:t>
+                <w:t xml:space="preserve">hal-04937744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave antennas for short distance communications in cryogenic systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of self-shunted NbN/TaN/NbN Josephson junctions for digital electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vratislav Michal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romano Setzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Villégier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th ESA Antenna Workshop on Antennas for Earth Observation, Science, Telecommunication and Navigation Space Missions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937744v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of self-shunted NbN/TaN/NbN Josephson junctions for digital electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Probability of Noise Introduced Malfunction in RSFQ Circuits by Implementing Intrinsic $\pi$-Phaseshifter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mielke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ortlepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Villégier</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2008, Chicago, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2008, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2009.2018145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929387v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Probability of Noise Introduced Malfunction in RSFQ Circuits by Implementing Intrinsic $\pi$-Phaseshifter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of Overdamped SNS Niobium-Based Josephson Junctions for Digital Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lacquaniti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Leo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2008, Chicago, United States. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2008, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924052v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Overdamped SNS Niobium-Based Josephson Junctions for Digital Applications</w:t>
+                <w:t xml:space="preserve">Elaboration of NbN ADC Circuits on Large Area Wafers for HyperSCAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lacquaniti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Fretto</w:t>
+                <w:t xml:space="preserve">E. Baggetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Maggi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrea Sosso</w:t>
+                <w:t xml:space="preserve">V. Michal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C. Villégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929298v1</w:t>
+                <w:t xml:space="preserve">hal-04929339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Test of a Superconductor-to-Semiconductor Interface Circuit for High Data rates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of a superconducting microbridge integrated with an SFQ circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Toepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972294v1</w:t>
+                <w:t xml:space="preserve">hal-04972304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a superconducting microbridge integrated with an SFQ circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental analysis of a new generation of compact Josephson-inductance based RSFQ circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Th. Ortlepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-G. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. </w:t>
+              <w:t xml:space="preserve">11th International Superconductive Electronics Conference (ISEC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972304v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of a digital SQUID magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSFQ Circuit Demonstration of the FLUXONICS Foundry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25629,232 +25629,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwig Fritzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann F. Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of a new generation of compact Josephson-inductance based RSFQ circuits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H.-G. Meyer</w:t>
+                <w:t xml:space="preserve">Development and Test of a Superconductor-to-Semiconductor Interface Circuit for High Data rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ortlepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wuensch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjoern Ebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Superconductive Electronics Conference (ISEC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972317v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting photosensitive interfaces for triggering RSFQ circuits</w:t>
               </w:r>
@@ -26095,90 +26095,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave analysis of MSM photodiodes for time resolved measurements of picosecond RSFQ pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eusèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Eusèbe</w:t>
+                <w:t xml:space="preserve">J-F Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Superconductive Electronics Conference (ISEC 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Noordwijkerhout, Netherlands</w:t>
@@ -26220,90 +26220,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed optoelectronic interfaces for RSFQ superconductive electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eusèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Eusèbe</w:t>
+                <w:t xml:space="preserve">J-F Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th SCENET School on Superconducting Materials and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Salamanque, Spain</w:t>
@@ -26390,51 +26390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-DUST 2018 – 7th inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88, 2019, ESE Web of Conferences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26472,51 +26472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-Disciplinary Underground Science &amp; Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26821,51 +26821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Computing - an Ecological and Political European Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenrad J. Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26929,281 +26929,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5th Newsletter on Superconducting Electronics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4th Newsletter on Superconducting Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin F. Schneiderman</w:t>
+                <w:t xml:space="preserve">Torsten May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Amorós Figueres</w:t>
+                <w:t xml:space="preserve">Juha Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredrik Öisjöen</w:t>
+                <w:t xml:space="preserve">Panu Helistö</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Kalabukhov</w:t>
+                <w:t xml:space="preserve">Yuriy Divin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retief Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, S-PULSE newsletters, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.19359.06562⟩</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.10970.45767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933799v1</w:t>
+                <w:t xml:space="preserve">hal-04933787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4th Newsletter on Superconducting Electronics</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">5th Newsletter on Superconducting Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannes Toepfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin F. Schneiderman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Amorós Figueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Öisjöen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Kalabukhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, S-PULSE newsletters, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.19359.06562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torsten May</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-04933787v1</w:t>
+                <w:t xml:space="preserve">hal-04933799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3rd Newsletter on Superconducting Electronics</w:t>
               </w:r>
@@ -27215,51 +27215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Wuensch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideo Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Villégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Kohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27439,51 +27439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1st Newsletter on Superconducting Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyuki Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28360,64 +28360,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductance measurement of YBCO strip-lines made by ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bergeal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28966,51 +28966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CA11137"/>
+    <w:nsid w:val="90C4E314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29197,51 +29197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pfebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9302-0419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124659624" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/febvre_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Iwanikow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3334199" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3240618" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872327v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tarenkov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krivoruchko" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shapovalov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalenyuk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhitlukhina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/10.0019697" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872216v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad Fourie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Jackman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Delport" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieze Schindler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3306381" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Shnyrkov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shapovalov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yu Lyakhno" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kalenyuk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/acb10e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Razmkhah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bozbey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abdedb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3071638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shaternik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Turutanov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yu. Suvorov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-020-01254-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2976600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Yilmaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Collot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Kunert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Stolz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tasc.2020.3004781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Shapovalov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Yilmaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Shnyrkov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Belogolovskii" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ufm.21.01.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Shaternik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belogolovskii" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1559/1/012005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04879922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rudenko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Korotash" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolij Krakovny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zhitlukhina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-019-5121-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad Johann Fourie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthys Botha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2892115" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shapovalov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Suvorov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belogolovskii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024546" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sharafiev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malnou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Feuillet-Palma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wolf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa9d48" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Solomakha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2630033" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodwell Bakolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2669646" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Staden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2654345" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017770v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furat Abayaje" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2016.10.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017245v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Febvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kunert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-G. Meyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stolz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2542117" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017200v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lacquaniti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cassiago" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascia de Leo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fretto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sosso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2535141" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017758v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Staden" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-016-3806-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Sharafiev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ulysse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/7/074001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Donelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mosig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/27/1/015011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malnou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Palma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892940" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996575v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fretto" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sosso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belogolovskii" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.03.026" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH6LB94-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wolf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesueur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2237513" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2233252" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002208v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishijima" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eckroad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Choi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Kim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/26/11/113001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo-Di-Borgo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febvre Pascal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupeney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cavaillou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC12012304" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769441" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngankio-Njila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-G. Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mage" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcilhac" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2104933" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andrieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auguste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaillou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clarke" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/idust/201102003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Reich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transele.E0.C.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3354090" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anders" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Blamire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Im. Buchholz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cristiano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2010.07.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8G87SG1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596079v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ortlepp" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wuensch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Ebert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2009997" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mielke" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ortlepp" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Uhlmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018145" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goudard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04471311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hermann Uhlmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2958327" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-008-9412-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3SPP8D81-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.5.431" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Toepfer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ebert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Badi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.898682" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925820v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.M. ter Brake" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burnell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Claeson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2005.10.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GHK0ZFR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/21/10/002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04469254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Ortlepp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Uhlmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Febvre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/18/8/009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F80D9MHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ortlepp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kidiyarova-Shevchenko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerritsma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/15/6/320" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928575v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadacek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Thomassin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchiat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp420020051" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1H70XFWC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928964v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Berthet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.919339" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928691v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.919286" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929588v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pardo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olofsson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tauber" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00232-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6SK588-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929605v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Villegier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delaet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Larrey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Tao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(99)00410-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892639v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leridon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feautrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mcgrath" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366160" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929704v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boutez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crozat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Danelon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaubet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02677898" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892631v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bumble" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leduc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114620" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892613v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Salez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcgrath" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Bumble" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Leduc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02096246" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892625v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batelaan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02096128" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253133v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maoli" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994638" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C982F3EC193073F4EE653E62CF62585CFBCEF35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Feautrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hanus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/5/9/008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z9CR1DMX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972944v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884800v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Y&#305;lmaz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmkhah Sasan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972946v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972947v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887399v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Pola&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maro&#353; Gregor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Plecenik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972951v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972948v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884935v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ilin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verollet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887473v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menesenko" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887714v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Delport" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Y&#305;lmaz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razmkhah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880099v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Syrotenko" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Protsenko" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAP47236.2019.216953" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880081v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAP47236.2019.216957" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888763v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Ochkan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Belogolovskii" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELIT.2019.8892302" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888666v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Shapovalov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Zhitlukhina" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880141v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884972v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889666v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889741v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018249v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scott Holmes" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Debenedictis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fagaly" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepnarayan Gupta" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018642v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078452v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078488v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074912v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074901v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018074v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904697v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018216v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad J. Fourie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ayala" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyun Xu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074947v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Shaternik" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Shapovalov" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Suvorov" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Kalenyuk" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.G. Turutanov" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074896v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972955v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078466v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074927v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seraut" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018142v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018643v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074900v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074892v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074877v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074872v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018646v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017264v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2017.7915384" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074870v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074525v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Prokopenko" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074477v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Balaban" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Celik" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074871v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902517v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz &#199;elik" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074536v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972957v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078429v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073965v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074427v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074296v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018086v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074404v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074338v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Abi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336909v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cavaillou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073715v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Meyer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912905v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Issler" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074002v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074039v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesueur" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073948v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Luo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909443v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malnou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Feuillet-Palma" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909565v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909552v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Issler" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747120v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Jame van Vuuren" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kilian" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temwani-Joshua Phiri" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909438v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909434v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909440v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912854v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336450v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Bernard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336438v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912869v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renaud" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bornier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925549v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ngankio-Njila" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-G. Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Mage" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912896v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925526v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925517v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604945v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930443v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935553v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gassara" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgreys" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loumeau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937529v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604756v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936645v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouis" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Sanchez Colin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604747v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936641v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399935v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603842v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blancon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguste" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934664v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sirena" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935603v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937634v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925280v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monfardini" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397864v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930556v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guelaz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940085v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reich" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Ortlepp" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937719v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935631v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fritzsch" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940008v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Hermann Uhlmann" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937595v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ebert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937575v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941956v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W&#252;nsch" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siegel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941923v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dimov" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Meyer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941960v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924383v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saurel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2007.4404273" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941974v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941967v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972339v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toepfer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972364v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972357v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972980v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972965v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eus&#232;be" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Roux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coutaz" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975203v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uhlmann" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972966v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975233v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975229v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929225v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999650v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999651v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T&#246;pfer" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kidiyarova-Shevchenko" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Gerritsma" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999659v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884840v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887408v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972841v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Roux" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Fourie" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972838v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889119v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889649v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seidel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kalenyuk" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889557v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889261v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidl" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889586v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889002v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888945v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889609v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018171v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074887v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074889v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kordyuk" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910957v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074875v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074878v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910915v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074869v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902509v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bakolo" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Fourie" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074867v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074868v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073973v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912787v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337687v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cottle" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073924v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909561v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isec-2013.org" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336461v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waysand" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouws" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909540v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rocci" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924420v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912880v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912862v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912859v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925537v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wolf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604266v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Ngankio-Njila" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930584v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Gassara" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925498v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurino" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouat" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Socquet-Clerc" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929339v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baggetta" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937744v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929387v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vratislav Michal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Setzu" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vill&#233;gier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924052v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929298v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacquaniti" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maggi" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972294v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Schubert" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972304v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972309v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972299v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fritzsch" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann F. Uhlmann" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972317v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925809v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972360v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972974v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975254v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074270v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074217v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074170v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873791v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad. Fourie" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Granata" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15823.66726" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018022v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granata" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kohlmann" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1328.9365" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933799v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin F. Schneiderman" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Amor&#243;s Figueres" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik &#214;isj&#246;en" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kalabukhov" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19359.06562" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933787v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten May" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Hassel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Helist&#246;" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Divin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retief Gerber" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10970.45767" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933761v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Suzuki" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kohlmann" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36660.56969" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933729v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Shirotov" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Herr" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35821.70884" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931583v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Yoshikawa" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Gupta" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16291.98082" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880287v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taillet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villain" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807348226-dictionnaire-de-physique" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017867v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873840v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228713.ch8" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017883v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880500v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880492v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880488v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872239v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917967v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792946v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Devaux" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04912192v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04912185v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brugere" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Clavel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pfebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9302-0419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124659624" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/febvre_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Iwanikow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3334199" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad Fourie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Jackman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Delport" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieze Schindler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3306381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Shnyrkov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shapovalov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yu Lyakhno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kalenyuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/acb10e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tarenkov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krivoruchko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shapovalov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalenyuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhitlukhina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/10.0019697" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3240618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Razmkhah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bozbey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abdedb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3071638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shaternik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Turutanov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yu. Suvorov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-020-01254-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2976600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Yilmaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Collot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Kunert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Stolz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tasc.2020.3004781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Shapovalov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Yilmaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Shnyrkov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Belogolovskii" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ufm.21.01.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Shaternik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belogolovskii" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1559/1/012005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad Johann Fourie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthys Botha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2892115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04879922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rudenko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Korotash" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolij Krakovny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zhitlukhina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-019-5121-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shapovalov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Suvorov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belogolovskii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024546" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sharafiev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malnou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Feuillet-Palma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wolf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa9d48" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Solomakha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2630033" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodwell Bakolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2669646" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Staden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2654345" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017200v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lacquaniti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cassiago" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascia de Leo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fretto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sosso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2535141" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Febvre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kunert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-G. Meyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stolz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2542117" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Staden" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-016-3806-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Sharafiev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ulysse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/7/074001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017770v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furat Abayaje" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2016.10.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Donelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mosig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/27/1/015011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malnou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Palma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892940" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wolf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesueur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2237513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2233252" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishijima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eckroad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Choi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Kim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/26/11/113001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996575v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fretto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sosso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belogolovskii" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.03.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH6LB94-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo-Di-Borgo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febvre Pascal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupeney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cavaillou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769441" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC12012304" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andrieux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auguste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clarke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/idust/201102003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngankio-Njila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-G. Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcilhac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2104933" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Reich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transele.E0.C.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3354090" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anders" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Blamire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Im. Buchholz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cristiano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2010.07.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8G87SG1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596079v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ortlepp" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wuensch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Ebert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2009997" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mielke" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ortlepp" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Uhlmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018145" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goudard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04471311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hermann Uhlmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2958327" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-008-9412-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3SPP8D81-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.5.431" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Toepfer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ebert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Badi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.898682" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925820v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.M. ter Brake" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burnell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Claeson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2005.10.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GHK0ZFR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/21/10/002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04469254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Ortlepp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Uhlmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Febvre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/18/8/009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F80D9MHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ortlepp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kidiyarova-Shevchenko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerritsma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/15/6/320" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928575v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadacek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Thomassin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchiat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp420020051" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1H70XFWC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928964v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Berthet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.919339" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928691v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.919286" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929588v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pardo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olofsson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tauber" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00232-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6SK588-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929605v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Villegier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delaet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Larrey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Tao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(99)00410-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892639v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leridon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feautrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mcgrath" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366160" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929704v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boutez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crozat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Danelon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaubet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02677898" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892631v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bumble" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leduc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114620" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batelaan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02096128" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253133v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maoli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994638" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C982F3EC193073F4EE653E62CF62585CFBCEF35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892613v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Salez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcgrath" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Bumble" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Leduc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02096246" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Feautrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hanus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/5/9/008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z9CR1DMX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972944v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884800v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Y&#305;lmaz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmkhah Sasan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972946v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972947v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887399v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Pola&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maro&#353; Gregor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Plecenik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972951v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972948v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887473v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menesenko" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887714v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Delport" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884935v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ilin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verollet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Y&#305;lmaz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razmkhah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880099v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Syrotenko" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Protsenko" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAP47236.2019.216953" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880081v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAP47236.2019.216957" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888666v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Shapovalov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Zhitlukhina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Ochkan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Belogolovskii" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELIT.2019.8892302" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880141v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884972v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889666v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078452v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078488v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074912v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074901v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018074v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904697v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074927v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seraut" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018142v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018216v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad J. Fourie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ayala" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyun Xu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074947v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Shaternik" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Shapovalov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Suvorov" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Kalenyuk" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.G. Turutanov" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074896v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972955v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078466v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018643v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074900v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018642v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889741v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018249v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scott Holmes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Debenedictis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fagaly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepnarayan Gupta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074877v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074872v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074892v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018646v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017264v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2017.7915384" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074525v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Prokopenko" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074477v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Balaban" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Celik" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074871v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902517v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz &#199;elik" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074536v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972957v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074870v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074427v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074296v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018086v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074404v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074338v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Abi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073965v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078429v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074039v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesueur" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912905v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Issler" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Meyer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074002v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336909v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cavaillou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073715v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073948v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Luo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909443v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malnou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Feuillet-Palma" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909552v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Issler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909565v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909434v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747120v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Jame van Vuuren" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kilian" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temwani-Joshua Phiri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909438v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912854v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909440v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336438v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912869v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bornier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336450v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Bernard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912896v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925526v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925517v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925549v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ngankio-Njila" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-G. Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Mage" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604945v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935553v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gassara" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgreys" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loumeau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937529v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604756v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604747v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouis" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936641v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Sanchez Colin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936645v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399935v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603842v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blancon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguste" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934664v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sirena" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930443v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937634v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935603v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940085v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reich" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Ortlepp" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925280v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monfardini" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397864v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930556v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guelaz" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937719v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935631v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fritzsch" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940008v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Hermann Uhlmann" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937595v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ebert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937575v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941960v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924383v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saurel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2007.4404273" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941974v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941967v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941923v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dimov" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Meyer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941956v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W&#252;nsch" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siegel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972339v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toepfer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972364v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972357v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972965v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eus&#232;be" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Roux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coutaz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975203v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uhlmann" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972966v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972980v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975233v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975229v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929225v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999650v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999651v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T&#246;pfer" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kidiyarova-Shevchenko" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Gerritsma" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999659v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884840v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887408v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972841v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Roux" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Fourie" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972838v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889119v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889649v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seidel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kalenyuk" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889557v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889261v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidl" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889586v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889002v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888945v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889609v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018171v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074889v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kordyuk" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910957v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074875v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074878v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910915v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074887v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902509v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bakolo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Fourie" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074867v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074868v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074869v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073973v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912787v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337687v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cottle" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073924v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336461v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waysand" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouws" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909540v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rocci" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isec-2013.org" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924420v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909561v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912862v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912859v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912880v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925537v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wolf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930584v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Gassara" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925498v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurino" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouat" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Socquet-Clerc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604266v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Ngankio-Njila" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937744v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929387v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vratislav Michal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Setzu" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vill&#233;gier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924052v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929298v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacquaniti" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maggi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929339v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baggetta" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972304v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972317v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972309v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972299v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fritzsch" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann F. Uhlmann" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972294v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Schubert" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925809v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972360v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972974v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975254v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074270v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074217v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074170v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873791v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad. Fourie" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Granata" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15823.66726" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018022v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granata" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kohlmann" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1328.9365" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933787v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten May" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Hassel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Helist&#246;" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Divin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retief Gerber" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10970.45767" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933799v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin F. Schneiderman" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Amor&#243;s Figueres" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik &#214;isj&#246;en" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kalabukhov" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19359.06562" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933761v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Suzuki" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kohlmann" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36660.56969" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933729v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Shirotov" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Herr" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35821.70884" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931583v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Yoshikawa" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Gupta" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16291.98082" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880287v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taillet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villain" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807348226-dictionnaire-de-physique" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017867v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873840v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228713.ch8" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017883v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880500v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880492v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880488v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872239v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917967v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792946v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Devaux" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04912192v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04912185v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brugere" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Clavel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>