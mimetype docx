--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -2594,295 +2594,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Internally Shunted Josephson Junctions</w:t>
+                <w:t xml:space="preserve">Characterization of an On-Chip Magnetic Shielding Technique for Improving SFQ Circuit Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Lacquaniti</w:t>
+                <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Cassiago</w:t>
+                <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natascia de Leo</w:t>
+                <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Fretto</w:t>
+                <w:t xml:space="preserve">H.-G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Sosso</w:t>
+                <w:t xml:space="preserve">R. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (3), pp.1100505. </w:t>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.1300605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2535141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2542117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017200v1</w:t>
+                <w:t xml:space="preserve">hal-02017245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an On-Chip Magnetic Shielding Technique for Improving SFQ Circuit Performance</w:t>
+                <w:t xml:space="preserve">Analysis of Internally Shunted Josephson Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Collot</w:t>
+                <w:t xml:space="preserve">Vincenzo Lacquaniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Febvre</w:t>
+                <w:t xml:space="preserve">Cristina Cassiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Kunert</w:t>
+                <w:t xml:space="preserve">Natascia de Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-G. Meyer</w:t>
+                <w:t xml:space="preserve">Matteo Fretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Stolz</w:t>
+                <w:t xml:space="preserve">Andrea Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (3), pp.1300605. </w:t>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.1100505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2542117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2535141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017245v1</w:t>
+                <w:t xml:space="preserve">hal-02017200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Magnetic Fields and Shielding Efficiency in Superconductive Integrated Circuits</w:t>
               </w:r>
@@ -2894,51 +2894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodwell Bakolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. van Staden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3344,51 +3344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Mosig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (1), pp.015011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3474,51 +3474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Faini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (7), pp.074505. </w:t>
@@ -3690,90 +3690,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operation of low-&amp;lt;i&amp;gt;T&amp;lt;sub&amp;gt;c&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt; RSFQ circuits in a magnetic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (3), pp.1700404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3941,51 +3941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overdamped Josephson junctions for digital applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4189,252 +4189,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward terahertz heterodyne detection with superconducting Josephson junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AN INEXPENSIVE RECONFIGURABLE PLANAR ARRAY FOR WI-FI APPLICATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Donelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4769441⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC12012304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912829v1</w:t>
+                <w:t xml:space="preserve">hal-04915714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN INEXPENSIVE RECONFIGURABLE PLANAR ARRAY FOR WI-FI APPLICATIONS</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toward terahertz heterodyne detection with superconducting Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Malnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28, pp.71-81. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERC12012304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4769441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915714v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of magnetic field fluctuations at different locations within the Laboratoire Souterrain à Bas Bruit using a new SQUID magnetometer prototype</w:t>
               </w:r>
@@ -4801,77 +4801,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascia de Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107 (10), pp.103927. </w:t>
@@ -6980,51 +6980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7114,51 +7114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7728,51 +7728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New elements for analysis of series arrays of superconducting junctions for submillimeter heterodyne detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leridon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9287,77 +9287,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Yılmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razmkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2020) - virtual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tampa, United States</w:t>
@@ -10022,51 +10022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-efficient superconducting computing: How far we are from</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belogolovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Materials for Innovative Energy (FMIE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kyiv Academic University, Institute of Metal Physics, Kyiv, May 2019, Kiev, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10085,411 +10085,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] L'ordinateur supraconducteur</w:t>
+                <w:t xml:space="preserve">Ordinateur supraconducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EF, EPF et MGE, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFFCCS, Jun 2018, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078452v1</w:t>
+                <w:t xml:space="preserve">hal-02018074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting boolean electronics: an enabler for quantum accurate sensors and systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asynchronous hybrid SQUIDs operating in unshielded environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugur Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sasan Razmkhah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bozbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">D-Wave Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, D-Wave: the quantum computing company, Oct 2018, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">i-DUST 2018 - 7th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LSBB, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078488v1</w:t>
+                <w:t xml:space="preserve">hal-02074912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous hybrid SQUIDs operating in unshielded environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inductances in Superconducting Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-DUST 2018 - 7th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LSBB, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">1st South African Workshop on Superconducting Circuit Design, Tools and Modelling (SASCIA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUN Magnetics, Embassy of France in South Africa., Feb 2018, Hermanus, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074912v1</w:t>
+                <w:t xml:space="preserve">hal-02074901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductances in Superconducting Circuits</w:t>
+                <w:t xml:space="preserve">[INVITED] L'ordinateur supraconducteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st South African Workshop on Superconducting Circuit Design, Tools and Modelling (SASCIA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SUN Magnetics, Embassy of France in South Africa., Feb 2018, Hermanus, South Africa</w:t>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EF, EPF et MGE, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074901v1</w:t>
+                <w:t xml:space="preserve">hal-02078452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordinateur supraconducteur</w:t>
+                <w:t xml:space="preserve">Superconducting boolean electronics: an enabler for quantum accurate sensors and systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de Cryogénie et de Supraconductivité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFFCCS, Jun 2018, Aussois, France</w:t>
+              <w:t xml:space="preserve">D-Wave Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D-Wave: the quantum computing company, Oct 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018074v1</w:t>
+                <w:t xml:space="preserve">hal-02078488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the performance of a low-Tc SQIF magnetometer</w:t>
               </w:r>
@@ -10538,773 +10538,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the Earth magnetic field transmission through the karstic mountain of Rustrel</w:t>
+                <w:t xml:space="preserve">[INVITED] ColdFlux Superconducting EDA and TCAD Tools Project: Overview and Progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Seraut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
+                <w:t xml:space="preserve">Coenrad J. Fourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthys Botha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Danquigny</w:t>
+                <w:t xml:space="preserve">Christopher Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Micolau</w:t>
+                <w:t xml:space="preserve">Qiuyun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-DUST 2018 - 7th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LSBB, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074927v1</w:t>
+                <w:t xml:space="preserve">hal-02018216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach for inductance determination of SQUID washers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SQUIDs based on self-shunted MoRe-Si(W)-MoRe Josephson junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Shaternik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Shapovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olexandr Suvorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Kalenyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.G. Turutanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">6th International Research and Practive Conference Nanotechnology and Nanomaterials (NANO-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Kyiv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018142v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] ColdFlux Superconducting EDA and TCAD Tools Project: Overview and Progress</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[INVITED] Superconducting Electricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
+              <w:t xml:space="preserve">1st South African Workshop on Superconducting Circuit Design, Tools and Modelling (SASCIA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUN Magnetics, Embassy of France in South Africa., Feb 2018, Hermanus, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018216v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SQUIDs based on self-shunted MoRe-Si(W)-MoRe Josephson junctions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Basics about superconducting digital electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Research and Practive Conference Nanotechnology and Nanomaterials (NANO-2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Kyiv, Ukraine</w:t>
+              <w:t xml:space="preserve">2018 Summer School on Superconducting Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FLUXONICS - SEFIRA, Sep 2018, Calan’ Bosch, Menorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074947v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] Superconducting Electricity</w:t>
+                <w:t xml:space="preserve">L'ordinateur qui viendra du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Waysand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st South African Workshop on Superconducting Circuit Design, Tools and Modelling (SASCIA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SUN Magnetics, Embassy of France in South Africa., Feb 2018, Hermanus, South Africa</w:t>
+              <w:t xml:space="preserve">Colloque International sur les super-calculateurs supraconducteurs,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau scientifique européen FLUXONICS, région PACA, Mar 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074896v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basics about superconducting digital electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploration of the Earth magnetic field transmission through the karstic mountain of Rustrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mesgouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Micolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Summer School on Superconducting Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FLUXONICS - SEFIRA, Sep 2018, Calan’ Bosch, Menorca, Spain</w:t>
+              <w:t xml:space="preserve">i-DUST 2018 - 7th Inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LSBB, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972955v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordinateur qui viendra du froid</w:t>
+                <w:t xml:space="preserve">Numerical approach for inductance determination of SQUID washers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Waysand</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Jackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur les super-calculateurs supraconducteurs,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau scientifique européen FLUXONICS, région PACA, Mar 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078466v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Heterostructures MoRe/doped Si/MoRe and MoRe/doped Si/MoRe/doped Si/MoRe with phase-slip effects in them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Shaternik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olexandr Suvorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11405,165 +11405,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] Superconducting computing: An energy-efficient quantum-based technology for supercomputers</w:t>
+                <w:t xml:space="preserve">Superconducting Digital Electronics – An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School and Conference for Young Researchers on Modern Quantum Technologies (MQT'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Kyiv, Ukraine</w:t>
+              <w:t xml:space="preserve">Superconducting Supercomputing based on Josephson Junctions (S2J2) conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018642v1</w:t>
+                <w:t xml:space="preserve">hal-04889741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting Digital Electronics – An overview</w:t>
+                <w:t xml:space="preserve">[INVITED] Superconducting computing: An energy-efficient quantum-based technology for supercomputers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superconducting Supercomputing based on Josephson Junctions (S2J2) conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Summer School and Conference for Young Researchers on Modern Quantum Technologies (MQT'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Kyiv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889741v1</w:t>
+                <w:t xml:space="preserve">hal-02018642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[INVITED] Superconductor Electronics Technology Roadmap for IRDS 2018</w:t>
               </w:r>
@@ -11668,273 +11668,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Transport in Superconducting Heterostructures MoRe-Si(W)-MoRe with a Hybrid Semiconducting Barrier with Metallic Nanoclusters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[INVITED PLENARY] Superconducting Computing : An energy-efficient quantum-based technology for supercomputers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Superconductive Electronics Conference (ISEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">13th biennial European Conference on Applied Superconductivity (EUCAS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESAS, Sep 2017, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074877v1</w:t>
+                <w:t xml:space="preserve">hal-02074892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] Superconducting computing: a beyond-CMOS solution on the way towards quantum computation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge Transport in Superconducting Heterostructures MoRe-Si(W)-MoRe with a Hybrid Semiconducting Barrier with Metallic Nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Shaternik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olexandr Suvorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Shapovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Superconducting SFQ VLSI Workshop (SSV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">16th International Superconductive Electronics Conference (ISEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074872v1</w:t>
+                <w:t xml:space="preserve">hal-02074877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED PLENARY] Superconducting Computing : An energy-efficient quantum-based technology for supercomputers</w:t>
+                <w:t xml:space="preserve">[INVITED] Superconducting computing: a beyond-CMOS solution on the way towards quantum computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th biennial European Conference on Applied Superconductivity (EUCAS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESAS, Sep 2017, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">10th Superconducting SFQ VLSI Workshop (SSV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074892v1</w:t>
+                <w:t xml:space="preserve">hal-02074872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[PLENARY TALK / INVITED] Superconducting electronics: from quantum-accurate sensors to supercomputing</w:t>
               </w:r>
@@ -13189,51 +13189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Waysand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13413,103 +13413,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internally shunted junctions: a unified analysis of various approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Lacquaniti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Cassiago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascia de Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Applied Superconductivity (EUCAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESAS, Sep 2015, Lyon, France. pp.ST494</w:t>
@@ -13532,588 +13532,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[INVITED] Microwave behaviour of HTS circuits based on ion-irradiated Josephson junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coenrad Fourie</w:t>
+                <w:t xml:space="preserve">An overview of recent [SQUID]² activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Waysand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Wolf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lesueur</w:t>
+                <w:t xml:space="preserve">Alain Cavaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th High Temperature Superconductors in High Frequency Fields Workshop (HTSHSS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE France and Out of the Fog Research, Jun 2014, Fréjus, France</w:t>
+              <w:t xml:space="preserve">i-DUST 2014 - 5th inter-Disciplinary Underground Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Apt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074039v1</w:t>
+                <w:t xml:space="preserve">hal-01336909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconducting digital technology for ultrafast processing of microwave signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+                <w:t xml:space="preserve">Simulations of Rapid Single-Flux-Quantum digital circuits in presence of external magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third workshop on spectrum survey of space signals and related signal processing (Space Spectrum Survey 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Low Temperature Electronics 2014 (WOLTE11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912905v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Superconducting antenna integrated with a diplexer for radio-astronomy applications</w:t>
+                <w:t xml:space="preserve">[INVITED] Microwave behaviour of HTS circuits based on ion-irradiated Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coenrad Fourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bergeal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Information and Communication Technology Forum 2014 (ICTF 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">12th High Temperature Superconductors in High Frequency Fields Workshop (HTSHSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE France and Out of the Fog Research, Jun 2014, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074002v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of recent [SQUID]² activities.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Danquigny</w:t>
+                <w:t xml:space="preserve">Superconducting digital technology for ultrafast processing of microwave signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Cavaillou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Issler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-DUST 2014 - 5th inter-Disciplinary Underground Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Apt, France</w:t>
+              <w:t xml:space="preserve">Third workshop on spectrum survey of space signals and related signal processing (Space Spectrum Survey 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336909v1</w:t>
+                <w:t xml:space="preserve">hal-04912905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Rapid Single-Flux-Quantum digital circuits in presence of external magnetic fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
+                <w:t xml:space="preserve">Design of a Superconducting antenna integrated with a diplexer for radio-astronomy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Donelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Low Temperature Electronics 2014 (WOLTE11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IEICE Information and Communication Technology Forum 2014 (ICTF 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073715v1</w:t>
+                <w:t xml:space="preserve">hal-02074002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz heterodyne detection with High-Tc superconducting Josephson junctions</w:t>
               </w:r>
@@ -14138,51 +14138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14263,51 +14263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14537,432 +14537,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operation of RSFQ circuits with microwave signal injection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation of an unshielded SQUID as a geomagnetic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Robert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ronny Stolz</w:t>
+                <w:t xml:space="preserve">Lucas J. Jame van Vuuren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Kilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temwani-Joshua Phiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coenrad J. Fourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Applied Superconductivity (EUCAS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Applied Superconductivity, Sep 2013, Genoa, Italy</w:t>
+              <w:t xml:space="preserve">AFRICON Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE south africa section., Sep 2013, Pointe aux Piments, Mauritius. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909434v1</w:t>
+                <w:t xml:space="preserve">hal-02747120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an unshielded SQUID as a geomagnetic sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
+                <w:t xml:space="preserve">Modeling of high-Tc superconducting Josephson nano-junctions for THz heterodyne detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Malnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Feuillet-Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ulysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFRICON Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE south africa section., Sep 2013, Pointe aux Piments, Mauritius. pp.5</w:t>
+              <w:t xml:space="preserve">11th European Conference on Applied Superconductivity (EUCAS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Applied Superconductivity, Sep 2013, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747120v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of high-Tc superconducting Josephson nano-junctions for THz heterodyne detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Ulysse</w:t>
+                <w:t xml:space="preserve">Operation of RSFQ circuits with microwave signal injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Applied Superconductivity (EUCAS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Applied Superconductivity, Sep 2013, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909438v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward terahertz heterodyne detection with superconducting Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bergeal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Malnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14970,51 +14970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS March Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society, Mar 2013, Baltimore, United States. pp.H1.00167</w:t>
@@ -15082,51 +15082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheryl Feuillet-Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ulysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15168,51 +15168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an international network of superconducting magnetometers for geomagnetic and Earth-Ionosphere studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15401,51 +15401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[INVITED] Assessment of squid magnetometers in an underground low-noise environment for detection of sismo-iono-magnetic events.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15703,77 +15703,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascia de Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Symposium on Superconductivity (ISS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Tokyo, Japan</w:t>
@@ -15975,51 +15975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cavaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Underground Science and Technology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France</w:t>
@@ -16087,51 +16087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROFLUX2009: from devices to circuits and systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16225,51 +16225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of an RSFQ digital SQUID system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoie workshop on Experimental considerations in Superconducting Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16288,286 +16288,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00604756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave antennas in near-field configuration for transmission of signals from cryogenic temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Typical Superconducting Structures with Analytical and 3D Modelling Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Febvre</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E Sanchez Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoie workshop on Experimental considerations in Superconducting Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00604747v1</w:t>
+                <w:t xml:space="preserve">hal-04936645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Wideband Slot Bow-tie Antenna Excited by a Microstrip to CPW Transition for Applications in the Millimeter Wave Band</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Microwave antennas in near-field configuration for transmission of signals from cryogenic temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Moscow, Russia. pp.1421-1425</w:t>
+              <w:t xml:space="preserve">Savoie workshop on Experimental considerations in Superconducting Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936641v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Typical Superconducting Structures with Analytical and 3D Modelling Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Design of a Wideband Slot Bow-tie Antenna Excited by a Microstrip to CPW Transition for Applications in the Millimeter Wave Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E Sanchez Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.E Sanchez Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2009, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">, Aug 2009, Moscow, Russia. pp.1421-1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936645v1</w:t>
+                <w:t xml:space="preserve">hal-04936641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un pixel bolométrique pour détection bi-bande en radio astronomie submillimétrique</w:t>
               </w:r>
@@ -16592,51 +16592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16661,77 +16661,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[INVITED] Digital magnetometers based on the Single-Flux-Quantum technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Blancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16911,103 +16911,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of self-shunted SNIS Josephson junctions for RSFQ applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascia de Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoie workshop on Experimental considerations in Superconducting Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Chambéry, France</w:t>
@@ -17036,51 +17036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSFQ circuit with integrated synchronisation cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17088,51 +17088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Toepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Workshop on Low Temperature Electronics 2008 (WOLTE8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Jena/Gabelbach, Germany</w:t>
@@ -17161,51 +17161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital SQUIDs for applications in Geophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17213,51 +17213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cavaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Superconducting Electronics (EUROFLUX2008): from the Physics to devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Naples, Italy</w:t>
@@ -17280,493 +17280,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First tests of digital SQUID magnetometers at LSBB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of two-band 150-220 GHz superconducting bolometric detection structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Reich</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">A. Monfardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E Sanchez Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-DUST 2008 - 2nd Inter Disciplinary Underground Science and Technology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Souterrain à Bas Bruit (LSBB), Apr 2008, Rustrel, France</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Cambridge MA, United States. pp.852-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940085v1</w:t>
+                <w:t xml:space="preserve">hal-04925280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of two-band 150-220 GHz superconducting bolometric detection structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E Sanchez Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Monfardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research Symposium (PIERS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Cambridge MA, United States. pp.852-856</w:t>
+              <w:t xml:space="preserve">Bolometric Interferometry for the B-mode search workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925280v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00397864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of two-band 150-220 GHz superconducting bolometric detection structure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Febvre</w:t>
+                <w:t xml:space="preserve">RSFQ comparator behaviour modelling for sigma-delta bandpass ADC application with VHDL-AMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Guelaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Casas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patricia Desgreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Loumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Febvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bolometric Interferometry for the B-mode search workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00397864v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RSFQ comparator behaviour modelling for sigma-delta bandpass ADC application with VHDL-AMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First tests of digital SQUID magnetometers at LSBB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Desgreys</w:t>
+                <w:t xml:space="preserve">T. Reich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Loumeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Th. Ortlepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Uhlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Design of Circuits and Integrated Systems (DCIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">i-DUST 2008 - 2nd Inter Disciplinary Underground Science and Technology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Souterrain à Bas Bruit (LSBB), Apr 2008, Rustrel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930556v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave antennas for short distance communications in cryogenic systems</w:t>
               </w:r>
@@ -17834,103 +17834,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLUXONICS foundry fabrication of superconductor electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fritzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Superconducting Electronics (EUROFLUX2008): from the Physics to devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Naples, Italy</w:t>
@@ -18110,51 +18110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18274,77 +18274,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of flux trapping in RSFQ junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18486,51 +18486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles of superconducting single-flux-quantum digital electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th FLUXONICS RSFQ design Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Ilmenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18555,103 +18555,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid digital SQUID magnetometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th FLUXONICS RSFQ design Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Ilmenau, Germany</w:t>
@@ -18680,90 +18680,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of a new generation of compact Josephson-inductance based RSFQ circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18805,51 +18805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and test of a fast RSFQ-CMOS interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18943,64 +18943,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic Analysis of Photosensitive Interfaces for Rapid Single Flux Quantum Circuit Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Toepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19241,51 +19241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of photoswitches optimized for sensitive time-resolved detection of RSFQ signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19353,77 +19353,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconductive Microwave Single-Flux-Quantum digital circuits and corresponding opto-electronic interfaces: on-going studies and first experimental results,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19474,51 +19474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Digital Electronics: basics and experimental diagnostic tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd FLUXONICS RSFQ design Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Ilmenau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19556,51 +19556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave analysis of MSM photodiodes for time resolved measurements of picosecond RSFQ pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Superconductive Electronics Conference (ISEC 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19638,51 +19638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed optoelectronic interfaces for RSFQ superconductive electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19750,51 +19750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[INVITED] Test setup for functional superconducting logic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">336. Wilhelm und Else Heraeus-Seminar on Processing of Quantum Information in RSFQ Circuits and Qubits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Bad Honnef (PhysikZentrum), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19970,51 +19970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Villégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hadacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roussy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20052,51 +20052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of RSFQ devices based on Low-, Medium-, and High-Tc technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Töpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20199,51 +20199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.W. Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Villégier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20529,51 +20529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razmkhah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20637,77 +20637,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Yılmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Razmkhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2020) - virtual</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Tampa, United States</w:t>
@@ -20844,51 +20844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Shaternik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21094,51 +21094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Shaternik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schmidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21582,77 +21582,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the nature of two-level systems at a superconductor-insulator boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Shaternik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olexandr Suvorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Zhitlukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21707,77 +21707,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-slip Events in MoRe-Si(W)-MoRe heterostructres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Shaternik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olexandr Suvorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kordyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22169,77 +22169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge Transport in Superconducting Heterostructures MoRe-Si(W)-MoRe with a Hybrid Semiconducting Barrier with Metallic Nanoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr Shaternik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olexandr Suvorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Shapovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22290,51 +22290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of three-dimensional digital circuits with nanometer Josephson junctions made by Focused Ion Beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugur Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Jackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22428,51 +22428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. S. Bakolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. van Staden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Fourie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22847,103 +22847,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the maximal frequency of operation of a SFQ digital cell in presence of a magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Applied Superconductivity (EUCAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. </w:t>
@@ -23080,64 +23080,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cavaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy Cottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23192,77 +23192,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the behavior of rapid single flux quantum circuits in presence of an external magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Charlotte, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23300,51 +23300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First demonstration of transcontinental SQUID magnetometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Pozzo-Di-Borgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23438,64 +23438,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natascia de Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Fretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Rocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23692,90 +23692,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutual inductances in superconductive integrated circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenrad Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institute of Electrical and Electronics Engineers (IEEE). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Superconductive Electronics Conference (ISEC 2013)</w:t>
@@ -23821,90 +23821,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operation of low-Tc RSFQ circuits in a magnetic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Portland (Oregon), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23942,51 +23942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductance extractions with low- and high-Tc technology SFQ circuits in absence of superconducting ground plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24054,64 +24054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of SFQ digital circuits based on self-shunted SNIS Josephson junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24330,64 +24330,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hèla Gassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Desgreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Loumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Superconductivity and Magnetism (ICSM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24589,51 +24589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Mage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Marcilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25017,51 +25017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Sosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Chicago, United States</w:t>
@@ -25267,51 +25267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannes Toepfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. </w:t>
@@ -25340,90 +25340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of a new generation of compact Josephson-inductance based RSFQ circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-G. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25465,103 +25465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental analysis of a digital SQUID magnetometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th. Ortlepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.H. Uhlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kunert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Conference on Applied Superconductivity (EUCAS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Brussels, Belgium. </w:t>
@@ -26095,51 +26095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave analysis of MSM photodiodes for time resolved measurements of picosecond RSFQ pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26220,51 +26220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed optoelectronic interfaces for RSFQ superconductive electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Badi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26390,51 +26390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-DUST 2018 – 7th inter-Disciplinary Underground Science &amp; Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 88, 2019, ESE Web of Conferences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26472,51 +26472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-Disciplinary Underground Science &amp; Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Micolau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26821,51 +26821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superconducting Computing - an Ecological and Political European Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coenrad J. Fourie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Granata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27439,51 +27439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1st Newsletter on Superconducting Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Febvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Georg Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nobuyuki Yoshikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28966,51 +28966,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90C4E314"/>
+    <w:nsid w:val="2DEEA5C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29197,51 +29197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pfebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9302-0419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124659624" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/febvre_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Iwanikow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3334199" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad Fourie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Jackman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Delport" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieze Schindler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3306381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Shnyrkov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shapovalov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yu Lyakhno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kalenyuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/acb10e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tarenkov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krivoruchko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shapovalov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalenyuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhitlukhina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/10.0019697" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3240618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Razmkhah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bozbey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abdedb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3071638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shaternik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Turutanov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yu. Suvorov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-020-01254-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2976600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Yilmaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Collot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Kunert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Stolz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tasc.2020.3004781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Shapovalov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Yilmaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Shnyrkov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Belogolovskii" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ufm.21.01.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Shaternik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belogolovskii" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1559/1/012005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad Johann Fourie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthys Botha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2892115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04879922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rudenko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Korotash" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolij Krakovny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zhitlukhina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-019-5121-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shapovalov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Suvorov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belogolovskii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024546" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sharafiev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malnou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Feuillet-Palma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wolf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa9d48" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Solomakha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2630033" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodwell Bakolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2669646" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Staden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2654345" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017200v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lacquaniti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cassiago" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascia de Leo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fretto" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sosso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2535141" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Febvre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kunert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-G. Meyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stolz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2542117" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Staden" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-016-3806-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Sharafiev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ulysse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/7/074001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017770v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furat Abayaje" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2016.10.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Donelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mosig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/27/1/015011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malnou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Palma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892940" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wolf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesueur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2237513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2233252" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishijima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eckroad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Choi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Kim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/26/11/113001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996575v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fretto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sosso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belogolovskii" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.03.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH6LB94-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo-Di-Borgo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febvre Pascal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupeney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cavaillou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769441" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915714v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC12012304" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andrieux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auguste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clarke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/idust/201102003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngankio-Njila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-G. Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcilhac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2104933" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Reich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transele.E0.C.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3354090" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anders" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Blamire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Im. Buchholz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cristiano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2010.07.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8G87SG1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596079v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ortlepp" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wuensch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Ebert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2009997" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mielke" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ortlepp" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Uhlmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018145" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goudard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04471311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hermann Uhlmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2958327" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-008-9412-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3SPP8D81-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.5.431" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Toepfer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ebert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Badi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.898682" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925820v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.M. ter Brake" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burnell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Claeson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2005.10.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GHK0ZFR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/21/10/002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04469254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Ortlepp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Uhlmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Febvre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/18/8/009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F80D9MHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ortlepp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kidiyarova-Shevchenko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerritsma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/15/6/320" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928575v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadacek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Thomassin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchiat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp420020051" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1H70XFWC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928964v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Berthet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.919339" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928691v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.919286" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929588v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pardo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olofsson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tauber" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00232-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6SK588-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929605v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Villegier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delaet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Larrey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Tao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(99)00410-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892639v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leridon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feautrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mcgrath" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366160" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929704v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boutez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crozat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Danelon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaubet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02677898" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892631v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bumble" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leduc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114620" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batelaan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02096128" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253133v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maoli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994638" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C982F3EC193073F4EE653E62CF62585CFBCEF35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892613v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Salez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcgrath" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Bumble" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Leduc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02096246" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Feautrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hanus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/5/9/008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z9CR1DMX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972944v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884800v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Y&#305;lmaz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmkhah Sasan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972946v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972947v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887399v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Pola&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maro&#353; Gregor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Plecenik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972951v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972948v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887473v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menesenko" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887714v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Delport" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884935v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ilin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verollet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Y&#305;lmaz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razmkhah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880099v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Syrotenko" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Protsenko" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAP47236.2019.216953" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880081v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAP47236.2019.216957" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888666v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Shapovalov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Zhitlukhina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Ochkan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Belogolovskii" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELIT.2019.8892302" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880141v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884972v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889666v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078452v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078488v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074912v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074901v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018074v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904697v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074927v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seraut" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018142v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018216v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad J. Fourie" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ayala" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyun Xu" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074947v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Shaternik" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Shapovalov" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Suvorov" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Kalenyuk" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.G. Turutanov" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074896v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972955v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078466v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018643v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074900v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018642v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889741v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018249v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scott Holmes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Debenedictis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fagaly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepnarayan Gupta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074877v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074872v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074892v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018646v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017264v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2017.7915384" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074525v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Prokopenko" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074477v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Balaban" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Celik" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074871v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902517v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz &#199;elik" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074536v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972957v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074870v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074427v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074296v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018086v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074404v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074338v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Abi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073965v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078429v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074039v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesueur" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912905v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Issler" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Meyer" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074002v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336909v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cavaillou" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073715v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073948v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Luo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909443v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malnou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Feuillet-Palma" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909552v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Issler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909565v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909434v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747120v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Jame van Vuuren" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kilian" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temwani-Joshua Phiri" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909438v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912854v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909440v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336438v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912869v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bornier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336450v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Bernard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912896v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925526v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925517v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925549v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ngankio-Njila" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-G. Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Mage" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604945v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935553v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gassara" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgreys" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loumeau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937529v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604756v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604747v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouis" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936641v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Sanchez Colin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936645v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399935v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603842v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blancon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguste" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934664v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sirena" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930443v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937634v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935603v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940085v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reich" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Ortlepp" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925280v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monfardini" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397864v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930556v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guelaz" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937719v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935631v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fritzsch" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940008v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Hermann Uhlmann" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937595v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ebert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937575v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941960v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924383v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saurel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2007.4404273" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941974v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941967v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941923v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dimov" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Meyer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941956v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W&#252;nsch" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siegel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972339v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toepfer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972364v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972357v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972965v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eus&#232;be" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Roux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coutaz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975203v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uhlmann" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972966v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972980v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975233v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975229v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929225v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999650v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999651v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T&#246;pfer" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kidiyarova-Shevchenko" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Gerritsma" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999659v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884840v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887408v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972841v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Roux" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Fourie" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972838v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889119v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889649v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seidel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kalenyuk" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889557v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889261v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidl" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889586v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889002v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888945v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889609v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018171v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074889v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kordyuk" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910957v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074875v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074878v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910915v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074887v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902509v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bakolo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Fourie" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074867v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074868v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074869v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073973v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912787v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337687v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cottle" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073924v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336461v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waysand" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouws" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909540v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rocci" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isec-2013.org" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924420v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909561v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912862v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912859v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912880v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925537v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wolf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930584v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Gassara" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925498v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurino" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouat" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Socquet-Clerc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604266v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Ngankio-Njila" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937744v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929387v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vratislav Michal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Setzu" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vill&#233;gier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924052v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929298v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacquaniti" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maggi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929339v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baggetta" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972304v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972317v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972309v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972299v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fritzsch" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann F. Uhlmann" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972294v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Schubert" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925809v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972360v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972974v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975254v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074270v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074217v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074170v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873791v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad. Fourie" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Granata" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15823.66726" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018022v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granata" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kohlmann" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1328.9365" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933787v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten May" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Hassel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Helist&#246;" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Divin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retief Gerber" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10970.45767" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933799v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin F. Schneiderman" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Amor&#243;s Figueres" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik &#214;isj&#246;en" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kalabukhov" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19359.06562" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933761v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Suzuki" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kohlmann" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36660.56969" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933729v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Shirotov" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Herr" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35821.70884" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931583v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Yoshikawa" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Gupta" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16291.98082" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880287v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taillet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villain" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807348226-dictionnaire-de-physique" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017867v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873840v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228713.ch8" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017883v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880500v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880492v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880488v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872239v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917967v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792946v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Devaux" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04912192v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04912185v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brugere" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Clavel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/pfebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9302-0419" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124659624" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/febvre_p_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Iwanikow" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Febvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3334199" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872216v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad Fourie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Jackman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Delport" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieze Schindler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Hall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3306381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872339v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Shnyrkov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Shapovalov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Yu Lyakhno" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kalenyuk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/acb10e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tarenkov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krivoruchko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shapovalov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalenyuk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zhitlukhina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/10.0019697" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2023.3240618" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Razmkhah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bozbey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/abdedb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2021.3071638" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shaternik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Turutanov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Yu. Suvorov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13204-020-01254-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2020.2976600" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Yilmaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Collot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Kunert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Stolz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tasc.2020.3004781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Shapovalov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Yilmaz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. I. Shnyrkov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O. Belogolovskii" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ufm.21.01.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Shaternik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belogolovskii" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1559/1/012005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017339v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad Johann Fourie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthys Botha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2019.2892115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04879922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Rudenko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Korotash" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolij Krakovny" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zhitlukhina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-019-5121-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017431v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shapovalov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Suvorov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belogolovskii" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5024546" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01777940v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sharafiev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Malnou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Feuillet-Palma" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ulysse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wolf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6668/aa9d48" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Solomakha" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2630033" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodwell Bakolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2669646" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Staden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2017.2654345" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017245v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Febvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kunert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-G. Meyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stolz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2542117" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017200v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lacquaniti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cassiago" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascia de Leo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Fretto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sosso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2535141" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Staden" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-016-3806-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358772v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Sharafiev" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ulysse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/29/7/074001" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017770v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furat Abayaje" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2016.10.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017480v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Donelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Madi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mattes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Mosig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/27/1/015011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malnou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feuillet-Palma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4892940" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904833v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wolf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bergeal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesueur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2237513" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994432v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2012.2233252" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nishijima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eckroad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Choi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Kim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/26/11/113001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996575v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Leo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fretto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sosso" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belogolovskii" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2012.03.026" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRH6LB94-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319067v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Pozzo-Di-Borgo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Febvre Pascal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poupeney" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cavaillou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915714v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC12012304" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912829v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Luo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4769441" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andrieux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Auguste" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boyer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavaillou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clarke" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/idust/201102003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngankio-Njila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-G. Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Mage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcilhac" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2104933" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934093v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Reich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/transele.E0.C.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bouis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3354090" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596330v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anders" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Blamire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Im. Buchholz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cristiano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2010.07.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C8G87SG1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596079v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ortlepp" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wuensch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Ebert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2008.2009997" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918013v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mielke" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ortlepp" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Uhlmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2009.2018145" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goudard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04471311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hermann Uhlmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2958327" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392662v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-008-9412-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3SPP8D81-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1587/elex.5.431" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannes Toepfer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ebert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Badi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2007.898682" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925820v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J.M. ter Brake" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burnell" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Claeson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physc.2005.10.017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GHK0ZFR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925813v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/21/10/002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04469254v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Reich" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Ortlepp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Uhlmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Febvre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/18/8/009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-F80D9MHM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928608v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ortlepp" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kidiyarova-Shevchenko" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gerritsma" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/15/6/320" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928575v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadacek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jorel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Thomassin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchiat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp420020051" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1H70XFWC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928964v2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Berthet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ney" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roussy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tao" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.919339" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928691v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/77.919286" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929588v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Pardo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pagani" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Olofsson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tauber" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4073(99)00232-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P6SK588-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929605v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Villegier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delaet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Larrey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Tao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4534(99)00410-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929698v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deschamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892639v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leridon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feautrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mcgrath" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366160" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04929704v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Boutez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crozat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Danelon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chaubet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02677898" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892631v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bumble" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leduc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114620" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892625v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Batelaan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02096128" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253133v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maoli" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994638" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C982F3EC193073F4EE653E62CF62585CFBCEF35/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892613v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morvan Salez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcgrath" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Bumble" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Leduc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02096246" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Feautrier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hanus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-2048/5/9/008" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-Z9CR1DMX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972944v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884800v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873400v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugur Y&#305;lmaz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razmkhah Sasan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972946v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972947v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887402v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887399v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdal&#233;na Pola&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maro&#353; Gregor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Plecenik" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972951v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972948v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887473v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menesenko" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887714v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Delport" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884935v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ilin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verollet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972843v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Y&#305;lmaz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razmkhah" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880099v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serhii Syrotenko" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Protsenko" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAP47236.2019.216953" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880081v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NAP47236.2019.216957" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888666v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Shapovalov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Zhitlukhina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888763v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Ochkan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Belogolovskii" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELIT.2019.8892302" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880141v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884972v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889666v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018074v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074912v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074901v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078452v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078488v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904697v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018216v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad J. Fourie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ayala" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiuyun Xu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074947v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Shaternik" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Shapovalov" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olexandr Suvorov" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Kalenyuk" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.G. Turutanov" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074896v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972955v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078466v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Waysand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074927v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seraut" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mesgouez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Micolau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018142v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018643v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074900v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889741v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018642v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018249v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scott Holmes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Debenedictis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Fagaly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepnarayan Gupta" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074892v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074877v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074872v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018646v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017264v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT.2017.7915384" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074525v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Prokopenko" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074477v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Balaban" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz Celik" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074871v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902517v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cengiz &#199;elik" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074536v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972957v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074870v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074427v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074296v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018086v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074404v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074338v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Henry" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Abi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073965v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078429v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336909v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cavaillou" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073715v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Georg Meyer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074039v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bergeal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lesueur" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912905v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Issler" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074002v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073948v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Luo" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909443v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Malnou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Feuillet-Palma" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ulysse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909552v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Issler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909565v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747120v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J. Jame van Vuuren" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Kilian" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temwani-Joshua Phiri" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909438v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909434v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912854v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909440v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336438v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chambodut" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912869v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renaud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bornier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336450v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Bernard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912896v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925526v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925517v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925549v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ngankio-Njila" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-G. Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Mage" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604945v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935553v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gassara" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desgreys" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loumeau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937529v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604756v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936645v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouis" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E Sanchez Colin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604747v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936641v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399935v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Monfardini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603842v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Blancon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguste" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934664v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sirena" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930443v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937634v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935603v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boyer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925280v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monfardini" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397864v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930556v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guelaz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Desgreys" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Loumeau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940085v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reich" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Ortlepp" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937719v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935631v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fritzsch" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940008v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Hermann Uhlmann" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937595v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ebert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937575v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941960v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924383v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Saurel" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMOC.2007.4404273" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941974v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941967v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941923v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dimov" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Meyer" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941956v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. W&#252;nsch" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siegel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972339v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toepfer" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972364v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972357v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972965v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Badi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eus&#232;be" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Roux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Coutaz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975203v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Uhlmann" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972966v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972980v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975233v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975229v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929225v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999650v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999651v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T&#246;pfer" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kidiyarova-Shevchenko" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. Gerritsma" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999659v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04884840v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04887408v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972841v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Roux" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Fourie" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972838v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889119v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889649v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seidel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kalenyuk" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889557v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889261v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidl" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889586v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889002v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04888945v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04889609v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018171v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074889v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kordyuk" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910957v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074875v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074878v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910915v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074887v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902509v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Bakolo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Fourie" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074867v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074868v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074869v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073973v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912787v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337687v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Cottle" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073924v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336461v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Waysand" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouws" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909540v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rocci" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.isec-2013.org" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924420v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909561v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912862v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912859v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912880v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925537v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Wolf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04930584v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#232;la Gassara" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925498v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurino" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouat" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C. Vill&#233;gier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Socquet-Clerc" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604266v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Ngankio-Njila" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937744v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929387v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vratislav Michal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romano Setzu" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vill&#233;gier" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924052v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929298v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacquaniti" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maggi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929339v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baggetta" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972304v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972317v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972309v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972299v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fritzsch" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann F. Uhlmann" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972294v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Schubert" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925809v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972360v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04972974v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975254v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074270v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Couli&#233;" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074217v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074170v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Castellani-Coulie" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873791v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenrad. Fourie" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Granata" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.15823.66726" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018022v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Granata" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kohlmann" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1328.9365" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933787v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten May" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Hassel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panu Helist&#246;" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Divin" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retief Gerber" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10970.45767" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933799v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin F. Schneiderman" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Amor&#243;s Figueres" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik &#214;isj&#246;en" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Kalabukhov" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.19359.06562" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933761v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideo Suzuki" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kohlmann" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36660.56969" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933729v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Shirotov" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Herr" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35821.70884" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931583v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Yoshikawa" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Gupta" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.16291.98082" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04880287v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Taillet" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Villain" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807348226-dictionnaire-de-physique" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017867v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04873840v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394228713.ch8" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017883v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880500v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880492v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880488v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04872239v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917967v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03792946v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Devaux" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumet-Riffaud" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Enouf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pecquet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04912192v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lorette" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04912185v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Brugere" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Clavel" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lagroye" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>